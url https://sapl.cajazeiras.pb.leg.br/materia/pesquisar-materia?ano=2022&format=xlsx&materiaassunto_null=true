--- v0 (2025-10-18)
+++ v1 (2026-06-20)
@@ -10,5468 +10,5462 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5287" uniqueCount="1777">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5279" uniqueCount="1775">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordiniária</t>
+    <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Raelsa Borges</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Denomina de Darlene Lopes Ferreira a "Unidade Saúde da Família (USF)" – localizada na Rua Projetada, S/N, Residencial I – Cajazeiras - PB.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Nino da Esperança</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei-_rua_da_serra_da_arara_2_2.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei-_rua_da_serra_da_arara_2_2.docx</t>
   </si>
   <si>
     <t>Denominada MARIA DO SOCORRO MARECO, a rua principal (avenida) da Serra da Arara 2</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ninha do Frigorífico</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/</t>
   </si>
   <si>
     <t>DENOMINA DE ELIEZER LEITE ROLIM FILHO, O ESPAÇO CULTURAL LOCALIZADO NO CALÇADÃO DA TENENTE SABINO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Lamarque Barros</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_de_lei_n_-_institui_e_inclui_o_evento_de_futebol_torneio_do_vinho.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_de_lei_n_-_institui_e_inclui_o_evento_de_futebol_torneio_do_vinho.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º ____/2022 - INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE CAJAZEIRAS, ESTADO DA PARAÍBA, O EVENTO DE FUTEBOL “TORNEIO DO VINHO”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Corrinha Delfino</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/252/14_-_dotacoes_orcamentarias.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/252/14_-_dotacoes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REMANEJAMENTO TOTAL OU PARCIAL DE DOTAÇÕES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/254/13_-_alteracao_leob.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/254/13_-_alteracao_leob.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO PARCIAL NA ESTRUTURA ORGANIZACIONAL BÁSICA DA PREFEITURA MUNICIPAL DE CAJAZEIRAS-PB – LEOB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Alysson Voz &amp; Violão</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/299/titulo_de_cidadao_hemerson.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/299/titulo_de_cidadao_hemerson.docx.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão Cajazeirense ao Senhor HERMESON _x000D_
 ALVES NOGUEIRA</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/363/16_-_pl_-_semana_do_bebe.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/363/16_-_pl_-_semana_do_bebe.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO BEBÊ NO MUNICÍPIO DE CAJAZEIRAS - PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Eriberto Maciel</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/378/folha_timbrada_2.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/378/folha_timbrada_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE CAJAZEIRAS O “ESPETÁCULO PAIXÃO DE CRISTO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Sargento Orlando</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/379/projeto_de_lei-_rotatoria_jose_alexandre_da_silva.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/379/projeto_de_lei-_rotatoria_jose_alexandre_da_silva.docx</t>
   </si>
   <si>
     <t>Projeto de Lei que DENOMINA de JOSÉ ALEXANDRE DA SILVA, conhecido por (Zé Arlindo), a Rotatória (em frente ao posto São Francisco) localizada na Rua Romualdo Rolim.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/380/projeto_de_lei-_rotatoria_jose_alexandre_da_silva.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/380/projeto_de_lei-_rotatoria_jose_alexandre_da_silva.docx</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/385/projeto_de_lei_moto_clube_legiao_de_anjos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/385/projeto_de_lei_moto_clube_legiao_de_anjos.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO DE CAJAZEIRAS, O EVENTO DENOMINADO DE MOTO CLUBE LEGIÃO DE ANJOS</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>Waldemar Carolino</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/537/projeto_de_lei_educacao_em_diabetes_vereador_waldemar_agosto_2022_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/537/projeto_de_lei_educacao_em_diabetes_vereador_waldemar_agosto_2022_1.pdf</t>
   </si>
   <si>
     <t>projeto de Lei Educação em Diabetes</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/538/projeto_de_lei_educacao_em_diabetes_vereador_waldemar_agosto_2022_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/538/projeto_de_lei_educacao_em_diabetes_vereador_waldemar_agosto_2022_1.pdf</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>DENOMINA de Vila RUBENS FARIAS DE ALBUQUERQUE, no Sitio Várzea da Roça – BR 230 – KM 499 – Cajazeiras - PB, e dá outras providencias.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei-_arena_nilo_neto_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei-_arena_nilo_neto_1.docx</t>
   </si>
   <si>
     <t>Denomina de Arena Nilo Neto, a arena a ser construída no bairro da Vila Nova</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei-_creche_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei-_creche_1.docx</t>
   </si>
   <si>
     <t>Denomina de Francisco Barros de Oliveira, a creche a ser construída no bairro São Francisco</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_lei-_arena_nilo_neto.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_lei-_arena_nilo_neto.docx</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/598/projeto_de_lei-_creche.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/598/projeto_de_lei-_creche.docx</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/664/projeto_de_lei__-_sctrans.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/664/projeto_de_lei__-_sctrans.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI 1.329-_x000D_
 GP/2001 COM RELAÇÃO À ESTRUTURA BÁSICA_x000D_
 DA SUPERINTENDÊNCIA CAJAZEIRENSE DE_x000D_
 TRANSPORTES E TRÂNSITO-SCTRANS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei__-_sctrans.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei__-_sctrans.pdf</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/231/titulo_de_cidada.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/231/titulo_de_cidada.docx</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃ LUIZA SOUZA DE ABREU</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/171/13_-_projeto_de_lei__-_procon_autarquia_cajazeiras.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/171/13_-_projeto_de_lei__-_procon_autarquia_cajazeiras.docx</t>
   </si>
   <si>
     <t>CRIA A AUTARQUIA MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR – PROCON, DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE DEFESA DO CONSUMIDOR - SMDC, O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - CONDECON, E INSTITUI O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - FUNPROCON, REVOGANDO AS LEIS MUNICIPAIS Nº 2.316/2015 E Nº 2.917/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/392/pl_-_reforma_previdenciaria_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/392/pl_-_reforma_previdenciaria_.pdf</t>
   </si>
   <si>
     <t>ALTERA PARCIALMENTE A LEI MUNICIPAL Nº 2.920/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/663/projeto_de_lei__-_sctrans_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/663/projeto_de_lei__-_sctrans_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI 1.329-GP/2001 COM RELAÇÃO À ESTRUTURA BÁSICA DA SUPERINTENDÊNCIA CAJAZEIRENSE DE TRANSPORTES E TRÂNSITO-SCTRANS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
-    <t>Projeto de Decreto Legislativo</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_decreto_-_titulo_de_cidada.pdf</t>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_decreto_-_titulo_de_cidada.pdf</t>
   </si>
   <si>
     <t>Título de Cidadã</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_decreto_-_titulo_de_cidadao_caj._moacir_medeiros.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_decreto_-_titulo_de_cidadao_caj._moacir_medeiros.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão Cajazeirense ao Sr. Moacir Medeiros</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/304/titulo_de_cidadao_tenente_coronel_nicolau_terceiro.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/304/titulo_de_cidadao_tenente_coronel_nicolau_terceiro.docx.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão Cajazeirense ao Senhor NICOLAU FRANÇA DE ALENCAR LEITE TERCEIRO</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>Léa Silva</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/341/jose_cavalcante_junior.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/341/jose_cavalcante_junior.docx</t>
   </si>
   <si>
     <t>OUTORGA a Medalha Cultural de Honra ao Mérito Legislativo Deputado João Bosco Braga Barreto ao Senhor Jose Cavalcante Junior e dá outras providências.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/357/ilovepdf_merged.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/357/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>OUTORGA a Medalha Cultural de Honra ao Mérito Legislativo Deputado João Bosco Braga Barreto a Senhora Elinete Lourenço Rolim e dá outras providências.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/358/ilovepdf_merged.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/358/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/374/maria_lucia_pereira_de_alencar.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/374/maria_lucia_pereira_de_alencar.docx</t>
   </si>
   <si>
     <t>OUTORGA a Medalha Cultural de Honra ao Mérito Legislativo Deputado João Bosco Braga Barreto a Senhora Maria Lúcia Pereira de Alencar e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/386/regina_marcia_silveira_lopes_de_moura.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/386/regina_marcia_silveira_lopes_de_moura.docx</t>
   </si>
   <si>
     <t>CONCEDE o Título de Cidadã Cajazeirense a senhora Regina Márcia Silveira Lopes de Moura, e dá outras providências.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/387/regina_marcia_silveira_lopes_de_moura.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/387/regina_marcia_silveira_lopes_de_moura.docx</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/388/jose_henrique_lira_de_oliveira.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/388/jose_henrique_lira_de_oliveira.docx</t>
   </si>
   <si>
     <t>OUTORGA a Medalha de Honra ao Mérito Legislativo Deputado João Bosco Braga Barreto ao Senhor José Henrique Lira de Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/389/jose_henrique_lira_de_oliveira.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/389/jose_henrique_lira_de_oliveira.docx</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>Lindberg Lira</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/410/decreto_legislativo_titulo_de_cidadao_fabio_borges_leite.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/410/decreto_legislativo_titulo_de_cidadao_fabio_borges_leite.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cajazeirense ao Senhor FÁBIO BORGES LEITE, e dá outras providências</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/415/ilovepdf_merged.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/415/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>CONCEDE o Título de Cidadã Cajazeirense a senhora Veruza Rolim Guedes.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/416/ilovepdf_merged.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/416/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/480/folha_timbrada_-_copia_-_copia.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/480/folha_timbrada_-_copia_-_copia.docx</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadã Cajazeiras a Senhora MARIA DE FATIMA DOS SANTOS ALVES, e dá outras providências.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/481/folha_timbrada_-_copia_-_copia_4.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/481/folha_timbrada_-_copia_-_copia_4.docx</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_decreto_legislativo_fernando_caldeira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_decreto_legislativo_fernando_caldeira.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO FERNANDO CALDEIRA</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/542/titulo_cidadao_coronel_sergio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/542/titulo_cidadao_coronel_sergio.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão _x000D_
 Cajazeirense ao Senhor Coronel Sérgio _x000D_
 Fonseca de Souza, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei-_creche.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei-_creche.docx</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_decreto_joaquim_alencar.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_decreto_joaquim_alencar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Medalha de Honra ao Mérito Jurídico “Advogado José Moreira de Figueiredo – Dr. Benú Moreira” ao advogado Dr. Joaquim Cavalcante de Alencar, e dá outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/602/projeto_de_decreto_joaquim_alencar.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/602/projeto_de_decreto_joaquim_alencar.pdf</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/611/comenda_conego_luiz_gualberto_de_andrade_a_marcelo_de_oliveira_feitosa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/611/comenda_conego_luiz_gualberto_de_andrade_a_marcelo_de_oliveira_feitosa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº ____/2022 - Outorga a Comenda “Cônego Luiz Gualberto de Andrade” ao Professor e Empreendedor Marcelo de Oliveira Feitosa, e dá outras providências.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/628/concede_titulo_de_cidadao_dr._romulo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/628/concede_titulo_de_cidadao_dr._romulo.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadã Cajazeiras ao Senhor Dr. Rômulo Morais Lôbo de Macêdo, e dá outras providências.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/629/concede_titulo_de_cidadao_dr._romulo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/629/concede_titulo_de_cidadao_dr._romulo.pdf</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/649/projeto_de_decreto_dr_jose_leite.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/649/projeto_de_decreto_dr_jose_leite.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Medalha de Honra ao Mérito Jurídico “Advogado José Moreira de Figueiredo – Dr. Benú Moreira” ao advogado Dr. José Leite da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 25 de 2022</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/666/titulo_cidadao_talles.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/666/titulo_cidadao_talles.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cajazeirense ao Senhor Talles Vasconcelos Medeiros, e dá outras providências</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/677/titulo_de_cidadao_francisco_alves.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/677/titulo_de_cidadao_francisco_alves.docx.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão Cajazeirense ao Senhor FRANCISCO ALVES DA SILVA TATICO.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/678/titulo_de_cidadao_francisco_alves.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/678/titulo_de_cidadao_francisco_alves.docx.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão_x000D_
 Cajazeirense ao Senhor FRANCISCO_x000D_
 ALVES DA SILVA TATICO, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/698/titulo_de_cidadao_julia__-_corrigido.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/698/titulo_de_cidadao_julia__-_corrigido.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Cajazeirense a Senhora JÚLIA MÁRCIA LOURENÇO DE ALMEIDA MARTINS MEDEIROS, e dá outras providências.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã_x000D_
 Cajazeirense a Senhora JÚLIA_x000D_
 MÁRCIA LOURENÇO DE ALMEIDA_x000D_
 MARTINS MEDEIROS, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/700/outorga_a_medalha_de_honra_ao_merito.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/700/outorga_a_medalha_de_honra_ao_merito.pdf</t>
   </si>
   <si>
     <t>OUTORGA a Medalha de Honra ao Mérito jornalístico José Geraldo do Nascimento ao Senhor Francisco Alves da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>OUTORGA a Medalha de Honra ao Mérito_x000D_
 jornalístico José Geraldo do Nascimento ao_x000D_
 Senhor Francisco Alves da Silva e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
-    <t>Projeto de Resolução</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_vereador_mirin_waldemar_4.docx</t>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_vereador_mirin_waldemar_4.docx</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO PARLAMENTAR MIRIM</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_resolucao_criacao_de_medalha_adv_jose_moreira.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_resolucao_criacao_de_medalha_adv_jose_moreira.docx.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO CRIAÇÃO DE MEDALHA ADV JOSE MOREIRA</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_resolucao_joaquim_alencar.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_resolucao_joaquim_alencar.pdf</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/153/07_-_pcc_dos_contadores_publicos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/153/07_-_pcc_dos_contadores_publicos.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O §4º AO ART. 8º, MODIFICA O ARTIGO 33, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº. 1.584, DE 15 DE JULHO DE 2005, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO DE CAJAZEIRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/155/11_-_educa_mais.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/155/11_-_educa_mais.pdf</t>
   </si>
   <si>
     <t>"ALTERA O DISPOSITIVO DA LEI MUNICIPAL Nº 2.8092019, DE 13/06/2019, QUE DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA E MONITORIA EDUCA MAIS PARA AS ESCOLAS PÚBLICAS MUNICIPAIS QUE NÃO FUNCIONAM COM JORNADA DE TEMPO INTEGRAL NO SISTEMA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/156/12_-_cargos_educacao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/156/12_-_cargos_educacao.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 2.815/2019, DE 28/06/2019, QUE DISPÕE SOBRE A FORMA DE PREENCHIMENTO DOS CARGOS DE DIREITOR E VICE-DIRETOR ESXOLAR E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>Luzia Trajano</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/686/projeto_de_emenda_individual_impositiva_-_2023_luzia_trajano.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/686/projeto_de_emenda_individual_impositiva_-_2023_luzia_trajano.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA INDIVIDUAL IMPOSITIVA ao Projeto de Lei_x000D_
 N°46/2022, que Estima a Receita e Fixa a Despesa do Município de Cajazeiras,_x000D_
 para o Exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>Súmula: Indica a aplicação de recursos nos termos do que autoriza o art.124-A da Lei Orgânica Municipal, combinado com o art. 10 da Lei Municipal n°2.651/2017, Lei de Orçamentária.Diretrizes</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/696/projeto_de_emenda_impositiva_individual_2022_lamarqu_barros.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/696/projeto_de_emenda_impositiva_individual_2022_lamarqu_barros.pdf</t>
   </si>
   <si>
     <t>Indica a aplicação de recursos nos_x000D_
 termos do que autoriza o art. 124-A da Lei_x000D_
 Orgânica Municipal, combinado com o art. 10 da_x000D_
 Lei Municipal n.° 2.651/2017, Lei de Diretrizes_x000D_
 Orçamentária.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/697/projeto_de_emenda_impositiva_individual_2022_lamarqu_barros.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/697/projeto_de_emenda_impositiva_individual_2022_lamarqu_barros.pdf</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/16/requerimento_002-2022.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/16/requerimento_002-2022.docx.pdf</t>
   </si>
   <si>
     <t>Reabastecimento da 9ª GRS com o Soro Antiofídico.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_005-2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_005-2022.pdf</t>
   </si>
   <si>
     <t>Passagem Molhada do Sítio Cachoeirinha</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/22/requerimento_006-2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/22/requerimento_006-2022.pdf</t>
   </si>
   <si>
     <t>Construção da Passagem Molhada do Sítio Cachoeirinha</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/23/requerimento_007-2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/23/requerimento_007-2022.pdf</t>
   </si>
   <si>
     <t>Passagem Molhada do Sítio Batateira</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_004_de_2022.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_004_de_2022.docx</t>
   </si>
   <si>
     <t>Requerimento de pavimentação e malha asfáltica.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_no_002.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_no_002.pdf</t>
   </si>
   <si>
     <t>Solicitação de climatização de escola municipal.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/115/requerimento_011-2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/115/requerimento_011-2022.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA JOSÉ TEMOTEO SOBRINHO</t>
   </si>
   <si>
     <t>Vereador que esta subscreve, com assento nesta Casa Legislativa, vem na forma regimental, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovada seja enviado ofício ao Sr. FRANCISCO THIAGO DE ANDRADE PESSOA, SECRETÁRIO DE PLANEJAMENTO, requerendo-lhe pavimentação da Rua Francisca Fernandes Claudino, localizada no centro da cidade.</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, com assento nesta Casa Legislativa, vem na forma regimental, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovada seja enviado ofício ao Sr. JOSÉ GUIMARÃES COÊLHO FILHO, SECRETÁRIO DE INFRAESTRUTURA, requerendo-lhe a revitalização do calçamento da Rua Josias Farias da Silva, localizada no bairro IPEP.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/35/requerimento_n_15-2022__construcao_de_ubs_pra_o_sitio_angelim..docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/35/requerimento_n_15-2022__construcao_de_ubs_pra_o_sitio_angelim..docx.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 015/2022 - CONSTRUÇÃO DE UBS PRA O SITIO ANGELIM.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_n_24-2022_construcao_de_ubs_pra_o_sitio_pocos..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_n_24-2022_construcao_de_ubs_pra_o_sitio_pocos..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 024/2022 - CONSTRUÇÃO DE UBS PRA O SITIO POÇOS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/38/requerimento_n_17-2022_requerimentos__ponte_do_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/38/requerimento_n_17-2022_requerimentos__ponte_do_patamute.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 017/2022 - construção de uma ponte no distrito de Patamuté, Localizada na Zona Rural deste munícipio.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/40/requerimento_n_16-2022__construcao_da_passagem_molhada_do_sitio_caldeirao_dos_souza..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/40/requerimento_n_16-2022__construcao_da_passagem_molhada_do_sitio_caldeirao_dos_souza..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 016/2022 - CONSTRUÇAO DA PASSAGEM MOLHADA DO SITIO CALDEIRÃO DOS SOUZA.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_n_21-2022_construcao_da_passagem_molhada_do_sitio_angelim..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_n_21-2022_construcao_da_passagem_molhada_do_sitio_angelim..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 021/2022 - CONSTRUÇAO DA PASSAGEM MOLHADA DO SITIO ANGELIM.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/44/requerimento_009-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/44/requerimento_009-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>Pavimentação a paralelepípedo da rua Joaquim Rolim no bairro dos Remédios - Requerimento atualizado 21/02/2022</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_010-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_010-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>Pavimentação a paralelepípedo da rua José Gomes Braga no bairro Centro - Requerimento atualizado 21/02/2022</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/50/requerimento_013-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/50/requerimento_013-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>Implantação das ciclovias e faixa de pedestre nos seguintes lugares da cidade: Av. João de Souza Maciel e Francisco Arcanjo de Albuquerque. Requerimento atualizado - 22/02/2022</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_011-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_011-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>Reforma da quadra poli esportiva e a cobertura da mesma, na escola Augusto Bernadinho, no Distrito de Serra da Arara. Requerimento atualizado 21/02/2022</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/54/requerimento_014-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/54/requerimento_014-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>Pavimentação a paralelepípedo da rua São José de Piranhas, Celso Matos Rolim, Regina Correia de Sousa, Edson Uchoa, Jardim Adalgisa, José Vitoriano de Abreu. Requerimento atualizado - 22/02/2022</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/56/requerimento_008-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/56/requerimento_008-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>Pavimentação a paralelepípedo da rua Antônio Leite Rolim, cerca de 10 a 20 metros de calçamento, bairro Por do Sol. Requerimento atualizado 21/02/2022</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/58/requerimento_012-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/58/requerimento_012-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>Implantação das ciclovias nos seguintes lugares da cidade: Dr. Coelho, com a Pedro Moreno goldim; Francisco Mathias Rolim; Severino Cordeiro; Comandante vital Rolim, com a padre Rolim; Juvêncio Carneiro; Avenida Joca Claudino; Engenheiro Carlos Pires de Sá, com Romualdo Rolim; Tenente arsênio; Major José Marques; Avenida Aprígio Nogueira. Requerimento atualizado 21/02/2022</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_015-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_015-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>A implantação de academias populares nos Distritos de Serra da Arara, Patamuté, Divinópolis, Pau d’Arco, Azevém, Engenheiro Ávidos e Sítio Cocos. Requerimento atualizado - 22/02/2022</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_n_12-2022__multirao_de_limpeza_para_a_comunidade_de_patamute..docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_n_12-2022__multirao_de_limpeza_para_a_comunidade_de_patamute..docx.pdf</t>
   </si>
   <si>
     <t>N° 012/2022 - MULTIRÃO DE LIMPEZA PARA PATAMUTÉ</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/64/requerimento_n_14-2022__construcao_do_saneamento_basico_e_da_pavimentacao_a_paralelepipedo_da_rua_joao_casimiro_de_lira._cajazeiras-pb..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/64/requerimento_n_14-2022__construcao_do_saneamento_basico_e_da_pavimentacao_a_paralelepipedo_da_rua_joao_casimiro_de_lira._cajazeiras-pb..pdf</t>
   </si>
   <si>
     <t>N° 014/2022 - CONSTRUÇÃO DE SANEAMENTO BASICO E PAVIMENTAÇÃO DA RUA JOÃO CASSEMIRO DE LIRA</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/66/requerimento_n_18-2022_poco_artesiano_para_o_sitio_xique_xique_dos_limas.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/66/requerimento_n_18-2022_poco_artesiano_para_o_sitio_xique_xique_dos_limas.docx.pdf</t>
   </si>
   <si>
     <t>N°018/2022 - PERFURAÇÃO DE UM POÇO PARA O SITIO XIQUE XIQUE</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_n_13-2022_pavimentacao_a_paralelepipedo_da_rua_sebastiao_leite_rolim_de_sa._cajazeiras-pb..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_n_13-2022_pavimentacao_a_paralelepipedo_da_rua_sebastiao_leite_rolim_de_sa._cajazeiras-pb..pdf</t>
   </si>
   <si>
     <t>N° 013/2022 - PAVIMENTAÇÃO DA RUA SEBASTIÃO LEITE ROLIM DE SÁ - CAJAZEIRAS</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/69/requerimento_009-2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/69/requerimento_009-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA NO SÍTIO SERRAGEM.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/71/requerimento_010-2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/71/requerimento_010-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO _x000D_
 DE SAÚDE ANCORA NO ASSENTAMENTO FREI BEDA.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/73/requerimento_008-2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/73/requerimento_008-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO _x000D_
 DE SAÚDE ANCORA NO SÍTIO CACHOEIRINHA.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/78/requerimento_002-2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/78/requerimento_002-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento 002/2022 - solicita ao Secretário de Infraestrutura, José Guimarães Coêlho Filho, a pintura e/ou contorno do letreiro, lateral esquerda, da escadaria principal do Leblon, Mirante Manoel Cavalcanti de Lacerda.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Requerimento ao Ilustríssimo Senhor, Deusdete Queiroga.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/100/requerimento_003-2022_-_votos_de_profundo_pesar_creusa_alexandre_rodrigues.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/100/requerimento_003-2022_-_votos_de_profundo_pesar_creusa_alexandre_rodrigues.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 003/2022 - VOTOS DE PROFUNDO PESAR, pelo falecimento da Senhora Creusa Alexandre Rodrigues.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/102/requerimento_004-2022_-_mocao_de_aplauso_-_beatriz_brasileiro.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/102/requerimento_004-2022_-_mocao_de_aplauso_-_beatriz_brasileiro.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 004/2022 - MOÇÃO DE APLAUSO, a Sra. Beatriz Brasileiro.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/104/requerimento_006-2022_-_mocao_de_aplauso_-_joao_dutra_dantas_neto_segundo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/104/requerimento_006-2022_-_mocao_de_aplauso_-_joao_dutra_dantas_neto_segundo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 006/2022 - MOÇÃO DE APLAUSO, ao jovem João Dutra Dantas Neto Segundo.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_005-2022_-_mocao_de_aplauso_-_wiviany_silva_rolim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_005-2022_-_mocao_de_aplauso_-_wiviany_silva_rolim.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 005/2022 - MOÇÃO DE APLAUSO, a Srta. Wiviany Silva Rolim.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/108/calcamento_ladeira_rudado.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/108/calcamento_ladeira_rudado.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, com assento nesta Casa Legislativa, vem na forma regimental, solicitar a  inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovada seja enviado ofício ao Sr. JOSÉ GUIMARÃES COÊLHO FILHO, SECRETÁRIO DE INFRAESTRUTURA, requerendo-lhe o calçamento com paralelepípedo da ladeira do Sítio Rudado.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/113/requerimento_005_de_2022.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/113/requerimento_005_de_2022.docx</t>
   </si>
   <si>
     <t>Requerimento de pavimentação</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/116/requerimento_012-2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/116/requerimento_012-2022.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA TRAVESSA JANUÁRIO ROLIM DE ALBUQUERQUE (Rua de Flamenguinho)</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/117/requerimento_013-2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/117/requerimento_013-2022.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA JOAQUIM SOARES DE SOUZA</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/118/requerimento_006__2022.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/118/requerimento_006__2022.docx</t>
   </si>
   <si>
     <t>Requerimento de pavimentação e asfaltamento</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/119/requerimento_007_2022.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/119/requerimento_007_2022.docx</t>
   </si>
   <si>
     <t>Requerimento de aterramento e asfalto</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/120/requerimento_pavimentacao_r_pedro_coelho.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/120/requerimento_pavimentacao_r_pedro_coelho.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua: Pedro Coelho Viana, Bairro Cristo Reis, Municipal de Cajazeiras/PB</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_010_de_2022.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_010_de_2022.docx</t>
   </si>
   <si>
     <t>Requerimento ao SCTRANS</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/124/requerimento_009__completo.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/124/requerimento_009__completo.docx</t>
   </si>
   <si>
     <t>Requerimento de terra planagem</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/127/requrimento_11.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/127/requrimento_11.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a pavimentação da Rua José Alidomar Correia, localizada nas capoeiras.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/129/requerimento_12.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/129/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a pavimentação da Rua Maria de Fatima Andrade Gonçalves, localizada no Pio X.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/131/municipal_irma_nirvanda_leite_rolim..docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/131/municipal_irma_nirvanda_leite_rolim..docx</t>
   </si>
   <si>
     <t>solicitação de serviço de pavimentação em paralelepípedo na rua Projetada no bairro da Agrovila.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/133/iluminacao_publica.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/133/iluminacao_publica.docx</t>
   </si>
   <si>
     <t>solicitando serviço de instalação ou reparação do sistema de iluminação pública da ponte da sangria do açude grande.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/134/requeirimento_014-2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/134/requeirimento_014-2022.pdf</t>
   </si>
   <si>
     <t>Conserto da Passagem Molhada do Sítio Angelim</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/139/requerimento_007_-_votos_de_profundo_pesar_-_maria_auxiliadora_mangueira_meireles.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/139/requerimento_007_-_votos_de_profundo_pesar_-_maria_auxiliadora_mangueira_meireles.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 007/2022 - VOTOS DE PROFUNDO PESAR, pelo falecimento da Sra. Maria Auxiliadora Mangueira Meireles.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/140/folha_timbrada.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/140/folha_timbrada.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a pavimentação da Rua Gislaine Xavier Araújo de Andrade, localizada na Vila Nova III.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_17.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a pavimentação da Rua Felismino Denis, localizada na Santa Cecília.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/142/requerimento_18.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/142/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a pavimentação da Rua Estáquio Carolino de Souza, localizada no Cristo Rei.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/143/requerimento_n_025-2022_-_recuperacao_da_estrada_da_comunidade_de_terra_molhada..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/143/requerimento_n_025-2022_-_recuperacao_da_estrada_da_comunidade_de_terra_molhada..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 025/2022 - RECUPERAÇÃO DA ESTRADA DA COMUNIDADE DE TERRA MOLHADA</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/144/requerimento_n_025-2022_-_recuperacao_da_estrada_da_comunidade_de_terra_molhada..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/144/requerimento_n_025-2022_-_recuperacao_da_estrada_da_comunidade_de_terra_molhada..pdf</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_n_026-2022_-_recuperacao_da_estrada_da_comunidade_de_chacara_do_bobo_serra_veremelha..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_n_026-2022_-_recuperacao_da_estrada_da_comunidade_de_chacara_do_bobo_serra_veremelha..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 026/2022 - RECUPERAÇÃO DA ESTRADA DA COMUNIDADE DE CHACARA DO BOBO, SERRA VEREMELHA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/146/requerimento_n_026-2022_-_recuperacao_da_estrada_da_comunidade_de_chacara_do_bobo_serra_veremelha..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/146/requerimento_n_026-2022_-_recuperacao_da_estrada_da_comunidade_de_chacara_do_bobo_serra_veremelha..pdf</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/148/praca_leblon.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/148/praca_leblon.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer a instalação de mesa com banco de concreto para jogos de xadrez na Praça do Leblon.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/151/requerimento_020-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/151/requerimento_020-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>Implantação de uma creche no Bairro São Francisco</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/157/folha_timbrada.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/157/folha_timbrada.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a continuação da pavimentação da Rua Tenente Barbosa, localizada no Pio X.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/158/folha_timbrada_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/158/folha_timbrada_1.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a continuação da pavimentação da Rua Protásio de Souza Lima, localizada na Santa Cecília.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/159/folha_timbrada_2.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/159/folha_timbrada_2.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e a Secretária de Saúde a Sra. Mychelle Dantas de Almeida Nolêto, AUDIÊNCIA PÚBLICA para prestação de contas da Secretaria Municipal de Saúde de Cajazeiras dos relatórios quadrimestrais dos exercícios de 2020 e 2021 no dia 29 de março do corente ano.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/160/folha_timbrada_5.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/160/folha_timbrada_5.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a continuação da pavimentação da Rua Anália Bezerra de Andrade, localizada no Conjunto do Ipep.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/161/folha_timbrada_3.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/161/folha_timbrada_3.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a continuação da pavimentação da Rua Hortelina de Souza Lira, localizada no Tancredo Neves.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/162/folha_timbrada_2.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/162/folha_timbrada_2.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e ao Superitendente do SCTRANS, o senhor João Vitor Mendes de Almeida, solicitando autorização junto a empresa Zona Azul a liberação da cobrança dos veiculos dos Vereadores da Câmara Municipal de Cajazeiras, no total de 15 (quinze).</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/168/requeirimento_015_-_calcamento.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/168/requeirimento_015_-_calcamento.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Francisco Gonçalves de Oliveira</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/170/conscientizacao_do_autismo..docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/170/conscientizacao_do_autismo..docx</t>
   </si>
   <si>
     <t>Solicitar sessão especial para discutirmos sobre a Conscientização do Autismo.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/173/abertura_da_rua_desembargador_boto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/173/abertura_da_rua_desembargador_boto.pdf</t>
   </si>
   <si>
     <t>Solicitação da abertura/continuidade da Rua Desembargador Boto até a BR 230.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/174/_ifpb_campus_cajazeiras.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/174/_ifpb_campus_cajazeiras.docx</t>
   </si>
   <si>
     <t>Requerer voto de aplausos ao Instituto Federal da Paraíba (IFPB) Campus Cajazeiras.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_008_-_lamarque.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_008_-_lamarque.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 008/2022 - VOTOS DE PROFUNDO PESAR, pelo falecimento da Sra. Francisca Carvalho de Albuquerque.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/177/dona_inez_rolim_pelo_seu_aniversario_de_100_anos.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/177/dona_inez_rolim_pelo_seu_aniversario_de_100_anos.docx</t>
   </si>
   <si>
     <t>Voto de congratulações a senhora Dona Inez Rolim pelo seu aniversario de 100 anos.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/191/requerimento_centro_de_reabilitacao..docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/191/requerimento_centro_de_reabilitacao..docx.pdf</t>
   </si>
   <si>
     <t>CENTRO ESPECIALIZADO EM REABILITAÇÃO no Município de _x000D_
 Cajazeiras/PB</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_centro_de_reabilitacao..docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_centro_de_reabilitacao..docx.pdf</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_009-2022_-_mocao_de_aplausos_e_congratulacoes_-_yarleison_rodrigues_mateus11.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_009-2022_-_mocao_de_aplausos_e_congratulacoes_-_yarleison_rodrigues_mateus11.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 009/2022 - MOÇÃO DE APLAUSOS E CONGRATULAÇÕES ao Sr. Yarleison Rodrigues Mateus, pela passagem dos 10 anos de serviços prestados à Companhia de Água e Esgotos da Paraíba – CAGEPA, no último Domingo (03).</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/207/jardim_oasis.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/207/jardim_oasis.docx</t>
   </si>
   <si>
     <t>Solicitação de operação tapa buracos nas ruas Geraldo Gabriel da Silva e Genir Pereira Silva.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/208/jardim_oasis.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/208/jardim_oasis.docx</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_021-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_021-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>Melhora na iluminação da rodoviária, que seja implantado um sistema de som, um terminal visual e um sistema de câmeras.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_021-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_021-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_n__28-2022_-__recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_angelim._estrada_que_da_acesso_ao_campo_de_futebol_do_sr_mazinho..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_n__28-2022_-__recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_angelim._estrada_que_da_acesso_ao_campo_de_futebol_do_sr_mazinho..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N ° 28-2022 -  RECUPERAÇÃO DOS PONTOS CRITICOS NAS ESTRADAS DO SITIO ANGELIM. (ESTRADA QUE DA ACESSO AO CAMPO DE FUTEBOL DO SR MAZINHO).</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_n__28-2022_-__recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_angelim._estrada_que_da_acesso_ao_campo_de_futebol_do_sr_mazinho..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_n__28-2022_-__recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_angelim._estrada_que_da_acesso_ao_campo_de_futebol_do_sr_mazinho..pdf</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_n_29-2022_-_recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_pau_darco._estrada_que_da_acesso_a_residencia_do_sr_joao_bosco..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_n_29-2022_-_recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_pau_darco._estrada_que_da_acesso_a_residencia_do_sr_joao_bosco..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 29-2022 - RECUPERAÇÃO DOS PONTOS CRITICOS NAS ESTRADAS DO SITIO PAU DARCO. (ESTRADA QUE DA ACESSO A RESIDENCIA DO SR JOÃO BOSCO).</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_n_29-2022_-_recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_pau_darco._estrada_que_da_acesso_a_residencia_do_sr_joao_bosco..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_n_29-2022_-_recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_pau_darco._estrada_que_da_acesso_a_residencia_do_sr_joao_bosco..pdf</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/215/folha_timbrada_6.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/215/folha_timbrada_6.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Infra Estrutura o Sr. Francisco Thiago de Andrade Pessoa, solicitando a pavimentação da Rua Vicente Feitosa Neto, localizada no Pio X.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/216/folha_timbrada_6.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/216/folha_timbrada_6.pdf</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/217/folha_timbrada_2.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/217/folha_timbrada_2.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a da pavimentação da Rua Joaquim Armando Abilio, localizada no Pio X.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/218/folha_timbrada_2.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/218/folha_timbrada_2.pdf</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/219/folha_timbrada.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/219/folha_timbrada.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a continuação da pavimentação da Rua Sabino Guimarães Coelho, localizada no Centro.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/220/folha_timbrada.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/220/folha_timbrada.pdf</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/223/folha_timbrada_5.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/223/folha_timbrada_5.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a pavimentação da Rua João Paulo Ferreira Farias, localizado no Bairro João Claudino.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/224/folha_timbrada_5.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/224/folha_timbrada_5.pdf</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Roberto das Redes</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/225/roberto_santana.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/225/roberto_santana.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada do sítio poços. visando atender as necessidades daquela comunidade.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/226/roberto_santana.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/226/roberto_santana.pdf</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/227/roberto_figueredo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/227/roberto_figueredo.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada do campo do vaqueiro. Visando atender as necessidades daquela comunidade.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/228/roberto_figueredo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/228/roberto_figueredo.pdf</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/229/roberto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/229/roberto.pdf</t>
   </si>
   <si>
     <t>Solicitando a reposição de lâmpadas no assentamento santa Cecília, antigo sitio Miranda. Visando atender as necessidades daquela_x000D_
 comunidade.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/230/roberto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/230/roberto.pdf</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>João da Coca</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_joao_da_coca_6.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_joao_da_coca_6.doc</t>
   </si>
   <si>
     <t>Requerimento do vereador João da Coca para o dia 11/04/2022</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_joao_da_coca_7.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_joao_da_coca_7.doc</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/234/miriam_rolim.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/234/miriam_rolim.docx</t>
   </si>
   <si>
     <t>Voto de congratulações</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_016_cachoeirinha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_016_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Estradas do Sítio Cachoeirinha</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_016_cachoeirinha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_016_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_joao_da_coca_9.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_joao_da_coca_9.doc</t>
   </si>
   <si>
     <t>Requerimento 09, Vereador João da Coca.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_joao_da_coca_8.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_joao_da_coca_8.doc</t>
   </si>
   <si>
     <t>Requerimento 08, Vereador João da Coca.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_sessao_honra.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_sessao_honra.pdf</t>
   </si>
   <si>
     <t>Sessão Especial em Alusão a Semana da Cultura Cajazeirense, como também, entrega de medalhas de Honra ao Mérito.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_sessao_honra.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_sessao_honra.pdf</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_n__31-2022_-__a_construcao_de_uma_creche_no_bairro_sao_francisco..docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_n__31-2022_-__a_construcao_de_uma_creche_no_bairro_sao_francisco..docx.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N ° 31-2022 -  A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_n__31-2022_-__a_construcao_de_uma_creche_no_bairro_sao_francisco..docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_n__31-2022_-__a_construcao_de_uma_creche_no_bairro_sao_francisco..docx.pdf</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_n_30-2022_-__construcaoo_de_um_ginasio_para_o_bairo_sao_franscisco.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_n_30-2022_-__construcaoo_de_um_ginasio_para_o_bairo_sao_franscisco.docx.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 30-2022 -  CONSTRUÇÃOO DE UM GINASIO PARA O BAIRO SÃO FRANSCISCO</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_n_30-2022_-__construcaoo_de_um_ginasio_para_o_bairo_sao_franscisco.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_n_30-2022_-__construcaoo_de_um_ginasio_para_o_bairo_sao_franscisco.docx.pdf</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_n_32-2022_-_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_n_32-2022_-_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..docx.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 32-2022 - PAVIMENTAÇÃO DO RIACHO PROXIMO A PIZZARIA DO BAIXIM NO SITIO RIACHO DA ARARA.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_n_32-2022_-_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_n_32-2022_-_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..docx.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DO RIACHO PROXIMO A PIZZARIA DO BAIXIM NO SITIO RIACHO DA ARARA.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/263/requerimento_n_33-2022_-_atendimento_nas_ubs_da_zona_rural_no_turno_da_noite..docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/263/requerimento_n_33-2022_-_atendimento_nas_ubs_da_zona_rural_no_turno_da_noite..docx.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 33-2022 - ATENDIMENTO NAS UBS DA ZONA RURAL NO TURNO DA NOITE.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_n_33-2022_-_atendimento_nas_ubs_da_zona_rural_no_turno_da_noite..docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_n_33-2022_-_atendimento_nas_ubs_da_zona_rural_no_turno_da_noite..docx.pdf</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/265/requerimento_n_34_-_ampliacao_na_escola_francisco_arcanjo_de_albuquerque_no_assentamento_valdeci_santiago_para_atendimento_medico..docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/265/requerimento_n_34_-_ampliacao_na_escola_francisco_arcanjo_de_albuquerque_no_assentamento_valdeci_santiago_para_atendimento_medico..docx.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 34 - AMPLIAÇÃO NA ESCOLA FRANCISCO ARCANJO DE ALBUQUERQUE, NO ASSENTAMENTO VALDECI SANTIAGO PARA ATENDIMENTO MÉDICO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/266/requerimento_n_34_-_ampliacao_na_escola_francisco_arcanjo_de_albuquerque_no_assentamento_valdeci_santiago_para_atendimento_medico..docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/266/requerimento_n_34_-_ampliacao_na_escola_francisco_arcanjo_de_albuquerque_no_assentamento_valdeci_santiago_para_atendimento_medico..docx.pdf</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/267/2204.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/267/2204.docx</t>
   </si>
   <si>
     <t>Operação tapa buracos</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/268/2204.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/268/2204.docx</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_010-2022_-_votos_de_profundo_pesar_-_sra._adesiva_florencio_ferreira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_010-2022_-_votos_de_profundo_pesar_-_sra._adesiva_florencio_ferreira.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 010/2022 - VOTOS DE PROFUNDO PESAR, pelo falecimento da Srª. Adesiva Florêncio Ferreira.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_011-2022_-_lamarque.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_011-2022_-_lamarque.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 011/2022 - MOÇÃO DE APLAUSOS ao atleta cajazeirense, Lucas Oliveira, por conquistar a medalha de Ouro na modalidade: 5.000m e, medalhas de prata nos 800m e 1.500m, ao representar Cajazeiras no Campeonato Paraibano de Atletismo, realizado nos dias 23 e 24 do corrente mês.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_r_irma_fernanda.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_r_irma_fernanda.pdf</t>
   </si>
   <si>
     <t>Solicitação da Pavimentação e Limpeza da Rua: Irmã Fernanda, Bairro São José, Municipal de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_r_irma_fernanda.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_r_irma_fernanda.pdf</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_pavimentacao_r_joaquim_dantas_cartaxo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_pavimentacao_r_joaquim_dantas_cartaxo.pdf</t>
   </si>
   <si>
     <t>Solicitação da Pavimentação e Limpeza da Rua: Joaquim Dantas Cartaxo, Bairro Tecedores, Municipal de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_pavimentacao_r_joaquim_dantas_cartaxo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_pavimentacao_r_joaquim_dantas_cartaxo.pdf</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_012_-_solicitando_providencias_para_esclarecer_os_fatos_diante_do_obito_de_ananda_vitoria.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_012_-_solicitando_providencias_para_esclarecer_os_fatos_diante_do_obito_de_ananda_vitoria.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 012/2022 - requer à Mesa que após ouvir o Plenário, seja enviado ofício à Procuradoria Regional da República da 5ª Região do Ministério Público Federal; ao Ministro da Saúde, Marcelo Antônio Cartaxo Queiroga Lopes; e ao Ministro da Educação, Victor Godoy Veiga, solicitando providências para esclarecer os fatos diante do óbito de Ananda Vitória, 3 anos, que faleceu no Hospital Universitário Júlio Bandeira (HUJB), nesse domingo (24), em Cajazeiras – Paraíba.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/278/requeirimento_17.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/278/requeirimento_17.pdf</t>
   </si>
   <si>
     <t>A criação do cargo efetivo de Biomédico</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_18.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Recuperação da Rua Luiz Barroso - Agrovila</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/280/hujb_ok.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/280/hujb_ok.docx</t>
   </si>
   <si>
     <t>requerer que seja criado uma comissão interpartidária com composição de partido para que em visita à Secretaria de Saúde do Municípil e Hopital Universitário Júlio Bandeira – HUJB em Cajazeiras.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_n_36-2022_-_construcao_de_um_cemiterio_para_o_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_n_36-2022_-_construcao_de_um_cemiterio_para_o_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 36-2022 - CONSTRUÇÃO DE UM CEMITERIO PARA O DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_n_36-2022_-_construcao_de_um_cemiterio_para_o_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_n_36-2022_-_construcao_de_um_cemiterio_para_o_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_n_35-2022_-__construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_n_35-2022_-__construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 35-2022 -  CONSTRUÇÃO DE UM POSTO ANCORA PARA O SITIO QUEIMADAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_n_35-2022_-__construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_n_35-2022_-__construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_n_39_-_perfuracao_de_01_um_poco_artesiano_para_o_sitio_cocos..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_n_39_-_perfuracao_de_01_um_poco_artesiano_para_o_sitio_cocos..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 39 - PERFURAÇÃO DE 01 (UM) POÇO ARTESIANO PARA O SITIO COCOS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_n_39_-_perfuracao_de_01_um_poco_artesiano_para_o_sitio_cocos..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_n_39_-_perfuracao_de_01_um_poco_artesiano_para_o_sitio_cocos..pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_n_37-2022_-_construcao_de_um_cemiterio_para_o_sitio_cocos..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_n_37-2022_-_construcao_de_um_cemiterio_para_o_sitio_cocos..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 37-2022 - CONSTRUÇÃO DE UM CEMITERIO PARA O SITIO COCOS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_n_37-2022_-_construcao_de_um_cemiterio_para_o_sitio_cocos..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_n_37-2022_-_construcao_de_um_cemiterio_para_o_sitio_cocos..pdf</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_n_38_-_recuperacao_da_estrada_do_sitio_cochos..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_n_38_-_recuperacao_da_estrada_do_sitio_cochos..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 38 - RECUPERAÇÃO DA ESTRADA DO SITIO COCHOS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_n_38_-_recuperacao_da_estrada_do_sitio_cochos..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_n_38_-_recuperacao_da_estrada_do_sitio_cochos..pdf</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/293/req_sec_de_saude_caes.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/293/req_sec_de_saude_caes.docx.pdf</t>
   </si>
   <si>
     <t>Secretária de Saúde do Município de cajazeiras/PB.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/294/req_sec_de_saude_caes.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/294/req_sec_de_saude_caes.docx.pdf</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_013_-_solicita_informacao_ao_hujb_e_a_secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_013_-_solicita_informacao_ao_hujb_e_a_secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 013/2022 - solicitando à Secretária Municipal de Saúde, Mychelle Dantas de Almeida Noleto e à Superintendente Geral do Hospital Universitário Júlio Bandeira (HUJB), Paula Christianne Gomes Gouveia Souto Maia, que informem se há um contrato entre a Prefeitura Municipal de Cajazeiras e o Hospital Universitário Júlio Bandeira (HUJB) para atender, via portas abertas, as crianças de Cajazeiras e região.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_thardelly.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_thardelly.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Ator Cajazeirense Thardelly Lima</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/298/requeirimento_019.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/298/requeirimento_019.pdf</t>
   </si>
   <si>
     <t>Realizada Sessão Especial do Poder Legislativo em comemoração a Semana da Enfermagem</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/300/requerimento_014_-_mocao_de_pesar_ze_duda.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/300/requerimento_014_-_mocao_de_pesar_ze_duda.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 014/2022 - VOTOS DE PROFUNDO PESAR, pelo falecimento do ex-vereador e ex-presidente da Câmara Municipal de Cajazeiras, Francisco Bezerra Leandro (Zé Duda), no último dia (29), em decorrência de um infarto.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/301/requerimento_015_-_solicitando_a_relacao_completa_dos_servidores_que_compoem_a_equipe_multidisciplinar_do_hujb.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/301/requerimento_015_-_solicitando_a_relacao_completa_dos_servidores_que_compoem_a_equipe_multidisciplinar_do_hujb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 015/2022 - solicitando à Superintendente Geral do Hospital Universitário Júlio Bandeira (HUJB), Paula Christianne Gomes Gouveia Souto Maia, que informe a esta Casa de Leis, a relação completa dos servidores que compõem a equipe multidisciplinar do HUJB (enfermeiros, médicos, assistentes sociais, fisioterapeutas, nutricionistas, e demais profissionais).</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/302/requeirimento_020_-_calcamento.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/302/requeirimento_020_-_calcamento.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA JOSÉ VITURIANO DE ABREU</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/303/requerimento_sessao_maio_amarelo.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/303/requerimento_sessao_maio_amarelo.docx</t>
   </si>
   <si>
     <t>sessão especial em alusão ao maio amarelo</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_n_040-2022_-__sessao_especial_para_o_dia_do_agente_comunitario.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_n_040-2022_-__sessao_especial_para_o_dia_do_agente_comunitario.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 040-2022 -  SESSÃO ESPECIAL PARA O DIA DO AGENTE COMUNITARIO</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/307/oficio_xamegao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/307/oficio_xamegao.pdf</t>
   </si>
   <si>
     <t>Oficio ao Senhor Prefeito Dr. José Aldemir Meireles de Almeida e ao Senhor Secretário de Secretário de Cultura Ubiratan de Assis, solicitando a Realização do Xamegão, com suas datas respectivas no mês de junho, onde ocorrem tradicionalmente as festas juninas.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_016_-_pleiteando_celeridade_na_acao_penal_publica_incondicionada.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_016_-_pleiteando_celeridade_na_acao_penal_publica_incondicionada.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 016/2022 - pleiteando ao Presidente do Poder Judiciário – Tribunal de Justiça da Paraíba, Saulo Henriques de Sá e Benevides; ao Corregedor-Geral da Corregedoria Geral de Justiça da Paraíba – Tribunal de Justiça da Paraíba, Desembargador Frederico Martinho da Nóbrega Coutinho; ao Juiz de Direito da Vara Única de Santa Luzia/PB, Rossini Amorim Bastos; ao Presidente da Ordem dos Advogados do Brasil – Seccional da Paraíba, Harrison Targino; e ao Presidente da Ordem dos Advogados do Brasil – Subseção de Cajazeiras, Ednelton Helejone Bento Pereira, a celeridade na Ação Penal Pública Incondicionada, proposta pelo Ministério Público do Estado da Paraíba em desfavor de: Osvaldo Resende Neto (réu principal), José Alonso de Santana (corréu), e Gilvan Morais de Oliveira (corréu), para que seja efetivada a justiça no julgamento do caso do jovem Advogado, Geffeson de Moura Gomes.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/309/requerimento_016_-_pleiteando_celeridade_na_acao_penal_publica_incondicionada.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/309/requerimento_016_-_pleiteando_celeridade_na_acao_penal_publica_incondicionada.pdf</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/316/requerimento_020.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/316/requerimento_020.pdf</t>
   </si>
   <si>
     <t>Semana do Microempreendedor Individual (MEI)</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_017-2022_-_faixa_elevada.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_017-2022_-_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 017/2022 - solicitando a elevação da faixa de pedestre elevada, localizada na Rua Tenente Arsênio (em frente à Igreja Evangélica Assembleia de Deus), pois a mesma depreciou e os transportes estão passando sem diminuir a velocidade.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/318/01.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/318/01.docx</t>
   </si>
   <si>
     <t>requerer que a Prefeitura Municipal de Cajazeiras, através da Secretaria Municipal de Saúde instale uma policlínica especializada em pediatria, que pode funcionar no UBS Simão de Oliveira, localizada na Rua Cel. Juvêncio Carneiro. Solicito também Mais duas Unidades nas UBS da zona norte e zona sul funcionando 24hs com atendimento especializada em pediatria.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/319/folha_timbrada_2.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/319/folha_timbrada_2.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a pavimentação da Rua Diogenes Rodrigues de Holanda, localizado no Bairro Dr. Epitácio Leite Rolim.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_019_-_mocao_de_aplausos_ao_professor_renato_nunes_ramalho.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_019_-_mocao_de_aplausos_ao_professor_renato_nunes_ramalho.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 019/2022 - MOÇÃO DE APLAUSOS ao professor Renato Nunes Ramalho, que leciona na Escola Cidadã Integral Estadual de Ensino Fundamental e Médio Professor Crispim Coelho, pela premiação do projeto “Reaproveitamento das Águas Pluviais e Cinzas nas Escolas do Semiárido Paraibano”, categoria Ensino Médio, na segunda edição do Prêmio Professor Transformador, promovido em conjunto pelo Instituto Significare e Bett Educar, o qual tem o objetivo de reconhecer e valorizar projetos de Educação Transformadora.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_018-2022_-_mocao_de_aplausos_ao_jovem_cajazeirense_jose_lucas_duarte_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_018-2022_-_mocao_de_aplausos_ao_jovem_cajazeirense_jose_lucas_duarte_da_silva.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 018/2022 - MOÇÃO DE APLAUSOS ao jovem cajazeirense José Lucas Duarte da Silva, integrante do time de vôlei do Colégio Polígono de João Pessoa/PB, que ficou em 5º lugar da Série Prata no Campeonato Brasileiro Escolar de Voleibol, realizado pela Confederação Brasileira do Desporto Escolar (CBDE) e Federação do Desporto Escolar do Paraná, em Foz do Iguaçu, do corrente mês.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_021.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_021.pdf</t>
   </si>
   <si>
     <t>Semana da Luta Antimanicomial</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_021.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_021.pdf</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_joao_da_coca_10.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_joao_da_coca_10.doc</t>
   </si>
   <si>
     <t>Requerimento do Vereador João da Coca</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_joao_da_coca_10.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_joao_da_coca_10.doc</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_022_prensa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_022_prensa.pdf</t>
   </si>
   <si>
     <t>Conserto das Estradas do Sítio Prensa</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/330/requerimento_022_prensa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/330/requerimento_022_prensa.pdf</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/331/requerimento_023_calcamento.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/331/requerimento_023_calcamento.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA FRANCISCO LEITE DE LIMA</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/332/sessao_especial_prof_cezario_de_almeida_cidadao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/332/sessao_especial_prof_cezario_de_almeida_cidadao.pdf</t>
   </si>
   <si>
     <t>Solicita-se que seja marcada uma Sessão Especial para entrega de Título de Cidadão Cajazeirense ao Senhor_x000D_
 JOSÉ CEZARIO DE ALMEIDA.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/333/sessao_especial_prof_cezario_de_almeida_cidadao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/333/sessao_especial_prof_cezario_de_almeida_cidadao.pdf</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_n_041-2022_-_sessao_especial_ao_dia_internacional_do_orgulho_lgbtqia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_n_041-2022_-_sessao_especial_ao_dia_internacional_do_orgulho_lgbtqia.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 041-2022 - SESSÃO ESPECIAL AO DIA INTERNACIONAL DO ORGULHO LGBTQIA+.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_n_041-2022_-_sessao_especial_ao_dia_internacional_do_orgulho_lgbtqia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_n_041-2022_-_sessao_especial_ao_dia_internacional_do_orgulho_lgbtqia.pdf</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_joao_da_coca_12.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_joao_da_coca_12.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 12 - VEREADOR JOÃO DA COCA</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_joao_da_coca_11.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_joao_da_coca_11.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 11 - VEREADOR JOÃO DA COCA</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/339/requerimento_021-2022_-_manutencao_e_recuperacao_da_escaria_principal_do_leblon.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/339/requerimento_021-2022_-_manutencao_e_recuperacao_da_escaria_principal_do_leblon.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 021/2022 - solicitando ao Secretário de Infraestrutura, José Guimarães Coêlho Filho, a recuperação e manutenção da escadaria principal do Leblon, localizada no final da Av. Presidente João Pessoa, pois encontra-se com vazamento.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/340/requerimento_020-2022_-_mocao_de_aplausos_jerbeson_sousa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/340/requerimento_020-2022_-_mocao_de_aplausos_jerbeson_sousa.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 020/2022 - MOÇÃO DE APLAUSOS ao lutador cajazeirense de Muay Thai, Jerbeson Sousa, pela vitória no Areia Fight Muay Thai, realizado no último dia 14, no Ginásio do Colégio Santa Rita, em Areia/PB.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_013_de_2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_013_de_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_013_de_2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_013_de_2022.pdf</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_pavimentacao_rua_francisco_gabriel_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_pavimentacao_rua_francisco_gabriel_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitando a Pavimentação e Limpeza da Rua: Francisco Gabriel da Silva, Jardim Adalgisa (por trás do HUJB), Municipal de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_pavimentacao_rua_francisco_gabriel_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_pavimentacao_rua_francisco_gabriel_da_silva.pdf</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/351/giratoria_ou_um_semaforo.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/351/giratoria_ou_um_semaforo.docx</t>
   </si>
   <si>
     <t>instalação de uma  giratória ou um semáforo na frente do CAIC.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/352/giratoria_ou_um_semaforo_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/352/giratoria_ou_um_semaforo_1.docx</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_024_ademar_rolim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_024_ademar_rolim.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO, LIMPEZA E TODA INFRAESTRUTURA NECESSÁRIA, DA RUA ADEMAR ROLIM</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/354/requerimento_024_ademar_rolim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/354/requerimento_024_ademar_rolim.pdf</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/355/aegypti_dengue..docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/355/aegypti_dengue..docx</t>
   </si>
   <si>
     <t>Para iniciar dedetização nos bairros de nossa cidade na prevenção e combater  ao mosquito aegypti( dengue).</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/356/aegypti_dengue..docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/356/aegypti_dengue..docx</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/359/na_rua_manoel_medeiros.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/359/na_rua_manoel_medeiros.docx</t>
   </si>
   <si>
     <t>Solicitando pavimentação a paralelepípedo , na rua Manoel Medeiros, bairro da esperança.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/360/na_rua_manoel_medeiros.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/360/na_rua_manoel_medeiros.docx</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/364/requerimento_022-2022_-_votos_de_profundo_pesar_severino_dantas_fernandes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/364/requerimento_022-2022_-_votos_de_profundo_pesar_severino_dantas_fernandes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 022/2022 - VOTOS DE PROFUNDO PESAR, pelo falecimento do ex-vereador da Câmara Municipal de Cajazeiras e funcionário público aposentado, Severino Dantas Fernandes, no último dia (27), após procedimento cirúrgico, no Hospital Regional de Cajazeiras (HRC).</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/365/requerimento_022-2022_-_votos_de_profundo_pesar_severino_dantas_fernandes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/365/requerimento_022-2022_-_votos_de_profundo_pesar_severino_dantas_fernandes.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR, pelo falecimento do ex-vereador da Câmara Municipal de Cajazeiras e funcionário público aposentado, Severino Dantas Fernandes, no último dia (27), após procedimento cirúrgico, no Hospital Regional de Cajazeiras (HRC).</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_lei_severino_dantas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_lei_severino_dantas.pdf</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_025_calcamento.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_025_calcamento.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA OTACÍLIO LIBERATO DE ABREU</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/372/mocao_de_aplauso_pdf.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/372/mocao_de_aplauso_pdf.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 023/2022 (VERBAL) - MOÇÃO DE APLAUSOS, a Difusora Rádio Cajazeiras (58 anos) e Rádio Patamuté FM (42 anos), pela passagem dos seus aniversários de fundação.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/373/padre_severino_elias_neto.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/373/padre_severino_elias_neto.docx</t>
   </si>
   <si>
     <t>requerer voto de congratulações ao Padre Severino Elias Neto</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/376/folha_timbrada_3.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/376/folha_timbrada_3.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Infra Estrutura o Sr. José Guimarães Coelho Filho, solicitando a recuperação das Ruas da Agrovila como também a colocação de manilhas de 60mm para esgotamento sanitário.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/390/terezinha_moreira_lustosa.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/390/terezinha_moreira_lustosa.docx</t>
   </si>
   <si>
     <t>voto de congratulações a senhora Terezinha Moreira Lustosa.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/391/terezinha_moreira_lustosa.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/391/terezinha_moreira_lustosa.docx</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/396/jose_henrique_lira_de_oliveira_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/396/jose_henrique_lira_de_oliveira_1.docx</t>
   </si>
   <si>
     <t>voto de congratulações ao senhor José Henrique Lira de Oliveira, pela a passagem do seu aniversário.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/397/jose_henrique_lira_de_oliveira_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/397/jose_henrique_lira_de_oliveira_1.docx</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/398/jose_antonio_albuquerque.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/398/jose_antonio_albuquerque.docx</t>
   </si>
   <si>
     <t>voto de congratulações ao senhor Jose Antonio Albuquerque, pela a passagem do seu aniversário.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/399/jose_antonio_albuquerque.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/399/jose_antonio_albuquerque.docx</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_no13.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_no13.pdf</t>
   </si>
   <si>
     <t>Solicitação</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_no13.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_no13.pdf</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_no_14.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_no_14.pdf</t>
   </si>
   <si>
     <t>Solicitação de revitalização</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_no_14.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_no_14.pdf</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/407/julia_delfino_dias.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/407/julia_delfino_dias.docx</t>
   </si>
   <si>
     <t>voto de pesar a família da senhora Julia Delfino Dias.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_024-2022_-_mocao_de_aplausos_ao_clube_recreio_beach_e_tenis.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_024-2022_-_mocao_de_aplausos_ao_clube_recreio_beach_e_tenis.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 024/2022 - MOÇÃO DE APLAUSOS, ao clube Recreio Beach &amp; Tênis, pela realização da II etapa do Circuito Paraibano de Beach Tennis 2022, no período de 09 a 12 do corrente mês.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_022-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_022-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>Realização do RG e carteira do idoso para os moradores dos distritos</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_022-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_022-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/413/vicente_feitosa_neto_cristal.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/413/vicente_feitosa_neto_cristal.docx</t>
   </si>
   <si>
     <t>Operação tapa buraco na rua Vicente Feitosa Neto, Loteamento Cristal I.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/414/vicente_feitosa_neto_cristal.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/414/vicente_feitosa_neto_cristal.docx</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_n_40-2022_pavimentacao_a_paralelepipedo_em_frente_ao_santuario_da_santa_rita_e_da_associacao_comunitaria_na_comunidade_de_baixio..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_n_40-2022_pavimentacao_a_paralelepipedo_em_frente_ao_santuario_da_santa_rita_e_da_associacao_comunitaria_na_comunidade_de_baixio..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 40-2022 PAVIMENTAÇÃO A PARALELEPÍPEDO EM FRENTE AO SANTUÁRIO DA SANTA RITA E DA ASSOCIAÇÃO COMUNITÁRIA NA COMUNIDADE DE BAIXIO.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_n_40-2022_pavimentacao_a_paralelepipedo_em_frente_ao_santuario_da_santa_rita_e_da_associacao_comunitaria_na_comunidade_de_baixio..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_n_40-2022_pavimentacao_a_paralelepipedo_em_frente_ao_santuario_da_santa_rita_e_da_associacao_comunitaria_na_comunidade_de_baixio..pdf</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_n_40-2022_pavimentacao_a_paralelepipedo_em_frente_ao_santuario_da_santa_rita_e_da_associacao_comunitaria_na_comunidade_de_baixio..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_n_40-2022_pavimentacao_a_paralelepipedo_em_frente_ao_santuario_da_santa_rita_e_da_associacao_comunitaria_na_comunidade_de_baixio..pdf</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_n_41-2022_pavimentacao_a_paralelepipedo_na_ladeira_que_da_acesso_a_casa_do_sr_lucindo_na_comunidade_de_baixio..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_n_41-2022_pavimentacao_a_paralelepipedo_na_ladeira_que_da_acesso_a_casa_do_sr_lucindo_na_comunidade_de_baixio..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 41-2022 PAVIMENTAÇÃO A PARALELEPÍPEDO NA LADEIRA QUE DA ACESSO A CASA DO SR LUCINDO, NA COMUNIDADE DE BAIXIO.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_n_41-2022_pavimentacao_a_paralelepipedo_na_ladeira_que_da_acesso_a_casa_do_sr_lucindo_na_comunidade_de_baixio..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_n_41-2022_pavimentacao_a_paralelepipedo_na_ladeira_que_da_acesso_a_casa_do_sr_lucindo_na_comunidade_de_baixio..pdf</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_n_42-2022__ampliacao_na_passagem_molhada_no_sitio_cachoeirinha_prox._a_ze_de_custodio_como_tambem_a_pavimentacao_antes_de_depois_da_mesma..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_n_42-2022__ampliacao_na_passagem_molhada_no_sitio_cachoeirinha_prox._a_ze_de_custodio_como_tambem_a_pavimentacao_antes_de_depois_da_mesma..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 42-2022  AMPLIAÇÃO NA PASSAGEM MOLHADA NO SITIO CACHOEIRINHA PROX. A ZÉ DE CUSTODIO COMO TAMBÉM A PAVIMENTAÇÃO ANTES DE DEPOIS DA MESMA.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_n_42-2022__ampliacao_na_passagem_molhada_no_sitio_cachoeirinha_prox._a_ze_de_custodio_como_tambem_a_pavimentacao_antes_de_depois_da_mesma..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_n_42-2022__ampliacao_na_passagem_molhada_no_sitio_cachoeirinha_prox._a_ze_de_custodio_como_tambem_a_pavimentacao_antes_de_depois_da_mesma..pdf</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/430/praca_tiburtino_cartaxo.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/430/praca_tiburtino_cartaxo.docx</t>
   </si>
   <si>
     <t>Reforma da Praça da Rua Tiburtino Cartaxo, centro (por trás do Sindicato dos Trabalhadores Rurais).</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/431/praca_tiburtino_cartaxo.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/431/praca_tiburtino_cartaxo.docx</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/432/passagem_molhada_sitio_boa_vista-.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/432/passagem_molhada_sitio_boa_vista-.docx</t>
   </si>
   <si>
     <t>Passagem molhada no SÍTIO BOA VISTA (depois do Jardineiro).</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/433/passagem_molhada_sitio_boa_vista-.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/433/passagem_molhada_sitio_boa_vista-.docx</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/434/passagem_molhada_riacho_do_meio.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/434/passagem_molhada_riacho_do_meio.docx</t>
   </si>
   <si>
     <t>Passagens molhadas, com calçamento a paralelepípedo, no Sítio Riacho do Meio e o calçamento com paralelepípedo de uma ladeira.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/435/passagem_molhada_riacho_do_meio.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/435/passagem_molhada_riacho_do_meio.docx</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/436/calcamento_rua_esmerindo__cabrinha-.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/436/calcamento_rua_esmerindo__cabrinha-.docx</t>
   </si>
   <si>
     <t>Pavimentação da Rua Maestro Esmerindo Cabrinha localizada no bairro dos Remédios</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/437/calcamento_rua_esmerindo__cabrinha-.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/437/calcamento_rua_esmerindo__cabrinha-.docx</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/440/abertura_da_rua_desembargador_boto.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/440/abertura_da_rua_desembargador_boto.docx</t>
   </si>
   <si>
     <t>Abertura/continuidade da Rua Desembargador Boto até a BR 230.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/441/abertura_da_rua_desembargador_boto_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/441/abertura_da_rua_desembargador_boto_1.docx</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_024-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_024-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>a recuperação das passagens molhadas dos sítios Serrinha, Mateus, Almas, Catolé, Cachoeirinha, e Angelim.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_024-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_024-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_0025-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_0025-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>seja realizada a pavimentação a paralelepípedo da rua Joaquim Rolim no bairro dos Remédios</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_0025-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_0025-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_026-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_026-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>seja realizada a pavimentação a paralelepípedo da rua José Gomes Braga no bairro Centro, próximo ao seminário Nossa Senhora da Assunção</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_026-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_026-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_027-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_027-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>a reforma da quadra poli esportiva e a cobertura da mesma, na escola Augusto Bernadinho, no Distrito de Serra da Arara e climatização da escola.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_027-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_027-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_028-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_028-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>realizada a pavimentação a paralelepípedo da rua São José de Piranhas, localizada no bairro Belo Horizonte. Na rua Celso Matos Rolim, localizada no Jardim Oásis.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_028-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_028-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_028-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_028-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_n_45-2022_perfuracao_de_01_um_poco_artesiano_para_o_sitio_xique_xique_dos_limas_localizado_na_zona_rural_deste_municipio..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_n_45-2022_perfuracao_de_01_um_poco_artesiano_para_o_sitio_xique_xique_dos_limas_localizado_na_zona_rural_deste_municipio..pdf</t>
   </si>
   <si>
     <t>Requerimento N 45-2022 PERFURAÇÃO DE 01 (UM) POÇO ARTESIANO PARA O SÍTIO XIQUE XIQUE DOS LIMAS, LOCALIZADO NA ZONA RURAL DESTE MUNÍCIPIO.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_n_45-2022_perfuracao_de_01_um_poco_artesiano_para_o_sitio_xique_xique_dos_limas_localizado_na_zona_rural_deste_municipio..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_n_45-2022_perfuracao_de_01_um_poco_artesiano_para_o_sitio_xique_xique_dos_limas_localizado_na_zona_rural_deste_municipio..pdf</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_n_46-2022_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_n_46-2022_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras..pdf</t>
   </si>
   <si>
     <t>Requerimento N 46-2022 REFORMA DA PASSAGEM MOLHADA DO SITIO CALDEIRÃO DOS SOUZA (ESTRADA PRINCIPAL QUE DÁ ACESSO A CIDADE DE CAJAZEIRAS).</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_n_46-2022_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_n_46-2022_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras..pdf</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_n_47-2022_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_n_47-2022_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 47-2022 PAVIMENTAÇÃO DO RIACHO PROXIMO A PIZZARIA DO BAIXIM NO SITIO RIACHO DA ARARA.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_n_47-2022_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_n_47-2022_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..pdf</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_n_43-2022_recuperacao_da_passagem_molhada_do_sitio_marias_pretas..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_n_43-2022_recuperacao_da_passagem_molhada_do_sitio_marias_pretas..pdf</t>
   </si>
   <si>
     <t>Requerimento N 43-2022 RECUPERAÇÃO DA PASSAGEM MOLHADA DO SITIO MARIAS PRETAS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_n_43-2022_recuperacao_da_passagem_molhada_do_sitio_marias_pretas..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_n_43-2022_recuperacao_da_passagem_molhada_do_sitio_marias_pretas..pdf</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_n_48-2022_construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_n_48-2022_construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 48-2022 CONSTRUÇÃO DE UM POSTO ANCORA PARA O SITIO QUEIMADAS.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_n_48-2022_construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_n_48-2022_construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_n_44-2022_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_n_44-2022_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha..pdf</t>
   </si>
   <si>
     <t>Requerimento N 44-2022 CONSTRUÇÃO DE UM POSTO ANCORA PARA O ASSENTAMENTO MÃE RAINHA.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_n_44-2022_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_n_44-2022_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha..pdf</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_026_calcamento.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_026_calcamento.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA EMANOEL DIAS NETO, NO BAIRRO EDMILSON CAVALCANTE.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA MARIA DE LOURDES DE LIRA MACIEL, NO BAIRRO SOL NASCENTE, NA CIDADE DE CAJAZEIRAS - PB</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/468/requerimento_028_calcamento.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/468/requerimento_028_calcamento.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA CAROLINO MONTEIRO AUGUSTO, NO BAIRRO JARDIM EUROPA</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_028_calcamento.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_028_calcamento.pdf</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_027_calcamento.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_027_calcamento.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA NELSON DIAS DE LIMA, NO BAIRRO JARDIM EUROPA.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_027_calcamento.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_027_calcamento.pdf</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/472/folha_timbrada_-_copia_-_copia.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/472/folha_timbrada_-_copia_-_copia.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a pavimentação da Rua da Agrovila, localizado enfrente a Escola Municipal Irmã Fernanda.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/473/folha_timbrada_-_copia_-_copia.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/473/folha_timbrada_-_copia_-_copia.docx</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/474/folha_timbrada_-_copia_-_copia.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/474/folha_timbrada_-_copia_-_copia.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a pavimentação da Travessa Janete Alves Duarte, localizado Casas Populares.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/475/folha_timbrada_-_copia_-_copia_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/475/folha_timbrada_-_copia_-_copia_1.docx</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/476/folha_timbrada_-_copia_-_copia.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/476/folha_timbrada_-_copia_-_copia.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a pavimentação da Rua Maestro Esmerindo Cabrina da Silva, localizada no Alto da Bela Vista.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/477/folha_timbrada_-_copia_-_copia_2.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/477/folha_timbrada_-_copia_-_copia_2.docx</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/478/folha_timbrada_-_copia_-_copia.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/478/folha_timbrada_-_copia_-_copia.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a pavimentação da Rua Joseano de Souza Maciel, localizada no Conjunto Fatima Santos.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/479/folha_timbrada_-_copia_-_copia_3.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/479/folha_timbrada_-_copia_-_copia_3.docx</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/482/folha_timbrada_-_copia_-_copia.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/482/folha_timbrada_-_copia_-_copia.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao prefeito Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Francisco Thiago de Andrade Pessoa, solicitando a pavimentação da Rua Felismino Dinis, localizada na Santa Cecília.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/483/folha_timbrada_-_copia_-_copia_5.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/483/folha_timbrada_-_copia_-_copia_5.docx</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_n_49-2022_contratacao_de_equipe_de_medicos_legista_para_o_iml_de_cajazeiras_..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_n_49-2022_contratacao_de_equipe_de_medicos_legista_para_o_iml_de_cajazeiras_..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 49/2022 - CONTRATAÇÃO DE EQUIPE DE MÉDICOS LEGISTA PARA O IML DE CAJAZEIRAS .</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_n_49-2022_contratacao_de_equipe_de_medicos_legista_para_o_iml_de_cajazeiras_..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_n_49-2022_contratacao_de_equipe_de_medicos_legista_para_o_iml_de_cajazeiras_..pdf</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_unidade_de_tratamento_de_queimados.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_unidade_de_tratamento_de_queimados.pdf</t>
   </si>
   <si>
     <t>Ao Governador João Azêvedo e a Sec. De Saúde do Estado Renata Nóbrega, seja criada junto ao Hospital Regional de Cajazeiras (HRC), uma unidade de tratamento de queimados.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/492/m.a_adriana_correa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/492/m.a_adriana_correa.pdf</t>
   </si>
   <si>
     <t>A Senhora ADRIANA MOREIRA DE DOUZA CORRÊA, pela sua destacada atuação frente a organização do livro “Práticas exitosas da ECIT CRISTIANO Cartaxo vivenciando os desafios e aprimorando o ensino remoto”.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_lea_campanha_abril_verde.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_lea_campanha_abril_verde.pdf</t>
   </si>
   <si>
     <t>Requerer do senhor José Aldemir Meireles de Almeida, Prefeito Municipal, que seja criado um Projeto de Lei denominado Abril Ver­de</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_lea_campanha_abril_verde.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_lea_campanha_abril_verde.pdf</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_mocao_de_aplauso.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_mocao_de_aplauso.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada MOÇÃO DE APLAUSO aos pro­fissionais de Enfermagem do município de Cajazeiras.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/499/requerimento_joao_da_coca.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/499/requerimento_joao_da_coca.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO VEREADOR JOÃO DA COCA</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/500/requerimento_joao_da_coca.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/500/requerimento_joao_da_coca.doc</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/501/requerimento_joao_da_coca_14.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/501/requerimento_joao_da_coca_14.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO JOÃO DA COCA</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/509/pavimentacao_em_frente_a_escola_antonio_de_souza_dias.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/509/pavimentacao_em_frente_a_escola_antonio_de_souza_dias.docx</t>
   </si>
   <si>
     <t>Pavimentação com paralelepípedo ao redor da Escola Municipal Antonio de Souza Dias localizada no Distrito de Cocos.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/510/pavimentacao_em_frente_a_escola_antonio_de_souza_dias.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/510/pavimentacao_em_frente_a_escola_antonio_de_souza_dias.docx</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_029-2022-nino_da_esperanca_1_creches.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_029-2022-nino_da_esperanca_1_creches.docx</t>
   </si>
   <si>
     <t>Implantação de creche na Vitória Bezerra e distritos</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_029-2022-nino_da_esperanca_1_creches.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_029-2022-nino_da_esperanca_1_creches.docx</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_25.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Agência Plus e a Empresa MA Vídeo, que em parceria realizaram mais uma vez a festa Os Melhores do Ano, realizada na noite da última sexta-feira (12), de forma brilhante, transmitida na TV e em plataformas digitais pela TV Diário do Sertão.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/518/requerimento_joao_da_coca_15.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/518/requerimento_joao_da_coca_15.doc</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/519/requerimento_joao_da_coca_15.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/519/requerimento_joao_da_coca_15.doc</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/520/requerimento_015_de_2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/520/requerimento_015_de_2022.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_joao_da_coca_16.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_joao_da_coca_16.doc</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/522/requerimento_016_de_2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/522/requerimento_016_de_2022.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSO</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/523/requerimento_030-2022-nino_da_esperanca_1_esgotamento.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/523/requerimento_030-2022-nino_da_esperanca_1_esgotamento.docx</t>
   </si>
   <si>
     <t>Esgotamento sanitário das ruas da comunidade do campo do vaqueiro.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/525/requerimento_017_de_2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/525/requerimento_017_de_2022.pdf</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/526/requerimento_018_de_2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/526/requerimento_018_de_2022.pdf</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/527/requerimento_40.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/527/requerimento_40.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja enviado oficio ao Senhor Prefeito Municipal Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Thiago de Andrade Pessoa solicitando a pavimentação da Rua José Leôncio da silva, Bairro Jardim Oásis.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/528/requerimento_40.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/528/requerimento_40.pdf</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_41.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_41.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja enviado oficio ao Senhor Prefeito Municipal Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Thiago de Andrade Pessoa solicitando a pavimentação da Rua Hortelina de Souza Lira, Bairro Tancredo Neves.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_41.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_41.pdf</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_44.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_44.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja enviado oficio ao Senhor Prefeito Municipal Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Thiago de Andrade Pessoa solicitando a pavimentação da Rua Lourival Gomes de Albuquerque, Bairro Remédios.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_44.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_44.pdf</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_42.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_42.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja enviado oficio ao Secretário de Planejamento o Sr. Thiago de Andrade Pessoa solicitando a pavimentação da Rua Protásio de Souza Lima, Bairro Santa Cecilia.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_42.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_42.pdf</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_43.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja enviado oficio ao Secretário de Planejamento o Sr. Thiago de Andrade Pessoa solicitando a pavimentação da Rua Nossa Senhora Aparecida, Bairro Tancredo Neves.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_43.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_43.pdf</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_026_2022_prefeito.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_026_2022_prefeito.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 026/2022</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_026_2022_prefeito.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_026_2022_prefeito.pdf</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_mocao_de_aplausos_019_de_2022.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_mocao_de_aplausos_019_de_2022.docx</t>
   </si>
   <si>
     <t>moção de aplausos</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_sessao_outubro_rosa.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_sessao_outubro_rosa.docx</t>
   </si>
   <si>
     <t>SESSAO ESPECIAL</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_lea_piso_enfermagem.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_lea_piso_enfermagem.docx</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/554/valdeci_santiago.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/554/valdeci_santiago.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja enviado oficio ao_x000D_
 Senhor Prefeito Municipal Dr. José Aldemir Meireles de Almeida e o Secretário de_x000D_
 Agricultura o Senhor Serafim Lopes de Souza, solicitando a recuperação da estrada_x000D_
 vicinal que dá acesso ao Assentamento Valdeci Santiago.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/555/valdeci_santiago.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/555/valdeci_santiago.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja enviado oficio ao Senhor Prefeito Municipal Dr. José Aldemir Meireles de Almeida e o Secretário de Agricultura o Senhor Serafim Lopes de Souza, solicitando a recuperação da estrada vicinal que dá acesso ao Assentamento Valdeci Santiago.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_joao_da_coca_17.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_joao_da_coca_17.doc</t>
   </si>
   <si>
     <t>Requerimento João da Coca</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_joao_da_coca_18.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_joao_da_coca_18.doc</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/565/pavimentacao_da_rua_diogenes_rodrigues_de_holanda.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/565/pavimentacao_da_rua_diogenes_rodrigues_de_holanda.docx</t>
   </si>
   <si>
     <t>Pavimentação da Rua DIOGENES RODRIGUES DE HOLANDA.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/566/pavimentacao_da_rua_diogenes_rodrigues_de_holanda.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/566/pavimentacao_da_rua_diogenes_rodrigues_de_holanda.docx</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_lamarque_setembro.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_lamarque_setembro.pdf</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/571/enegenheiro_avidos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/571/enegenheiro_avidos.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja enviado oficio ao_x000D_
 Senhor Prefeito Municipal Dr. José Aldemir Meireles de Almeida e o Secretário de_x000D_
 Planejamento o Sr. Thiago de Andrade Pessoa solicitando a pavimentação da Rua José_x000D_
 Caetano Nascimento, Distrito de Engenheiro Ávidos.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/572/enegenheiro_avidos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/572/enegenheiro_avidos.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja enviado oficio ao Senhor Prefeito Municipal Dr. José Aldemir Meireles de Almeida e o Secretário de Planejamento o Sr. Thiago de Andrade Pessoa solicitando a pavimentação da Rua José Caetano Nascimento, Distrito de Engenheiro Ávidos.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/578/requerimento_27_2022_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/578/requerimento_27_2022_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 027/2022 - Solicitando soluções urgentes em relação à fumaça tóxica decorrente de incêndios no lixão, que tem invadido a zona urbana e prejudicado a vida de toda população.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_ubs_fatima.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_ubs_fatima.pdf</t>
   </si>
   <si>
     <t>Solicitando um prédio de alguma escola desativada do município, para a instalação de uma UBS no sítio Fátima</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/581/requerimento_sessao_novembro-dia_mundial_do_diabetes_2022.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/581/requerimento_sessao_novembro-dia_mundial_do_diabetes_2022.docx</t>
   </si>
   <si>
     <t>requerimento sessao especial</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_sessao_novembro-dia_mundial_do_diabetes_2022.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_sessao_novembro-dia_mundial_do_diabetes_2022.docx</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_033-2022-nino_da_esperanca_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_033-2022-nino_da_esperanca_1.docx</t>
   </si>
   <si>
     <t>Moção de congratulação Rosemary Aquino</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_033-2022-nino_da_esperanca_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_033-2022-nino_da_esperanca_1.docx</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_030_pavimentacao_a_paralelepipedo_da_rua_henrique_moreira_da_silva_no_bairro_remedios.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_030_pavimentacao_a_paralelepipedo_da_rua_henrique_moreira_da_silva_no_bairro_remedios.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA HENRIQUE MOREIRA DA SILVA, NO BAIRRO REMÉDIOS</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_030_pavimentacao_a_paralelepipedo_da_rua_henrique_moreira_da_silva_no_bairro_remedios.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_030_pavimentacao_a_paralelepipedo_da_rua_henrique_moreira_da_silva_no_bairro_remedios.pdf</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/593/requerimento_031_refletores_sitio_azevem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/593/requerimento_031_refletores_sitio_azevem.pdf</t>
   </si>
   <si>
     <t>Instalação de Refletores</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/594/requerimento_031_refletores_sitio_azevem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/594/requerimento_031_refletores_sitio_azevem.pdf</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/595/r28.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/595/r28.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 028/2022 - MOÇÃO DE APLAUSOS, ao Ilustríssimo Senhor Dermival Moreira dos Anjos, Bancário do Banco do Brasil, pelo lançamento do livro de artigos e crônicas “Identidade e Realidade” no último dia 24 de setembro do corrente ano, ocorrido na Biblioteca Municipal Castro Pinto.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Ilustríssimo Senhor Dermival Moreira dos_x000D_
 Anjos, Bancário do Banco do Brasil, pelo lançamento do livro de artigos e crônicas_x000D_
 “Identidade e Realidade” no último dia 24 de setembro do corrente ano, ocorrido na_x000D_
 Biblioteca Municipal Castro Pinto.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_034-2022-nino_da_esperanca_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_034-2022-nino_da_esperanca_1.docx</t>
   </si>
   <si>
     <t>Que seja denominada de FRANCISCO BARROS DE OLIVEIRA a creche a ser construída no bairro São Francisco.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_034-2022-nino_da_esperanca_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_034-2022-nino_da_esperanca_1.docx</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/606/outubro_rosa.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/606/outubro_rosa.docx</t>
   </si>
   <si>
     <t>Sessão especial para discutirmos sobre o Outubro rosa</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_035-2022-nino_da_esperanca_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_035-2022-nino_da_esperanca_1.docx</t>
   </si>
   <si>
     <t>Denominação de ARENA NILO NETO, a arena a ser construída no bairro da Vila Nova.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/612/policiais.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/612/policiais.docx</t>
   </si>
   <si>
     <t>Voto de aplausos</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_029_-_mocao_de_aplausos_e_congratulacoes_a_maconaria_cz.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_029_-_mocao_de_aplausos_e_congratulacoes_a_maconaria_cz.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 029/2022 - MOÇÃO DE APLAUSOS E CONGRATULAÇÕES, à A.B.R.L.S. União Maçônica Cajazeirense n.º 20, do Oriente de Cajazeiras/PB, pelos 58 anos de fundação, no último dia 07.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_032_-_novembro_azul.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_032_-_novembro_azul.pdf</t>
   </si>
   <si>
     <t>Sessão Especial do Poder Legislativo em alusão ao NOVEMBRO AZUL</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_032_-_novembro_azul.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_032_-_novembro_azul.pdf</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/630/recuperacao_de_pavimentacao_rua_elson_pires_goncalves.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/630/recuperacao_de_pavimentacao_rua_elson_pires_goncalves.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja enviado oficio ao Senhor Prefeito Municipal Dr. José Aldemir Meireles de Almeida e o Secretário de Infra Estrutura o senhor José Guimarães Coelho Filho solicitando a recuperação da pavimentação da Rua Elson Pires Gonçalves, no loteamento Cristal II.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/631/recuperacao_de_pavimentacao_rua_elson_pires_goncalves.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/631/recuperacao_de_pavimentacao_rua_elson_pires_goncalves.pdf</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/638/francisca_oliveira___mais_conhecida_como_chica_de_dario.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/638/francisca_oliveira___mais_conhecida_como_chica_de_dario.docx</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/639/francisca_oliveira___mais_conhecida_como_chica_de_dario_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/639/francisca_oliveira___mais_conhecida_como_chica_de_dario_1.docx</t>
   </si>
   <si>
     <t>francisca_oliveira___mais_conhecida_como_chica_de_dario.docx</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/640/francisca_oliveira___mais_conhecida_como_chica_de_dario_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/640/francisca_oliveira___mais_conhecida_como_chica_de_dario_1.docx</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/642/francisca_denise_albuquerque_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/642/francisca_denise_albuquerque_.docx</t>
   </si>
   <si>
     <t>A vereadora Josefa Léa da Silva, que a presente subscreve, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, requerer voto de congratulações a senhora Francisca Denise Albuquerque, pela a passagem do seu aniversário.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/643/maria_moreira_oliveira.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/643/maria_moreira_oliveira.docx</t>
   </si>
   <si>
     <t>Moção de pesar</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/644/benar_moreira.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/644/benar_moreira.docx</t>
   </si>
   <si>
     <t>Voto de pesar.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>Moção Pesar</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/646/silvaneres_rocha_formiga.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/646/silvaneres_rocha_formiga.docx</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/647/radialista.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/647/radialista.docx</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_031_-_mocao_de_aplausos_e_congratulacoes_-_escola_vitoria-regia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_031_-_mocao_de_aplausos_e_congratulacoes_-_escola_vitoria-regia.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 031/2022 - MOÇÃO DE APLAUSOS E CONGRATULAÇÕES, à Escola Vitória-Régia, pelos 30 anos de fundação, no próximo dia 17.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_031_-_mocao_de_aplausos_e_congratulacoes_-_escola_vitoria-regia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_031_-_mocao_de_aplausos_e_congratulacoes_-_escola_vitoria-regia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/653/requerimento_030_-_mocao_de_apalusos_-_juliana_duarte.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/653/requerimento_030_-_mocao_de_apalusos_-_juliana_duarte.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 030/2022 - MOÇÃO DE APLAUSOS, a Cabo da Polícia Militar (5ª Cia de Trânsito) Juliana Duarte de Lima, pelo ato de bravura ao entrar em luta corporal com um homicida e salvar a vida do senhor Maurício de Sousa Dantas, o qual foi ameaçado e perseguido, após desordem dos acusados em seu bar, no dia 05 de maio do corrente ano.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/654/requerimento_030_-_mocao_de_apalusos_-_juliana_duarte.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/654/requerimento_030_-_mocao_de_apalusos_-_juliana_duarte.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS , a SENHORA MARIA DO SOCORRO DELFINO PEREIRA.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/657/requerimento_voto_de_congratulacoes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/657/requerimento_voto_de_congratulacoes.pdf</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/658/requerimento_voto_de_congratulacoes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/658/requerimento_voto_de_congratulacoes.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/660/mocao_d_aplausos_joelma_maria_goncalves.dotx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/660/mocao_d_aplausos_joelma_maria_goncalves.dotx.pdf</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/671/requerimento_032-2022_-_capina_e_limpeza_na_rua_antonio_tavares_junior.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/671/requerimento_032-2022_-_capina_e_limpeza_na_rua_antonio_tavares_junior.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 032/2022 - solicitando a realização de capina e limpeza na Rua Antônio Tavares Junior, Bairro Cidade Universitária, localizada na Zona Norte desta cidade.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/672/requerimento_032-2022_-_capina_e_limpeza_na_rua_antonio_tavares_junior.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/672/requerimento_032-2022_-_capina_e_limpeza_na_rua_antonio_tavares_junior.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal, José Aldemir Meireles de Almeida e o Secretário de_x000D_
 Infraestrutura, José Guimarães Coêlho Filho, solicitando a realização de capina e_x000D_
 limpeza na Rua Antônio Tavares Junior, Bairro Cidade Universitária, localizada na_x000D_
 Zona Norte desta cidade.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/673/requerimento_033-2022_-_calcamento_rua_maria_nobrega_maia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/673/requerimento_033-2022_-_calcamento_rua_maria_nobrega_maia.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 033/2022 - solicitando calçamento na Rua Maria Nóbrega Maia, Bairro Bela Vista, localizada na Zona Sul desta cidade.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/674/requerimento_032-2022_-_capina_e_limpeza_na_rua_antonio_tavares_junior.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/674/requerimento_032-2022_-_capina_e_limpeza_na_rua_antonio_tavares_junior.pdf</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/675/requerimento_034-2022_-_o_retorno_do_atendimento_via_portas_abertas_no_hujb.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/675/requerimento_034-2022_-_o_retorno_do_atendimento_via_portas_abertas_no_hujb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 034/2022 - solicitando que no Governo Lula,  reivindiquem junto aos futuros Ministros da Educação e da Saúde, e ao futuro Presidente da Empresa Brasileira de Serviços Hospitalares (EBSERH), o retorno do atendimento via portas abertas às crianças de Cajazeiras e região no Hospital Universitário Júlio Bandeira (HUJB).</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_034-2022_-_o_retorno_do_atendimento_via_portas_abertas_no_hujb.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_034-2022_-_o_retorno_do_atendimento_via_portas_abertas_no_hujb.pdf</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/679/oficio_joao_victor_posto.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/679/oficio_joao_victor_posto.docx.pdf</t>
   </si>
   <si>
     <t>Coberta para o Posto de Moto-Táxi.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/680/oficio_joao_victor_posto.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/680/oficio_joao_victor_posto.docx.pdf</t>
   </si>
   <si>
     <t>Coberta para o Posto de_x000D_
 Moto-Táxi localizado na Avenida Barão do Rio Branco, neste Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/681/requerimento_034_soro_antiofidico.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/681/requerimento_034_soro_antiofidico.pdf</t>
   </si>
   <si>
     <t>Restabelecimento do estoque de SORO ANTIOFÍDICO da 9ª GRS -PB</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_034_soro_antiofidico.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_034_soro_antiofidico.pdf</t>
   </si>
   <si>
     <t>Para que estes reforcem a necessidade_x000D_
 do restabelicimento do estoque de SORO ANTIOFÍDICO da 9ª Gerência Regional de Saúde_x000D_
 do Estado da Paraíba.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/687/requerimento_035-2022_-_mocao_de_pesar_marcos_macambira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/687/requerimento_035-2022_-_mocao_de_pesar_marcos_macambira.pdf</t>
   </si>
   <si>
     <t>Requerimento 035/2022 - Moção de Pesar, pelo falecimento do Sr. Marcos Eudócio Dantas Macambira, no último dia (21).</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/702/requerimento_036-2022_-_reforco_de_patrulhamento_em_boqueirao_e_comunidades_rurais_circundantes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/702/requerimento_036-2022_-_reforco_de_patrulhamento_em_boqueirao_e_comunidades_rurais_circundantes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 036/2022 - solicitando ao Comandante do 6º BPM, Tenente-Coronel Nicolau França de Alencar Leite Terceiro, reforçar o patrulhamento no Distrito de Engenheiro Ávidos (Boqueirão) e nas comunidades rurais circundantes.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_036-2022_-_reforco_de_patrulhamento_em_boqueirao_e_comunidades_rurais_circundantes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_036-2022_-_reforco_de_patrulhamento_em_boqueirao_e_comunidades_rurais_circundantes.pdf</t>
   </si>
   <si>
     <t>solicitando reforçar o patrulhamento no Distrito de Engenheiro Ávidos_x000D_
 (Boqueirão) e nas comunidades rurais circundantes.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/15/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/15/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/19/requerimento_mocao_de_aplauso_franciarley_2.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/19/requerimento_mocao_de_aplauso_franciarley_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Policial Militar do Estado da Paraíba (6º BPM): Soldado FRANCIARLY FERREIRA DOS SANTOS, por ato de bravura.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/25/mocao_de_congratulacao_coronel_cunha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/25/mocao_de_congratulacao_coronel_cunha.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Coronel Cunha</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/26/mocao_de_congratulacao_coronel_cunha.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/75/mocao_de_aplauso_magnos_bike_2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/26/mocao_de_congratulacao_coronel_cunha.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/75/mocao_de_aplauso_magnos_bike_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, ao Senhor Magno Jorge Dantas e toda Equipe organizadora da VII EDIÇÃO DO PEDAL AMIGOS DA MAGNOS’S BIKE</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/76/mocao_de_apaulos_claudio_furtado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/76/mocao_de_apaulos_claudio_furtado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Secretário de Estado da Educação e da Ciência e Tecnologia da Paraíba, CLAUDIO FURTADO por ser mencionado como um dos pesquisadores mais citados do mundo, conforme levantamento realizado pela Universidade de Stanford.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_-_ciclovia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_-_ciclovia.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Excelentíssimo Senhor, JOÃO AZEVÊDO LINS FILHO.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/82/requerimento_-_ciclovia_02.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/84/mocao_de_apaulos_aline_delegada.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/82/requerimento_-_ciclovia_02.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/84/mocao_de_apaulos_aline_delegada.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ALINE OLIVEIRA - DELEGADA PCPB</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/86/mocao_de_aplausos_delegada_rafaella_dantas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/86/mocao_de_aplausos_delegada_rafaella_dantas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Delegada - RAFAELLA DANTAS PCPE</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_blhcz.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_blhcz.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS,_x000D_
 ao Banco de Leite Humano Josefa Garcia Rolim, da cidade de Cajazeiras-PB.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/128/mocao_14.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/128/mocao_14.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado_x000D_
 em ata dos nossos trabalhos e comnicado através de ofício desta Presidência_x000D_
 VOTOS DE PROFUNDO PESAR, pelo falecimento da senhora MARIA_x000D_
 PEREIRA DA SILVA, em 25 de fevereiro de 2022, no Hospital Regional de_x000D_
 Cajazeiras.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/130/mocao_15.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/130/mocao_15.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado_x000D_
 em ata dos nossos trabalhos e comnicado através de ofício desta Presidência_x000D_
 VOTOS DE PROFUNDO PESAR, pelo falecimento da senhora ISAURA_x000D_
 DANTAS ROBERTO, em 27 de fevereiro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/138/naldir_goncalves.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/138/naldir_goncalves.docx</t>
   </si>
   <si>
     <t>Moção de pesar para a  família da senhora Naldir Goncalves.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/147/mocao_de_pesar_janice_russo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/147/mocao_de_pesar_janice_russo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Senhora Janice Russo</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/149/mocao_de_aplausos_secretario_de_estado_da_saude_ses.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/149/mocao_de_aplausos_secretario_de_estado_da_saude_ses.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos Secretário de Estado da Saúde (SES)</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_de_aplausos_governador_do_estado_da_paraiba.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_de_aplausos_governador_do_estado_da_paraiba.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos Governador do Estado da Paraíba</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/164/mocao_nathalia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/164/mocao_nathalia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Atleta Nathália Maria da Silva Vieira, e ao seu treinador Lucas Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/165/mocao_nathalia.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/166/mocao_kassio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/165/mocao_nathalia.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/166/mocao_kassio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Atleta Kássio Tavares Galvão, e ao seu treinador Roberto de Assis Vieira</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/167/mocao_kassio.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/175/mocao_de_pesar_para_a_familia_do_senhor_joao_de_deus_holanda.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/167/mocao_kassio.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/175/mocao_de_pesar_para_a_familia_do_senhor_joao_de_deus_holanda.docx</t>
   </si>
   <si>
     <t>Moção de pesar para a família do senhor João de Deus Holanda.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/178/mocao_de_pesar_aos_familiares_do_senhor_joao_de_deus_holanda.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/178/mocao_de_pesar_aos_familiares_do_senhor_joao_de_deus_holanda.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 aos familiares do Senhor João de Deus Holanda,</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/179/mocao_de_pesar_aos_familiares_do_senhor_joao_de_deus_holanda.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/179/mocao_de_pesar_aos_familiares_do_senhor_joao_de_deus_holanda.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 aos familiares do Senhor João de Deus Holanda</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/180/mocao_de_aplausos_a_senhora_tainna_barreto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/180/mocao_de_aplausos_a_senhora_tainna_barreto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 a Senhora TAINNÁ BARRETÔ</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/181/mocao_de_aplausos_a_senhora_tainna_barreto.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/182/mocao_de_aplausos_ao_senhor_manuel_caetano_de_brito_neto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/181/mocao_de_aplausos_a_senhora_tainna_barreto.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/182/mocao_de_aplausos_ao_senhor_manuel_caetano_de_brito_neto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 ao Senhor MANUEL CAETANO DE BRITO NETO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/183/mocao_de_aplausos_ao_senhor_manuel_caetano_de_brito_neto.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/184/mocao_de_aplausos_a_senhora_elaine_christina_monteiro_de_oliveira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/183/mocao_de_aplausos_ao_senhor_manuel_caetano_de_brito_neto.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/184/mocao_de_aplausos_a_senhora_elaine_christina_monteiro_de_oliveira.pdf</t>
   </si>
   <si>
     <t>a MOÇÃO DE APLAUSOS_x000D_
 a Senhora ELAINE CHRISTINA MONTEIRO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/185/mocao_de_aplausos_a_senhora_elaine_christina_monteiro_de_oliveira.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/186/mocao_de_aplausos_a_senhora_simone_cartaxo_macambira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/185/mocao_de_aplausos_a_senhora_elaine_christina_monteiro_de_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/186/mocao_de_aplausos_a_senhora_simone_cartaxo_macambira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 a Senhora SIMONE CARTAXO MACAMBIRA</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/187/mocao_de_aplausos_a_senhora_simone_cartaxo_macambira.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/188/mocoes_de_aplausos_data_03.04.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/187/mocao_de_aplausos_a_senhora_simone_cartaxo_macambira.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/188/mocoes_de_aplausos_data_03.04.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, _x000D_
 ao Policial Militar (PMPB) SERGIO FONSECA DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/189/mocoes_de_aplausos_data_03.04.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/193/mocao_de_aplauso_autismo_palestrante_honoria.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/189/mocoes_de_aplausos_data_03.04.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/193/mocao_de_aplauso_autismo_palestrante_honoria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 a Senhora HONÓRIA HONORATO DE SOUZA NETA</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/194/mocao_de_aplauso_autismo_palestrante_honoria.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/195/mocao_de_aplausos_a_senhora_monica_sany_leite_pereira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/194/mocao_de_aplauso_autismo_palestrante_honoria.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/195/mocao_de_aplausos_a_senhora_monica_sany_leite_pereira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 a Senhora MÔNICA SANY LEITE PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/196/mocao_de_aplausos_a_senhora_monica_sany_leite_pereira.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento__-__mocao_de_congratulacao_agnaldo.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/196/mocao_de_aplausos_a_senhora_monica_sany_leite_pereira.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento__-__mocao_de_congratulacao_agnaldo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO, pela passagem do natalício do Senhor AGNALDO SOARES PEREIRA.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento__-__mocao_de_congratulacao_agnaldo_1.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento__n_27-2022_-_mocao_de_apausos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento__-__mocao_de_congratulacao_agnaldo_1.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento__n_27-2022_-_mocao_de_apausos.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 27/2022 - MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento__n_27-2022_-_mocao_de_apausos.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/204/voto_de_aplausos_a_todos_os_jornalistas_do_municipio_de_cajazeiras.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento__n_27-2022_-_mocao_de_apausos.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/204/voto_de_aplausos_a_todos_os_jornalistas_do_municipio_de_cajazeiras.docx</t>
   </si>
   <si>
     <t>requerer moção de aplausos a todos os Jornalistas do município de Cajazeiras.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/205/mocao_de_pesar_para_a__familia_da_senhora_irma_maria_angelica_de_jesus..docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/205/mocao_de_pesar_para_a__familia_da_senhora_irma_maria_angelica_de_jesus..docx</t>
   </si>
   <si>
     <t>moção de pesar para a  família da senhora Irmã Maria Angélica de Jesus.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/206/mocao_de_pesar_para_a__familia_da_senhora_irma_maria_angelica_de_jesus..docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/221/folha_timbrada_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/206/mocao_de_pesar_para_a__familia_da_senhora_irma_maria_angelica_de_jesus..docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/221/folha_timbrada_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos senhores EDNELTON HELEJONE BENTO PEREIRA, LILIAN TATIANA BANDEIRA CRISPIM, JÉSSICA STEFANNY ARRUDA DAVID, ANDRÉ COSTA BARROS JÚNIOR E  GISELY GABRIELA BEZERRA DE SOUSA.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/222/folha_timbrada_1.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/237/requerimento_021-2022-nino_da_esperanca_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/222/folha_timbrada_1.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/237/requerimento_021-2022-nino_da_esperanca_1.docx</t>
   </si>
   <si>
     <t>Moção de Pesar à família de Xavier Dantas Rolim</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_021-2022-nino_da_esperanca_1_1.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/239/mocao_de_aplausos_tikinho.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_021-2022-nino_da_esperanca_1_1.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/239/mocao_de_aplausos_tikinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS TIKINHO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/240/mocao_de_aplausos_tikinho.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/241/mocao_padre_francivaldo_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/240/mocao_de_aplausos_tikinho.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/241/mocao_padre_francivaldo_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO PADRE FRANCIVALDO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/242/mocao_padre_francivaldo_1.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/243/pesar_de_maricelia_holanda_lins.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/242/mocao_padre_francivaldo_1.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/243/pesar_de_maricelia_holanda_lins.docx</t>
   </si>
   <si>
     <t>Voto de pesar a família da senhora Maricelia Holanda Lins</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/244/pesar_de_maricelia_holanda_lins.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_010_-_mocao_de_apalusos_-_rogerio_lopes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/244/pesar_de_maricelia_holanda_lins.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_010_-_mocao_de_apalusos_-_rogerio_lopes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 010/2022 - MOÇÃO DE APLAUSOS ao Gerente Operacional da Casa da Cidadania de Cajazeiras, Rogério Lopes de Souza, pela implantação do posto de atendimento da Receita Federal na Casa da Cidadania de Cajazeiras, extensiva a toda a sua equipe.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/270/requerimento_010-2022_-_votos_de_profundo_pesar_-_sra._adesiva_florencio_ferreira.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento_021-2022-nino_da_esperanca_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/270/requerimento_010-2022_-_votos_de_profundo_pesar_-_sra._adesiva_florencio_ferreira.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_011-2022_-_lamarque.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento_021-2022-nino_da_esperanca_1.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a aniversariante do mês de março CRISTIANE LIRA DE SOUSA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_021-2022-nino_da_esperanca_1_2.docx</t>
-[...5 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/310/requerimento_017-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_021-2022-nino_da_esperanca_1_2.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/297/requerimento_thardelly.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/310/requerimento_017-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS. Pelo trabalho realizado que trouxe o prêmio de prefeito Empreendedor para Zé Aldemir.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_017-2022-nino_da_esperanca.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_018-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_017-2022-nino_da_esperanca.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_018-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao prefeito Zé Aldemir, a secretária de saúde do município Michele Noleto e a secretária de estado Renata Nóbrega</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/314/mocao_cde_aplausos_manoel_lins.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/314/mocao_cde_aplausos_manoel_lins.docx.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Senhor MANOEL LINS DE OLIVEIRA NETO.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/315/mocao_de_apaulos_pedro_abrantes.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/315/mocao_de_apaulos_pedro_abrantes.docx.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Senhor PEDRO ABRANTES NETO.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/336/oficio_homenagem_enfermagem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/336/oficio_homenagem_enfermagem.pdf</t>
   </si>
   <si>
     <t>Semana da Enfermagem.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/344/mocao_de_aplausos_ejatec_19.05.22.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/344/mocao_de_aplausos_ejatec_19.05.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, aos Alunos e Professores da EJATEC, Cajazeiras, médio-turno: manhã. Como também, aos Acadêmicos e Professores do Curso de Arquitetura da Faculdade Santa Maria.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/345/mocao_de_aplausos_ejatec_19.05.22.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/348/mocao_de_pesar_-_jovem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/345/mocao_de_aplausos_ejatec_19.05.22.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/348/mocao_de_pesar_-_jovem.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/349/mocao_de_pesar_-_jovem.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/361/mocao_aos_deputados_23.05.22.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/349/mocao_de_pesar_-_jovem.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/361/mocao_aos_deputados_23.05.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, para Assembleia Legislativa da Paraíba, em nome dos Deputados Estaduais Jeová Campos, Drª Paula e Junior Araújo.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/362/aplausos_ao_senhor_osvaldo_martins.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/362/aplausos_ao_senhor_osvaldo_martins.docx</t>
   </si>
   <si>
     <t>voto de aplausos ao senhor Osvaldo Martins.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/367/mocao_de_pesar-francisco_pessoa_de_abreu.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/367/mocao_de_pesar-francisco_pessoa_de_abreu.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor FRANCISCO PESSOA DE ABREU.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/368/mocao_de_pesar-_janislandia_levina.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/368/mocao_de_pesar-_janislandia_levina.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da SENHORA JANISLANDIA LEVINA FERREIRA DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/369/sebastiao_gomes_de_andrade_souza.docx</t>
-[...5 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/381/mocao_de_aplausos_senhor_neujanny_chaves_patricio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/369/sebastiao_gomes_de_andrade_souza.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/370/valderi_claudino_silva.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/381/mocao_de_aplausos_senhor_neujanny_chaves_patricio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Senhor Neujanny Chaves Patrício.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/382/folha_timbrada_2.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/382/folha_timbrada_2.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado_x000D_
 em ata dos nossos trabalhos e comnicado através de ofício desta Presidência_x000D_
 VOTOS DE PROFUNDO PESAR, pelo falecimento da senhora CARMELITA_x000D_
 DOS SANTOS BENTO, em 04 de junho de 2022, no Hospital Regional de_x000D_
 Cajazeiras - Pb.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/383/paula_augusto.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/383/paula_augusto.docx</t>
   </si>
   <si>
     <t>Moção de Pesar.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/384/paula_augusto.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/394/joao_batista.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/384/paula_augusto.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/394/joao_batista.docx</t>
   </si>
   <si>
     <t>moção de pesar para a  família do senhor João Batista.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/395/joao_batista.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/395/joao_batista.docx</t>
   </si>
   <si>
     <t>moção de pesar para a família do senhor João Batista.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/405/luiz_golberto_goncalves_barreto.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/405/luiz_golberto_goncalves_barreto.docx</t>
   </si>
   <si>
     <t>voto de pesar a família do senhor Luiz Golberto Gonçalves Barreto.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/406/luiz_golberto_goncalves_barreto.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/406/luiz_golberto_goncalves_barreto.docx</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/408/julia_delfino_dias.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/408/julia_delfino_dias.docx</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/417/mocao_d_aplausos_cleisdimar_maria_diretora_da_9a_gerencia.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/417/mocao_d_aplausos_cleisdimar_maria_diretora_da_9a_gerencia.docx.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Senhora CLEIDISMAR MARIA DE OLIVEIRA, Diretora da 9ª Gerencia Regional de Educação da Paraíba pela sua destacada atuação frente ao sistema educacional local, desempenhando papel fundamental no suporte à gestão nesse processo.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/418/mocao_d_aplausos_cleisdimar_maria_diretora_da_9a_gerencia.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/418/mocao_d_aplausos_cleisdimar_maria_diretora_da_9a_gerencia.docx.pdf</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/419/mocao_de_aplausos_lamarque.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/419/mocao_de_aplausos_lamarque.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Vereador Lamarque Barros Campos de Souza, pela colocação como Vice-campeão em _x000D_
 uma das categorias do 1° Evento UNITED Torneio de Beach Tennis</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/420/mocao_de_aplausos_lamarque.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/420/mocao_de_aplausos_lamarque.pdf</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/421/mocao_de_aplausos_miss_ingryd.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/421/mocao_de_aplausos_miss_ingryd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a jovem Miss Cajazeiras Ingryd Byanca Rolim de Abreu, pela vitória no concurso Miss _x000D_
 Continente Paraíba</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/422/mocao_de_aplausos_miss_ingryd.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/422/mocao_de_aplausos_miss_ingryd.pdf</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/484/mocao_de_aplausos_jose_ronildo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/484/mocao_de_aplausos_jose_ronildo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Senhor Subcomandante Geral da Polícia Militar da Paraíba JOSE RONILDO SOUZA DA SILVA, pela condecoração com a Medalha Epitácio Pessoa</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/485/mocao_de_aplausos_jose_ronildo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/485/mocao_de_aplausos_jose_ronildo.pdf</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/491/m.a_adriana_correa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/491/m.a_adriana_correa.pdf</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/493/mocao_de_aplausos_egle.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/493/mocao_de_aplausos_egle.pdf</t>
   </si>
   <si>
     <t>A Senhora EGLE KATARINNE SOUZA DA SILVA, pela sua destacada atuação frente a organização do livro “Práticas exitosas da ECIT CRISTIANO Cartaxo vivenciando os desafios e aprimorando o ensino remoto”.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/494/mocao_de_aplausos_egle.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/494/mocao_de_aplausos_egle.pdf</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_mocao_de_aplauso.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_mocao_de_aplauso.pdf</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/507/advogado.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/507/advogado.docx</t>
   </si>
   <si>
     <t>Moção de aplausos</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/508/advogado_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/508/advogado_1.docx</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/511/mocao_de_aplausos_semana_do_bebe.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/511/mocao_de_aplausos_semana_do_bebe.docx.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Secretaria Municipal para o Desenvolvimento Humano, de Educação e _x000D_
 de Saúde, pela realização conjunta da “SEMANA DO BEBÊ”.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/512/mocao_de_aplausos_semana_do_bebe.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/512/mocao_de_aplausos_semana_do_bebe.docx.pdf</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/515/marcos_eron.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/515/marcos_eron.docx</t>
   </si>
   <si>
     <t>Voto de aplausos ao senhor Marcos Eron prefeito de Monte Horebe e Claudiana Alves Pereira Nogueira, Secretaria de Ação Social e Desenvolvimento Humano</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_031-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_031-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>Moção de congratulação SARA SHEYLA</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_031-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_031-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_032-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_032-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO LAESSO ABREU</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_032-2022-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_032-2022-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/552/pricilia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/552/pricilia.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comnicado através de ofício desta Presidência VOTOS DE PROFUNDO PESAR, pelo falecimento da senhora Pricilia dos Santos Silva, em 27 de agsto de 2022, no Hospital Regional de Cajazeiras.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/553/pricilia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/553/pricilia.pdf</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_lamarque_setembro.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_lamarque_setembro.pdf</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/580/francisco_das_chagas_goncalves_de_freitas.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/580/francisco_das_chagas_goncalves_de_freitas.docx</t>
   </si>
   <si>
     <t>moção de pesar para a família do senhor Francisco das Chagas Gonçalves de Freitas</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/583/mocao_de_pesar_crislania_batista_setembro_2022.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/583/mocao_de_pesar_crislania_batista_setembro_2022.docx</t>
   </si>
   <si>
     <t>moçao de pesar</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/584/mocao_de_pesar_crislania_batista_setembro_2022.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/584/mocao_de_pesar_crislania_batista_setembro_2022.docx</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/607/mocao_de_pesar_maria_jose_bezerra.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/607/mocao_de_pesar_maria_jose_bezerra.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado_x000D_
 em ata dos nossos trabalhos e comnicado através de ofício desta Presidência_x000D_
 VOTOS DE PROFUNDO PESAR, pelo falecimento da senhora Maria José_x000D_
 Bezerra, em 23 de setembro de 2022, em Recife - PE.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/608/mocao_de_pesar_maria_jose_bezerra.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/608/mocao_de_pesar_maria_jose_bezerra.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comnicado através de ofício desta Presidência VOTOS DE PROFUNDO PESAR, pelo falecimento da senhora Maria José Bezerra, em 23 de setembro de 2022, em Recife - PE.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/610/mocao_de_pesar_maria_ducarmo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/610/mocao_de_pesar_maria_ducarmo.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comnicado através de ofício desta Presidência VOTOS DE PROFUNDO PESAR, pelo falecimento da senhora Maria Ducarmo Bezerra Xavier, em 27 de setembro de 2022, no Hospital Regional de Cajazeiras.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/613/policiais_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/613/policiais_1.docx</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/614/mocao_de_aplausos_sgt._valderi.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/614/mocao_de_aplausos_sgt._valderi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Sgt. da PM VALDERI GOMES DE OLIVEIRA, pelo ato de coragem em conter e conseguir capturar indivíduos envolvidos em um assalto</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/615/mocao_de_aplausos_sgt._valderi.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/615/mocao_de_aplausos_sgt._valderi.pdf</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/616/mocao_de_aplausos_marcelia_cartaxo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/616/mocao_de_aplausos_marcelia_cartaxo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Atriz Cajazeirense MARCÉLIA CARTAXO, pelas recentes premiações por sua interpretação no filme “A Mãe”, dirigido por Cristiano Burlan.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_029_-_mocao_de_aplausos_e_congratulacoes_a_maconaria_cz.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_029_-_mocao_de_aplausos_e_congratulacoes_a_maconaria_cz.pdf</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/619/folha_timbrada_9.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/619/folha_timbrada_9.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado_x000D_
 em ata dos nossos trabalhos e comunicado através de ofício desta Presidência_x000D_
 VOTOS DE PROFUNDO PESAR, pelo falecimento do senhor Raimundo_x000D_
 Tomaz dos Santos, Conhecido por (Pebinha) em 07 de outubro de 2022 na_x000D_
 cidade de Cajazeiras.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_021-2022-nino_da_esperanca_1_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_021-2022-nino_da_esperanca_1_1.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família de Carmelita Gonçalves da Silva</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_021-2022-nino_da_esperanca_1_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_021-2022-nino_da_esperanca_1_1.docx</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_mocao_de_aplausos_medicos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_mocao_de_aplausos_medicos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a todos os profissionais médicos de nosso município.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_mocao_de_aplausos_medicos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_mocao_de_aplausos_medicos.pdf</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_mocao_de_aplausos_professores.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_mocao_de_aplausos_professores.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos professores do município de Cajazeiras</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_mocao_de_aplausos_professores.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_mocao_de_aplausos_professores.pdf</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/632/mocao_d_aplausos_advogado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/632/mocao_d_aplausos_advogado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Senhor EUGÊNIO GONÇALVES DA NÓBREGA.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/633/mocao_d_aplausos_advogado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/633/mocao_d_aplausos_advogado.pdf</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/641/francisca_denise_albuquerque_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/641/francisca_denise_albuquerque_.docx</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/648/mocao_de_aplausos_frank_e_eduardo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/648/mocao_de_aplausos_frank_e_eduardo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, aos senhores Frank Formiga e Eduardo Jorge (Edu Batera),  pela coordenação e realização do grande Show: Momento de Luz,  realizado no último dia 06 de novembro, com o Padre Nilson Nunes</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/655/mocao_d_aplausos_maria_do_socorro_delfino.dotx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/655/mocao_d_aplausos_maria_do_socorro_delfino.dotx.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Senhora MARIA DO SOCORRO DELFINO PEREIRA.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/659/mocao_d_aplausos_joelma_maria_goncalves.dotx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/659/mocao_d_aplausos_joelma_maria_goncalves.dotx.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Senhora JOELMA MARIA GONÇALVES ROLIM.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/661/requerimento_mocao_de_pesar.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/661/requerimento_mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/662/requerimento_mocao_de_pesar.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/662/requerimento_mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/668/mocao_conselho_tutelar.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/668/mocao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, Dia do Conselheiro Tutelar.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/669/mocao_conselho_tutelar.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/669/mocao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE_x000D_
 APLAUSOS, aos Senhores LUCIMAR FEITOZA SOARES, LUIZ FRANK_x000D_
 ALEXANDRE FORMIGA, IVONE FERREIRA DA SILVIA, JOSÉ ALBERTO_x000D_
 BATISTA ROLIM, VIVIANA PEREIRA DE ABREU, CÍCERO SILVA DE AMURIM,</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/670/mocao_daianny_kelly.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/670/mocao_daianny_kelly.docx.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Senhora DAIANNY KELLY VALÊNCIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/683/mocao_de_pesar_zelita.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/683/mocao_de_pesar_zelita.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Senhora ZELITA FEITOSA DE LIMA.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/684/mocao_de_pesar_zelita.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/684/mocao_de_pesar_zelita.pdf</t>
   </si>
   <si>
     <t>Moção de PESAR.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/688/doc-20221122-wa0001..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/688/doc-20221122-wa0001..pdf</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_mocao_de_pesar.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_mocao_de_pesar.doc</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>RAZÕES DO VETO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/704/razoes_do_veto_-_autografo_de_lei_no_0047-2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/704/razoes_do_veto_-_autografo_de_lei_no_0047-2022.pdf</t>
   </si>
   <si>
     <t>Comunico a Vossa Excelência que, nos termos do art. 69, inciso IV da Lei Orgânica Municipal de Cajazeiras-PB, decidi VETAR TOTALMENTE, por inconstitucionalidade, o AUTÓGRAFO DE LEI Nº 47/2022, que acrescenta o Art. 43-A na Lei Municipal nº 2.920/2021, referente a aposentadoria dos auditores Fiscais de Tributos Municipais. Portanto, trata-se de VETO JURÍDICO.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>o AUTÓGRAFO DE LEI Nº 47/2022, que acrescenta o Art._x000D_
 43-A na Lei Municipal nº 2.920/2021, referente a aposentadoria dos auditores_x000D_
 Fiscais de Tributos Municipais. Portanto, trata-se de VETO JURÍDICO.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/685/projeto_de_emenda_individual_impositiva_-_2023.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/685/projeto_de_emenda_individual_impositiva_-_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA INDIVIDUAL IMPOSITIVA - 2023</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/689/emenda_impositiva_2022_joao_da_coca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/689/emenda_impositiva_2022_joao_da_coca.docx</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA VEREADOR JOÃO DA COCA</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/692/projeto_de_emenda_impositiva_individual_2022.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/692/projeto_de_emenda_impositiva_individual_2022.docx</t>
   </si>
   <si>
     <t>Projeto de Emenda Impositiva Individual</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/695/projeto_de_emenda_impositiva_individual_2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/695/projeto_de_emenda_impositiva_individual_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA INDIVIDUAL IMPOSITIVA _____/2022 ao Projeto de Lei N.° 46/2022, que Estima a Receita e Fixa a Despesa do Município de Cajazeiras, para o Exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_psicologo_e_assistente_social_nas_escolas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_psicologo_e_assistente_social_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inserção de profissionais da área de serviço social e de psicologia nas escolas públicas municipais de educação básica.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nomeação do Espaço Cultural.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_no_-_inclusao_do_espanhol_na_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_no_-_inclusao_do_espanhol_na_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº _____/2022 - Dispõe sobre a inclusão da disciplina de Língua Espanhola no Currículo do Ensino Fundamental II Regular e na modalidade de Educação de Jovens e Adultos – EJA da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>Neto da Vila Nova</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_2022.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_2022.docx</t>
   </si>
   <si>
     <t>projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_vereador_mirin_waldemar.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_vereador_mirin_waldemar.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI PARLAMENTAR MIRIM</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_2022.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/125/dia_municipal_de_participacao_de_mulher_na_politica.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_2022.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/125/dia_municipal_de_participacao_de_mulher_na_politica.docx</t>
   </si>
   <si>
     <t>Projeto de lei Municipal da Participação da Mulher na Política</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_dia_municipal_da_retinopatia_diabetica.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_dia_municipal_da_retinopatia_diabetica.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Conscientização sobre a Retinopatia Diabética</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_lei_n_-_institui_e_inclui_o_evento_de_futebol_torneio_do_vinho.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/320/projeto_de_lei_lingua_espanhola.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_lei_n_-_institui_e_inclui_o_evento_de_futebol_torneio_do_vinho.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/320/projeto_de_lei_lingua_espanhola.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º ___/2022._x000D_
 _x000D_
 _x000D_
 Dispõe sobre a inclusão da disciplina de Língua Espanhola no Currículo do Ensino Fundamental II Regular e na modalidade de Educação de Jovens e Adultos – EJA da Rede Municipal de Ensino, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/377/folha_timbrada_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/377/folha_timbrada_1.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação de Centro de Formação Continuada – Professor Francisco das Neves Nascimento, localizada na Biblioteca Pública Municipal de Cajazeiras – PB, Dr. Castro Pinto, e dá outras providências.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/438/18_-_projeto_de_lei__reajuste_piso_salarial_acs.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/438/18_-_projeto_de_lei__reajuste_piso_salarial_acs.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO PISO NACIONAL PROFISSIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS SEGUINDO AS DIRETRIZES DA EMENDA CONSTITUCIONAL Nº 120, DE 05 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_decreto_legislativo_fernando_caldeira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_decreto_legislativo_fernando_caldeira.pdf</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/517/pl_nome_de_rua_joana_darc.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/517/pl_nome_de_rua_joana_darc.pdf</t>
   </si>
   <si>
     <t>DENOMINA de JOANA d’Arc Rolim Leite, a Rua Projetada 03, entre a Quadra H e Área Verde, localizada no Condomínio Beto Coêlho – Altiplano Residencial José Crispim Coelho e dá outras providencias.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/551/rubens_farias.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/551/rubens_farias.pdf</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_resolucao_criacao_de_medalha_adv_jose_moreira.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_resolucao_criacao_de_medalha_adv_jose_moreira.docx.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO CRIAÇÃO DE MEDALHA ADV JOSE MOREIRA.docx</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/574/projeto_de_lei-_arena_nilo_neto.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/574/projeto_de_lei-_arena_nilo_neto.docx</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei-_creche.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei-_creche.docx</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/636/pl_-_ponto_de_taxi.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/636/pl_-_ponto_de_taxi.pdf</t>
   </si>
   <si>
     <t>CRIA PONTO DE TÁXI  "MIX MATEUS', NA RUA FRANCISCO APRÍGIO NOGUEIRA - LOT. JARDIM CIDADE NOVA, NESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei__pgv.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei__pgv.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA PLANTA GENÉRICA DE VALORES - PGV, PARA A FIXAÇÃO DOS VALORES VENAIS DOS IMÓVEIS SITUADOS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/132/08_-_refis.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/132/08_-_refis.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERACAO FISCAL DO MUNICÍPIO DE CAJAZEIRAS (REFIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/152/07_-_pcc_dos_contadores_publicos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/152/07_-_pcc_dos_contadores_publicos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARREIRA, CARGO E REMUNERAÇÃO DE CONTADOR PÚBLICO DO PODER EXECUTIVO MUNICIPAL, DEFINE SUA COMPETÊNCIA, REVOGA OS DISPOSITIVOS DAS LEIS QUE COM ESTA SEJAM INCOMPATÍVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/154/10_-_terreno_camara.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/154/10_-_terreno_camara.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER DOAÇÃO DE UM TERRENO URBANO, SEM ENCARGO, ATRAVÉS DE ESCRITURA PÚBLICA, VISANDO REGULARIZAR SITUAÇÃO DE DIREITO JÁ CONSOLIDADA HÁ MAIS DE TRINTA ANOS, CONFORME ESPECIFICA E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/201/08_-_refis.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/253/13_-_alteracao_leob.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/201/08_-_refis.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/251/14_-_dotacoes_orcamentarias.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/253/13_-_alteracao_leob.pdf</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/439/18_-_projeto_de_lei__reajuste_piso_salarial_acs.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/439/18_-_projeto_de_lei__reajuste_piso_salarial_acs.pdf</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/502/pl_-_acordo_-_sinfumc.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/502/pl_-_acordo_-_sinfumc.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FAZENDA PÚBLICA MUNICIPAL A CONCILIAR, TRANSIGIR E CELEBRAR ACORDOS EM PROCESSOS ADMINISTRATIVOS OU JUDICIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_.pdf</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_2.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_2.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o processo de seleção para Gestor (a) Escolar e Gestor Adjunto das Escolas da Rede Pública do Sistema Municipal de Ensino da cidade de Cajazeiras-PB”.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/505/19_-_pl_-_pista_de_skate.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/505/19_-_pl_-_pista_de_skate.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DE 2022 DO MUNICÍPIO, PARA ATENDER AS DESPESAS COM A CONSTRUÇÃO DE PISTA DE SKATE, ACADEMIA DA SAÚDE E BANHEIROS PÚBLICOS NO COMPLEXO TURÍSTICO ANTÔNIO SIMÃO (PRAÇA LEBLON), COM RECURSOS DE CONVÊNIO COM O ESTADO DA PARAÍBA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/506/19_-_pl_-_pista_de_skate.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/506/19_-_pl_-_pista_de_skate.pdf</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei__pl_-_nome_ubs_serragem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei__pl_-_nome_ubs_serragem.pdf</t>
   </si>
   <si>
     <t>Denominação da Unidade Saúde da Família do Sítio Serragem</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_agosto_vereador_waldemar_patrimonio_local_cz.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_agosto_vereador_waldemar_patrimonio_local_cz.docx</t>
   </si>
   <si>
     <t>projeto de Lei de Tombamento</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei_agosto_vereador_waldemar_patrimonio_local_cz.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei_agosto_vereador_waldemar_patrimonio_local_cz.docx</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_2.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_2.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PARCERIAS PÚBLICO-PRIVADAS, CRIA O CONSELHO GESTOR DO PROGRAMA MUNICIPAL DE PARCERIAS PÚBLICO- PRIVADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/567/pl_-_parceria_publico-privado_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/567/pl_-_parceria_publico-privado_1.pdf</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/634/pl_-_ponto_de_moto_taxi.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/634/pl_-_ponto_de_moto_taxi.pdf</t>
   </si>
   <si>
     <t>CRIA O PONTO DE MOTO TÁXI "MIX MATEUS" NA RUA FRANCISCO APRÍGIO NOGUEIRA - LOT. JARDIM CIDADE NOVA, NESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_-_recomposicao_agentes_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_-_recomposicao_agentes_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO SALARIAL DE VENCIMENTOS DOS AGENTES MUNICIPAIS DE TRÂNSITO DA SUPERINTENDÊNCIA CAJAZEIRENSE DE TRANSPORTES E TRÂNSITO - SCTRANS</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/637/pl_-_ponto_de_taxi.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/637/pl_-_ponto_de_taxi.pdf</t>
   </si>
   <si>
     <t>CRIA PONTO DE TÁXI "MIX MATEUS', NA RUA FRANCISCO APRÍGIO NOGUEIRA - LOT. JARDIM CIDADE NOVA, NESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_lei__cartoes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_lei__cartoes.pdf</t>
   </si>
   <si>
     <t>ATUALIZA A LEGISLAÇÃO MUNICIPAL CONFORME A LEI COMPLEMENTAR Nº 175, DE 23 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/707/projeto_de_lei_26_12_22.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/707/projeto_de_lei_26_12_22.pdf</t>
   </si>
   <si>
     <t>Lei Complementar nº 175, de 23 de_x000D_
 setembro de 2020 e Resolução CGOA Nº 4/2022.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/709/projeto_de_lei_26_12_2022_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/709/projeto_de_lei_26_12_2022_1.pdf</t>
   </si>
   <si>
     <t>o Projeto de Lei n° _____ / 2022, que_x000D_
 institui a Planta Genérica de Valores - PGV, para a fixação dos valores venais_x000D_
 dos imóveis situados no município e dá outras providências.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/393/reforma_previdenciaria_-_rpps.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -5775,68 +5769,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei-_rua_da_serra_da_arara_2_2.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_de_lei_n_-_institui_e_inclui_o_evento_de_futebol_torneio_do_vinho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/252/14_-_dotacoes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/254/13_-_alteracao_leob.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/299/titulo_de_cidadao_hemerson.docx.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/363/16_-_pl_-_semana_do_bebe.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/378/folha_timbrada_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/379/projeto_de_lei-_rotatoria_jose_alexandre_da_silva.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/380/projeto_de_lei-_rotatoria_jose_alexandre_da_silva.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/385/projeto_de_lei_moto_clube_legiao_de_anjos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/537/projeto_de_lei_educacao_em_diabetes_vereador_waldemar_agosto_2022_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/538/projeto_de_lei_educacao_em_diabetes_vereador_waldemar_agosto_2022_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei-_arena_nilo_neto_1.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei-_creche_1.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_lei-_arena_nilo_neto.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/598/projeto_de_lei-_creche.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/664/projeto_de_lei__-_sctrans.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei__-_sctrans.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/231/titulo_de_cidada.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/171/13_-_projeto_de_lei__-_procon_autarquia_cajazeiras.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/392/pl_-_reforma_previdenciaria_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/663/projeto_de_lei__-_sctrans_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_decreto_-_titulo_de_cidada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_decreto_-_titulo_de_cidadao_caj._moacir_medeiros.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/304/titulo_de_cidadao_tenente_coronel_nicolau_terceiro.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/341/jose_cavalcante_junior.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/357/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/358/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/374/maria_lucia_pereira_de_alencar.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/386/regina_marcia_silveira_lopes_de_moura.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/387/regina_marcia_silveira_lopes_de_moura.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/388/jose_henrique_lira_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/389/jose_henrique_lira_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/410/decreto_legislativo_titulo_de_cidadao_fabio_borges_leite.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/415/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/416/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/480/folha_timbrada_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/481/folha_timbrada_-_copia_-_copia_4.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_decreto_legislativo_fernando_caldeira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/542/titulo_cidadao_coronel_sergio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei-_creche.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_decreto_joaquim_alencar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/602/projeto_de_decreto_joaquim_alencar.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/611/comenda_conego_luiz_gualberto_de_andrade_a_marcelo_de_oliveira_feitosa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/628/concede_titulo_de_cidadao_dr._romulo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/629/concede_titulo_de_cidadao_dr._romulo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/649/projeto_de_decreto_dr_jose_leite.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/666/titulo_cidadao_talles.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/677/titulo_de_cidadao_francisco_alves.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/678/titulo_de_cidadao_francisco_alves.docx.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/698/titulo_de_cidadao_julia__-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/700/outorga_a_medalha_de_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_vereador_mirin_waldemar_4.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_resolucao_criacao_de_medalha_adv_jose_moreira.docx.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_resolucao_joaquim_alencar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/153/07_-_pcc_dos_contadores_publicos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/155/11_-_educa_mais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/156/12_-_cargos_educacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/686/projeto_de_emenda_individual_impositiva_-_2023_luzia_trajano.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/696/projeto_de_emenda_impositiva_individual_2022_lamarqu_barros.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/697/projeto_de_emenda_impositiva_individual_2022_lamarqu_barros.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/16/requerimento_002-2022.docx.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_005-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/22/requerimento_006-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/23/requerimento_007-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_004_de_2022.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_no_002.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/115/requerimento_011-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/35/requerimento_n_15-2022__construcao_de_ubs_pra_o_sitio_angelim..docx.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_n_24-2022_construcao_de_ubs_pra_o_sitio_pocos..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/38/requerimento_n_17-2022_requerimentos__ponte_do_patamute.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/40/requerimento_n_16-2022__construcao_da_passagem_molhada_do_sitio_caldeirao_dos_souza..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_n_21-2022_construcao_da_passagem_molhada_do_sitio_angelim..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/44/requerimento_009-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_010-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/50/requerimento_013-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_011-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/54/requerimento_014-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/56/requerimento_008-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/58/requerimento_012-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_015-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_n_12-2022__multirao_de_limpeza_para_a_comunidade_de_patamute..docx.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/64/requerimento_n_14-2022__construcao_do_saneamento_basico_e_da_pavimentacao_a_paralelepipedo_da_rua_joao_casimiro_de_lira._cajazeiras-pb..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/66/requerimento_n_18-2022_poco_artesiano_para_o_sitio_xique_xique_dos_limas.docx.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_n_13-2022_pavimentacao_a_paralelepipedo_da_rua_sebastiao_leite_rolim_de_sa._cajazeiras-pb..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/69/requerimento_009-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/71/requerimento_010-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/73/requerimento_008-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/78/requerimento_002-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/100/requerimento_003-2022_-_votos_de_profundo_pesar_creusa_alexandre_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/102/requerimento_004-2022_-_mocao_de_aplauso_-_beatriz_brasileiro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/104/requerimento_006-2022_-_mocao_de_aplauso_-_joao_dutra_dantas_neto_segundo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_005-2022_-_mocao_de_aplauso_-_wiviany_silva_rolim.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/108/calcamento_ladeira_rudado.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/113/requerimento_005_de_2022.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/116/requerimento_012-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/117/requerimento_013-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/118/requerimento_006__2022.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/119/requerimento_007_2022.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/120/requerimento_pavimentacao_r_pedro_coelho.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_010_de_2022.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/124/requerimento_009__completo.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/127/requrimento_11.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/129/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/131/municipal_irma_nirvanda_leite_rolim..docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/133/iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/134/requeirimento_014-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/139/requerimento_007_-_votos_de_profundo_pesar_-_maria_auxiliadora_mangueira_meireles.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/140/folha_timbrada.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/142/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/143/requerimento_n_025-2022_-_recuperacao_da_estrada_da_comunidade_de_terra_molhada..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/144/requerimento_n_025-2022_-_recuperacao_da_estrada_da_comunidade_de_terra_molhada..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_n_026-2022_-_recuperacao_da_estrada_da_comunidade_de_chacara_do_bobo_serra_veremelha..pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/146/requerimento_n_026-2022_-_recuperacao_da_estrada_da_comunidade_de_chacara_do_bobo_serra_veremelha..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/148/praca_leblon.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/151/requerimento_020-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/157/folha_timbrada.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/158/folha_timbrada_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/159/folha_timbrada_2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/160/folha_timbrada_5.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/161/folha_timbrada_3.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/162/folha_timbrada_2.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/168/requeirimento_015_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/170/conscientizacao_do_autismo..docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/173/abertura_da_rua_desembargador_boto.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/174/_ifpb_campus_cajazeiras.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_008_-_lamarque.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/177/dona_inez_rolim_pelo_seu_aniversario_de_100_anos.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/191/requerimento_centro_de_reabilitacao..docx.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_centro_de_reabilitacao..docx.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_009-2022_-_mocao_de_aplausos_e_congratulacoes_-_yarleison_rodrigues_mateus11.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/207/jardim_oasis.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/208/jardim_oasis.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_021-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_021-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_n__28-2022_-__recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_angelim._estrada_que_da_acesso_ao_campo_de_futebol_do_sr_mazinho..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_n__28-2022_-__recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_angelim._estrada_que_da_acesso_ao_campo_de_futebol_do_sr_mazinho..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_n_29-2022_-_recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_pau_darco._estrada_que_da_acesso_a_residencia_do_sr_joao_bosco..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_n_29-2022_-_recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_pau_darco._estrada_que_da_acesso_a_residencia_do_sr_joao_bosco..pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/215/folha_timbrada_6.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/216/folha_timbrada_6.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/217/folha_timbrada_2.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/218/folha_timbrada_2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/219/folha_timbrada.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/220/folha_timbrada.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/223/folha_timbrada_5.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/224/folha_timbrada_5.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/225/roberto_santana.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/226/roberto_santana.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/227/roberto_figueredo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/228/roberto_figueredo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/229/roberto.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/230/roberto.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_joao_da_coca_6.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_joao_da_coca_7.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/234/miriam_rolim.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_016_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_016_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_joao_da_coca_9.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_joao_da_coca_8.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_sessao_honra.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_sessao_honra.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_n__31-2022_-__a_construcao_de_uma_creche_no_bairro_sao_francisco..docx.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_n__31-2022_-__a_construcao_de_uma_creche_no_bairro_sao_francisco..docx.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_n_30-2022_-__construcaoo_de_um_ginasio_para_o_bairo_sao_franscisco.docx.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_n_30-2022_-__construcaoo_de_um_ginasio_para_o_bairo_sao_franscisco.docx.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_n_32-2022_-_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..docx.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_n_32-2022_-_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..docx.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/263/requerimento_n_33-2022_-_atendimento_nas_ubs_da_zona_rural_no_turno_da_noite..docx.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_n_33-2022_-_atendimento_nas_ubs_da_zona_rural_no_turno_da_noite..docx.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/265/requerimento_n_34_-_ampliacao_na_escola_francisco_arcanjo_de_albuquerque_no_assentamento_valdeci_santiago_para_atendimento_medico..docx.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/266/requerimento_n_34_-_ampliacao_na_escola_francisco_arcanjo_de_albuquerque_no_assentamento_valdeci_santiago_para_atendimento_medico..docx.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/267/2204.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/268/2204.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_010-2022_-_votos_de_profundo_pesar_-_sra._adesiva_florencio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_011-2022_-_lamarque.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_r_irma_fernanda.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_r_irma_fernanda.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_pavimentacao_r_joaquim_dantas_cartaxo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_pavimentacao_r_joaquim_dantas_cartaxo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_012_-_solicitando_providencias_para_esclarecer_os_fatos_diante_do_obito_de_ananda_vitoria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/278/requeirimento_17.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/280/hujb_ok.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_n_36-2022_-_construcao_de_um_cemiterio_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_n_36-2022_-_construcao_de_um_cemiterio_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_n_35-2022_-__construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_n_35-2022_-__construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_n_39_-_perfuracao_de_01_um_poco_artesiano_para_o_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_n_39_-_perfuracao_de_01_um_poco_artesiano_para_o_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_n_37-2022_-_construcao_de_um_cemiterio_para_o_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_n_37-2022_-_construcao_de_um_cemiterio_para_o_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_n_38_-_recuperacao_da_estrada_do_sitio_cochos..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_n_38_-_recuperacao_da_estrada_do_sitio_cochos..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/293/req_sec_de_saude_caes.docx.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/294/req_sec_de_saude_caes.docx.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_013_-_solicita_informacao_ao_hujb_e_a_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_thardelly.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/298/requeirimento_019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/300/requerimento_014_-_mocao_de_pesar_ze_duda.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/301/requerimento_015_-_solicitando_a_relacao_completa_dos_servidores_que_compoem_a_equipe_multidisciplinar_do_hujb.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/302/requeirimento_020_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/303/requerimento_sessao_maio_amarelo.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_n_040-2022_-__sessao_especial_para_o_dia_do_agente_comunitario.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/307/oficio_xamegao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_016_-_pleiteando_celeridade_na_acao_penal_publica_incondicionada.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/309/requerimento_016_-_pleiteando_celeridade_na_acao_penal_publica_incondicionada.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/316/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_017-2022_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/318/01.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/319/folha_timbrada_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_019_-_mocao_de_aplausos_ao_professor_renato_nunes_ramalho.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_018-2022_-_mocao_de_aplausos_ao_jovem_cajazeirense_jose_lucas_duarte_da_silva.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_joao_da_coca_10.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_joao_da_coca_10.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_022_prensa.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/330/requerimento_022_prensa.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/331/requerimento_023_calcamento.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/332/sessao_especial_prof_cezario_de_almeida_cidadao.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/333/sessao_especial_prof_cezario_de_almeida_cidadao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_n_041-2022_-_sessao_especial_ao_dia_internacional_do_orgulho_lgbtqia.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_n_041-2022_-_sessao_especial_ao_dia_internacional_do_orgulho_lgbtqia.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_joao_da_coca_12.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_joao_da_coca_11.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/339/requerimento_021-2022_-_manutencao_e_recuperacao_da_escaria_principal_do_leblon.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/340/requerimento_020-2022_-_mocao_de_aplausos_jerbeson_sousa.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_013_de_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_013_de_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_pavimentacao_rua_francisco_gabriel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_pavimentacao_rua_francisco_gabriel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/351/giratoria_ou_um_semaforo.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/352/giratoria_ou_um_semaforo_1.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_024_ademar_rolim.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/354/requerimento_024_ademar_rolim.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/355/aegypti_dengue..docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/356/aegypti_dengue..docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/359/na_rua_manoel_medeiros.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/360/na_rua_manoel_medeiros.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/364/requerimento_022-2022_-_votos_de_profundo_pesar_severino_dantas_fernandes.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/365/requerimento_022-2022_-_votos_de_profundo_pesar_severino_dantas_fernandes.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_lei_severino_dantas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_025_calcamento.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/372/mocao_de_aplauso_pdf.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/373/padre_severino_elias_neto.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/376/folha_timbrada_3.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/390/terezinha_moreira_lustosa.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/391/terezinha_moreira_lustosa.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/396/jose_henrique_lira_de_oliveira_1.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/397/jose_henrique_lira_de_oliveira_1.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/398/jose_antonio_albuquerque.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/399/jose_antonio_albuquerque.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_no13.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_no13.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/407/julia_delfino_dias.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_024-2022_-_mocao_de_aplausos_ao_clube_recreio_beach_e_tenis.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_022-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_022-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/413/vicente_feitosa_neto_cristal.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/414/vicente_feitosa_neto_cristal.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_n_40-2022_pavimentacao_a_paralelepipedo_em_frente_ao_santuario_da_santa_rita_e_da_associacao_comunitaria_na_comunidade_de_baixio..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_n_40-2022_pavimentacao_a_paralelepipedo_em_frente_ao_santuario_da_santa_rita_e_da_associacao_comunitaria_na_comunidade_de_baixio..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_n_40-2022_pavimentacao_a_paralelepipedo_em_frente_ao_santuario_da_santa_rita_e_da_associacao_comunitaria_na_comunidade_de_baixio..pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_n_41-2022_pavimentacao_a_paralelepipedo_na_ladeira_que_da_acesso_a_casa_do_sr_lucindo_na_comunidade_de_baixio..pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_n_41-2022_pavimentacao_a_paralelepipedo_na_ladeira_que_da_acesso_a_casa_do_sr_lucindo_na_comunidade_de_baixio..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_n_42-2022__ampliacao_na_passagem_molhada_no_sitio_cachoeirinha_prox._a_ze_de_custodio_como_tambem_a_pavimentacao_antes_de_depois_da_mesma..pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_n_42-2022__ampliacao_na_passagem_molhada_no_sitio_cachoeirinha_prox._a_ze_de_custodio_como_tambem_a_pavimentacao_antes_de_depois_da_mesma..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/430/praca_tiburtino_cartaxo.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/431/praca_tiburtino_cartaxo.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/432/passagem_molhada_sitio_boa_vista-.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/433/passagem_molhada_sitio_boa_vista-.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/434/passagem_molhada_riacho_do_meio.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/435/passagem_molhada_riacho_do_meio.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/436/calcamento_rua_esmerindo__cabrinha-.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/437/calcamento_rua_esmerindo__cabrinha-.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/440/abertura_da_rua_desembargador_boto.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/441/abertura_da_rua_desembargador_boto_1.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_024-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_024-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_0025-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_0025-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_026-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_026-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_027-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_027-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_028-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_028-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_028-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_n_45-2022_perfuracao_de_01_um_poco_artesiano_para_o_sitio_xique_xique_dos_limas_localizado_na_zona_rural_deste_municipio..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_n_45-2022_perfuracao_de_01_um_poco_artesiano_para_o_sitio_xique_xique_dos_limas_localizado_na_zona_rural_deste_municipio..pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_n_46-2022_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_n_46-2022_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_n_47-2022_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_n_47-2022_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_n_43-2022_recuperacao_da_passagem_molhada_do_sitio_marias_pretas..pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_n_43-2022_recuperacao_da_passagem_molhada_do_sitio_marias_pretas..pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_n_48-2022_construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_n_48-2022_construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_n_44-2022_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha..pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_n_44-2022_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha..pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_026_calcamento.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/468/requerimento_028_calcamento.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_028_calcamento.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_027_calcamento.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_027_calcamento.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/472/folha_timbrada_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/473/folha_timbrada_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/474/folha_timbrada_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/475/folha_timbrada_-_copia_-_copia_1.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/476/folha_timbrada_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/477/folha_timbrada_-_copia_-_copia_2.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/478/folha_timbrada_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/479/folha_timbrada_-_copia_-_copia_3.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/482/folha_timbrada_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/483/folha_timbrada_-_copia_-_copia_5.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_n_49-2022_contratacao_de_equipe_de_medicos_legista_para_o_iml_de_cajazeiras_..pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_n_49-2022_contratacao_de_equipe_de_medicos_legista_para_o_iml_de_cajazeiras_..pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_unidade_de_tratamento_de_queimados.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/492/m.a_adriana_correa.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_lea_campanha_abril_verde.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_lea_campanha_abril_verde.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/499/requerimento_joao_da_coca.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/500/requerimento_joao_da_coca.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/501/requerimento_joao_da_coca_14.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/509/pavimentacao_em_frente_a_escola_antonio_de_souza_dias.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/510/pavimentacao_em_frente_a_escola_antonio_de_souza_dias.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_029-2022-nino_da_esperanca_1_creches.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_029-2022-nino_da_esperanca_1_creches.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/518/requerimento_joao_da_coca_15.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/519/requerimento_joao_da_coca_15.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/520/requerimento_015_de_2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_joao_da_coca_16.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/522/requerimento_016_de_2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/523/requerimento_030-2022-nino_da_esperanca_1_esgotamento.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/525/requerimento_017_de_2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/526/requerimento_018_de_2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/527/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/528/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_026_2022_prefeito.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_026_2022_prefeito.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_mocao_de_aplausos_019_de_2022.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_sessao_outubro_rosa.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_lea_piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/554/valdeci_santiago.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/555/valdeci_santiago.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_joao_da_coca_17.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_joao_da_coca_18.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/565/pavimentacao_da_rua_diogenes_rodrigues_de_holanda.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/566/pavimentacao_da_rua_diogenes_rodrigues_de_holanda.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_lamarque_setembro.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/571/enegenheiro_avidos.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/572/enegenheiro_avidos.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/578/requerimento_27_2022_.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_ubs_fatima.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/581/requerimento_sessao_novembro-dia_mundial_do_diabetes_2022.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_sessao_novembro-dia_mundial_do_diabetes_2022.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_033-2022-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_033-2022-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_030_pavimentacao_a_paralelepipedo_da_rua_henrique_moreira_da_silva_no_bairro_remedios.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_030_pavimentacao_a_paralelepipedo_da_rua_henrique_moreira_da_silva_no_bairro_remedios.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/593/requerimento_031_refletores_sitio_azevem.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/594/requerimento_031_refletores_sitio_azevem.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/595/r28.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_034-2022-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_034-2022-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/606/outubro_rosa.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_035-2022-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/612/policiais.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_029_-_mocao_de_aplausos_e_congratulacoes_a_maconaria_cz.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_032_-_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_032_-_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/630/recuperacao_de_pavimentacao_rua_elson_pires_goncalves.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/631/recuperacao_de_pavimentacao_rua_elson_pires_goncalves.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/638/francisca_oliveira___mais_conhecida_como_chica_de_dario.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/639/francisca_oliveira___mais_conhecida_como_chica_de_dario_1.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/640/francisca_oliveira___mais_conhecida_como_chica_de_dario_1.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/642/francisca_denise_albuquerque_.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/643/maria_moreira_oliveira.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/644/benar_moreira.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/646/silvaneres_rocha_formiga.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/647/radialista.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_031_-_mocao_de_aplausos_e_congratulacoes_-_escola_vitoria-regia.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_031_-_mocao_de_aplausos_e_congratulacoes_-_escola_vitoria-regia.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/653/requerimento_030_-_mocao_de_apalusos_-_juliana_duarte.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/654/requerimento_030_-_mocao_de_apalusos_-_juliana_duarte.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/657/requerimento_voto_de_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/658/requerimento_voto_de_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/660/mocao_d_aplausos_joelma_maria_goncalves.dotx.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/671/requerimento_032-2022_-_capina_e_limpeza_na_rua_antonio_tavares_junior.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/672/requerimento_032-2022_-_capina_e_limpeza_na_rua_antonio_tavares_junior.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/673/requerimento_033-2022_-_calcamento_rua_maria_nobrega_maia.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/674/requerimento_032-2022_-_capina_e_limpeza_na_rua_antonio_tavares_junior.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/675/requerimento_034-2022_-_o_retorno_do_atendimento_via_portas_abertas_no_hujb.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_034-2022_-_o_retorno_do_atendimento_via_portas_abertas_no_hujb.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/679/oficio_joao_victor_posto.docx.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/680/oficio_joao_victor_posto.docx.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/681/requerimento_034_soro_antiofidico.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_034_soro_antiofidico.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/687/requerimento_035-2022_-_mocao_de_pesar_marcos_macambira.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/702/requerimento_036-2022_-_reforco_de_patrulhamento_em_boqueirao_e_comunidades_rurais_circundantes.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_036-2022_-_reforco_de_patrulhamento_em_boqueirao_e_comunidades_rurais_circundantes.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/15/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/19/requerimento_mocao_de_aplauso_franciarley_2.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/25/mocao_de_congratulacao_coronel_cunha.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/26/mocao_de_congratulacao_coronel_cunha.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/75/mocao_de_aplauso_magnos_bike_2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/76/mocao_de_apaulos_claudio_furtado.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/82/requerimento_-_ciclovia_02.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/84/mocao_de_apaulos_aline_delegada.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/86/mocao_de_aplausos_delegada_rafaella_dantas.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_blhcz.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/128/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/130/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/138/naldir_goncalves.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/147/mocao_de_pesar_janice_russo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/149/mocao_de_aplausos_secretario_de_estado_da_saude_ses.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_de_aplausos_governador_do_estado_da_paraiba.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/164/mocao_nathalia.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/165/mocao_nathalia.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/166/mocao_kassio.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/167/mocao_kassio.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/175/mocao_de_pesar_para_a_familia_do_senhor_joao_de_deus_holanda.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/178/mocao_de_pesar_aos_familiares_do_senhor_joao_de_deus_holanda.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/179/mocao_de_pesar_aos_familiares_do_senhor_joao_de_deus_holanda.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/180/mocao_de_aplausos_a_senhora_tainna_barreto.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/181/mocao_de_aplausos_a_senhora_tainna_barreto.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/182/mocao_de_aplausos_ao_senhor_manuel_caetano_de_brito_neto.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/183/mocao_de_aplausos_ao_senhor_manuel_caetano_de_brito_neto.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/184/mocao_de_aplausos_a_senhora_elaine_christina_monteiro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/185/mocao_de_aplausos_a_senhora_elaine_christina_monteiro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/186/mocao_de_aplausos_a_senhora_simone_cartaxo_macambira.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/187/mocao_de_aplausos_a_senhora_simone_cartaxo_macambira.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/188/mocoes_de_aplausos_data_03.04.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/189/mocoes_de_aplausos_data_03.04.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/193/mocao_de_aplauso_autismo_palestrante_honoria.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/194/mocao_de_aplauso_autismo_palestrante_honoria.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/195/mocao_de_aplausos_a_senhora_monica_sany_leite_pereira.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/196/mocao_de_aplausos_a_senhora_monica_sany_leite_pereira.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento__-__mocao_de_congratulacao_agnaldo.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento__-__mocao_de_congratulacao_agnaldo_1.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento__n_27-2022_-_mocao_de_apausos.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento__n_27-2022_-_mocao_de_apausos.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/204/voto_de_aplausos_a_todos_os_jornalistas_do_municipio_de_cajazeiras.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/205/mocao_de_pesar_para_a__familia_da_senhora_irma_maria_angelica_de_jesus..docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/206/mocao_de_pesar_para_a__familia_da_senhora_irma_maria_angelica_de_jesus..docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/221/folha_timbrada_1.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/222/folha_timbrada_1.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/237/requerimento_021-2022-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_021-2022-nino_da_esperanca_1_1.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/239/mocao_de_aplausos_tikinho.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/240/mocao_de_aplausos_tikinho.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/241/mocao_padre_francivaldo_1.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/242/mocao_padre_francivaldo_1.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/243/pesar_de_maricelia_holanda_lins.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/244/pesar_de_maricelia_holanda_lins.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_010_-_mocao_de_apalusos_-_rogerio_lopes.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/270/requerimento_010-2022_-_votos_de_profundo_pesar_-_sra._adesiva_florencio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_011-2022_-_lamarque.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento_021-2022-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_021-2022-nino_da_esperanca_1_2.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/297/requerimento_thardelly.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/310/requerimento_017-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_017-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_018-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/314/mocao_cde_aplausos_manoel_lins.docx.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/315/mocao_de_apaulos_pedro_abrantes.docx.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/336/oficio_homenagem_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/344/mocao_de_aplausos_ejatec_19.05.22.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/345/mocao_de_aplausos_ejatec_19.05.22.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/348/mocao_de_pesar_-_jovem.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/349/mocao_de_pesar_-_jovem.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/361/mocao_aos_deputados_23.05.22.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/362/aplausos_ao_senhor_osvaldo_martins.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/367/mocao_de_pesar-francisco_pessoa_de_abreu.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/368/mocao_de_pesar-_janislandia_levina.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/369/sebastiao_gomes_de_andrade_souza.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/370/valderi_claudino_silva.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/381/mocao_de_aplausos_senhor_neujanny_chaves_patricio.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/382/folha_timbrada_2.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/383/paula_augusto.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/384/paula_augusto.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/394/joao_batista.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/395/joao_batista.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/405/luiz_golberto_goncalves_barreto.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/406/luiz_golberto_goncalves_barreto.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/408/julia_delfino_dias.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/417/mocao_d_aplausos_cleisdimar_maria_diretora_da_9a_gerencia.docx.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/418/mocao_d_aplausos_cleisdimar_maria_diretora_da_9a_gerencia.docx.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/419/mocao_de_aplausos_lamarque.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/420/mocao_de_aplausos_lamarque.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/421/mocao_de_aplausos_miss_ingryd.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/422/mocao_de_aplausos_miss_ingryd.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/484/mocao_de_aplausos_jose_ronildo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/485/mocao_de_aplausos_jose_ronildo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/491/m.a_adriana_correa.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/493/mocao_de_aplausos_egle.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/494/mocao_de_aplausos_egle.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/507/advogado.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/508/advogado_1.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/511/mocao_de_aplausos_semana_do_bebe.docx.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/512/mocao_de_aplausos_semana_do_bebe.docx.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/515/marcos_eron.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_031-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_031-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_032-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_032-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/552/pricilia.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/553/pricilia.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_lamarque_setembro.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/580/francisco_das_chagas_goncalves_de_freitas.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/583/mocao_de_pesar_crislania_batista_setembro_2022.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/584/mocao_de_pesar_crislania_batista_setembro_2022.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/607/mocao_de_pesar_maria_jose_bezerra.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/608/mocao_de_pesar_maria_jose_bezerra.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/610/mocao_de_pesar_maria_ducarmo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/613/policiais_1.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/614/mocao_de_aplausos_sgt._valderi.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/615/mocao_de_aplausos_sgt._valderi.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/616/mocao_de_aplausos_marcelia_cartaxo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_029_-_mocao_de_aplausos_e_congratulacoes_a_maconaria_cz.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/619/folha_timbrada_9.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_021-2022-nino_da_esperanca_1_1.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_021-2022-nino_da_esperanca_1_1.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_mocao_de_aplausos_medicos.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_mocao_de_aplausos_medicos.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_mocao_de_aplausos_professores.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_mocao_de_aplausos_professores.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/632/mocao_d_aplausos_advogado.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/633/mocao_d_aplausos_advogado.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/641/francisca_denise_albuquerque_.docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/648/mocao_de_aplausos_frank_e_eduardo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/655/mocao_d_aplausos_maria_do_socorro_delfino.dotx.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/659/mocao_d_aplausos_joelma_maria_goncalves.dotx.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/661/requerimento_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/662/requerimento_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/668/mocao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/669/mocao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/670/mocao_daianny_kelly.docx.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/683/mocao_de_pesar_zelita.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/684/mocao_de_pesar_zelita.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/688/doc-20221122-wa0001..pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_mocao_de_pesar.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/704/razoes_do_veto_-_autografo_de_lei_no_0047-2022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/685/projeto_de_emenda_individual_impositiva_-_2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/689/emenda_impositiva_2022_joao_da_coca.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/692/projeto_de_emenda_impositiva_individual_2022.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/695/projeto_de_emenda_impositiva_individual_2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_psicologo_e_assistente_social_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_no_-_inclusao_do_espanhol_na_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_2022.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_vereador_mirin_waldemar.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_2022.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/125/dia_municipal_de_participacao_de_mulher_na_politica.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_dia_municipal_da_retinopatia_diabetica.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_lei_n_-_institui_e_inclui_o_evento_de_futebol_torneio_do_vinho.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/320/projeto_de_lei_lingua_espanhola.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/377/folha_timbrada_1.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/438/18_-_projeto_de_lei__reajuste_piso_salarial_acs.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_decreto_legislativo_fernando_caldeira.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/517/pl_nome_de_rua_joana_darc.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/551/rubens_farias.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_resolucao_criacao_de_medalha_adv_jose_moreira.docx.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/574/projeto_de_lei-_arena_nilo_neto.docx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei-_creche.docx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/636/pl_-_ponto_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei__pgv.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/132/08_-_refis.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/152/07_-_pcc_dos_contadores_publicos.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/154/10_-_terreno_camara.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/201/08_-_refis.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/251/14_-_dotacoes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/253/13_-_alteracao_leob.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/439/18_-_projeto_de_lei__reajuste_piso_salarial_acs.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/502/pl_-_acordo_-_sinfumc.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/505/19_-_pl_-_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/506/19_-_pl_-_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei__pl_-_nome_ubs_serragem.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_agosto_vereador_waldemar_patrimonio_local_cz.docx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei_agosto_vereador_waldemar_patrimonio_local_cz.docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/567/pl_-_parceria_publico-privado_1.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/634/pl_-_ponto_de_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_-_recomposicao_agentes_1.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/637/pl_-_ponto_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_lei__cartoes.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/707/projeto_de_lei_26_12_22.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/709/projeto_de_lei_26_12_2022_1.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/393/reforma_previdenciaria_-_rpps.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei-_rua_da_serra_da_arara_2_2.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_de_lei_n_-_institui_e_inclui_o_evento_de_futebol_torneio_do_vinho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/252/14_-_dotacoes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/254/13_-_alteracao_leob.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/299/titulo_de_cidadao_hemerson.docx.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/363/16_-_pl_-_semana_do_bebe.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/378/folha_timbrada_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/379/projeto_de_lei-_rotatoria_jose_alexandre_da_silva.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/380/projeto_de_lei-_rotatoria_jose_alexandre_da_silva.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/385/projeto_de_lei_moto_clube_legiao_de_anjos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/537/projeto_de_lei_educacao_em_diabetes_vereador_waldemar_agosto_2022_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/538/projeto_de_lei_educacao_em_diabetes_vereador_waldemar_agosto_2022_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei-_arena_nilo_neto_1.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei-_creche_1.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_lei-_arena_nilo_neto.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/598/projeto_de_lei-_creche.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/664/projeto_de_lei__-_sctrans.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei__-_sctrans.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/231/titulo_de_cidada.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/171/13_-_projeto_de_lei__-_procon_autarquia_cajazeiras.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/392/pl_-_reforma_previdenciaria_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/663/projeto_de_lei__-_sctrans_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_decreto_-_titulo_de_cidada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_decreto_-_titulo_de_cidadao_caj._moacir_medeiros.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/304/titulo_de_cidadao_tenente_coronel_nicolau_terceiro.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/341/jose_cavalcante_junior.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/357/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/358/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/374/maria_lucia_pereira_de_alencar.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/386/regina_marcia_silveira_lopes_de_moura.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/387/regina_marcia_silveira_lopes_de_moura.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/388/jose_henrique_lira_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/389/jose_henrique_lira_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/410/decreto_legislativo_titulo_de_cidadao_fabio_borges_leite.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/415/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/416/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/480/folha_timbrada_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/481/folha_timbrada_-_copia_-_copia_4.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_decreto_legislativo_fernando_caldeira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/542/titulo_cidadao_coronel_sergio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei-_creche.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_decreto_joaquim_alencar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/602/projeto_de_decreto_joaquim_alencar.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/611/comenda_conego_luiz_gualberto_de_andrade_a_marcelo_de_oliveira_feitosa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/628/concede_titulo_de_cidadao_dr._romulo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/629/concede_titulo_de_cidadao_dr._romulo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/649/projeto_de_decreto_dr_jose_leite.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/666/titulo_cidadao_talles.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/677/titulo_de_cidadao_francisco_alves.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/678/titulo_de_cidadao_francisco_alves.docx.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/698/titulo_de_cidadao_julia__-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/700/outorga_a_medalha_de_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_vereador_mirin_waldemar_4.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_resolucao_criacao_de_medalha_adv_jose_moreira.docx.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_resolucao_joaquim_alencar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/153/07_-_pcc_dos_contadores_publicos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/155/11_-_educa_mais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/156/12_-_cargos_educacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/686/projeto_de_emenda_individual_impositiva_-_2023_luzia_trajano.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/696/projeto_de_emenda_impositiva_individual_2022_lamarqu_barros.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/697/projeto_de_emenda_impositiva_individual_2022_lamarqu_barros.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/16/requerimento_002-2022.docx.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_005-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/22/requerimento_006-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/23/requerimento_007-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_004_de_2022.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_no_002.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/115/requerimento_011-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/35/requerimento_n_15-2022__construcao_de_ubs_pra_o_sitio_angelim..docx.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_n_24-2022_construcao_de_ubs_pra_o_sitio_pocos..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/38/requerimento_n_17-2022_requerimentos__ponte_do_patamute.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/40/requerimento_n_16-2022__construcao_da_passagem_molhada_do_sitio_caldeirao_dos_souza..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_n_21-2022_construcao_da_passagem_molhada_do_sitio_angelim..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/44/requerimento_009-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_010-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/50/requerimento_013-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_011-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/54/requerimento_014-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/56/requerimento_008-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/58/requerimento_012-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_015-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_n_12-2022__multirao_de_limpeza_para_a_comunidade_de_patamute..docx.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/64/requerimento_n_14-2022__construcao_do_saneamento_basico_e_da_pavimentacao_a_paralelepipedo_da_rua_joao_casimiro_de_lira._cajazeiras-pb..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/66/requerimento_n_18-2022_poco_artesiano_para_o_sitio_xique_xique_dos_limas.docx.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_n_13-2022_pavimentacao_a_paralelepipedo_da_rua_sebastiao_leite_rolim_de_sa._cajazeiras-pb..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/69/requerimento_009-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/71/requerimento_010-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/73/requerimento_008-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/78/requerimento_002-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/100/requerimento_003-2022_-_votos_de_profundo_pesar_creusa_alexandre_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/102/requerimento_004-2022_-_mocao_de_aplauso_-_beatriz_brasileiro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/104/requerimento_006-2022_-_mocao_de_aplauso_-_joao_dutra_dantas_neto_segundo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_005-2022_-_mocao_de_aplauso_-_wiviany_silva_rolim.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/108/calcamento_ladeira_rudado.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/113/requerimento_005_de_2022.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/116/requerimento_012-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/117/requerimento_013-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/118/requerimento_006__2022.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/119/requerimento_007_2022.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/120/requerimento_pavimentacao_r_pedro_coelho.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_010_de_2022.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/124/requerimento_009__completo.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/127/requrimento_11.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/129/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/131/municipal_irma_nirvanda_leite_rolim..docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/133/iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/134/requeirimento_014-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/139/requerimento_007_-_votos_de_profundo_pesar_-_maria_auxiliadora_mangueira_meireles.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/140/folha_timbrada.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/142/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/143/requerimento_n_025-2022_-_recuperacao_da_estrada_da_comunidade_de_terra_molhada..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/144/requerimento_n_025-2022_-_recuperacao_da_estrada_da_comunidade_de_terra_molhada..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_n_026-2022_-_recuperacao_da_estrada_da_comunidade_de_chacara_do_bobo_serra_veremelha..pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/146/requerimento_n_026-2022_-_recuperacao_da_estrada_da_comunidade_de_chacara_do_bobo_serra_veremelha..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/148/praca_leblon.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/151/requerimento_020-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/157/folha_timbrada.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/158/folha_timbrada_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/159/folha_timbrada_2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/160/folha_timbrada_5.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/161/folha_timbrada_3.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/162/folha_timbrada_2.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/168/requeirimento_015_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/170/conscientizacao_do_autismo..docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/173/abertura_da_rua_desembargador_boto.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/174/_ifpb_campus_cajazeiras.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_008_-_lamarque.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/177/dona_inez_rolim_pelo_seu_aniversario_de_100_anos.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/191/requerimento_centro_de_reabilitacao..docx.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_centro_de_reabilitacao..docx.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_009-2022_-_mocao_de_aplausos_e_congratulacoes_-_yarleison_rodrigues_mateus11.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/207/jardim_oasis.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/208/jardim_oasis.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_021-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_021-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_n__28-2022_-__recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_angelim._estrada_que_da_acesso_ao_campo_de_futebol_do_sr_mazinho..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_n__28-2022_-__recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_angelim._estrada_que_da_acesso_ao_campo_de_futebol_do_sr_mazinho..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_n_29-2022_-_recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_pau_darco._estrada_que_da_acesso_a_residencia_do_sr_joao_bosco..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_n_29-2022_-_recuperacao_dos_pontos_criticos_nas_estradas_do_sitio_pau_darco._estrada_que_da_acesso_a_residencia_do_sr_joao_bosco..pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/215/folha_timbrada_6.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/216/folha_timbrada_6.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/217/folha_timbrada_2.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/218/folha_timbrada_2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/219/folha_timbrada.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/220/folha_timbrada.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/223/folha_timbrada_5.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/224/folha_timbrada_5.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/225/roberto_santana.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/226/roberto_santana.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/227/roberto_figueredo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/228/roberto_figueredo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/229/roberto.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/230/roberto.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_joao_da_coca_6.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_joao_da_coca_7.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/234/miriam_rolim.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_016_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_016_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_joao_da_coca_9.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_joao_da_coca_8.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_sessao_honra.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_sessao_honra.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_n__31-2022_-__a_construcao_de_uma_creche_no_bairro_sao_francisco..docx.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_n__31-2022_-__a_construcao_de_uma_creche_no_bairro_sao_francisco..docx.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_n_30-2022_-__construcaoo_de_um_ginasio_para_o_bairo_sao_franscisco.docx.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_n_30-2022_-__construcaoo_de_um_ginasio_para_o_bairo_sao_franscisco.docx.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_n_32-2022_-_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..docx.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_n_32-2022_-_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..docx.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/263/requerimento_n_33-2022_-_atendimento_nas_ubs_da_zona_rural_no_turno_da_noite..docx.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_n_33-2022_-_atendimento_nas_ubs_da_zona_rural_no_turno_da_noite..docx.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/265/requerimento_n_34_-_ampliacao_na_escola_francisco_arcanjo_de_albuquerque_no_assentamento_valdeci_santiago_para_atendimento_medico..docx.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/266/requerimento_n_34_-_ampliacao_na_escola_francisco_arcanjo_de_albuquerque_no_assentamento_valdeci_santiago_para_atendimento_medico..docx.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/267/2204.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/268/2204.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_010-2022_-_votos_de_profundo_pesar_-_sra._adesiva_florencio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_011-2022_-_lamarque.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_r_irma_fernanda.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_r_irma_fernanda.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_pavimentacao_r_joaquim_dantas_cartaxo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_pavimentacao_r_joaquim_dantas_cartaxo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_012_-_solicitando_providencias_para_esclarecer_os_fatos_diante_do_obito_de_ananda_vitoria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/278/requeirimento_17.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/280/hujb_ok.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_n_36-2022_-_construcao_de_um_cemiterio_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_n_36-2022_-_construcao_de_um_cemiterio_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_n_35-2022_-__construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_n_35-2022_-__construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_n_39_-_perfuracao_de_01_um_poco_artesiano_para_o_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_n_39_-_perfuracao_de_01_um_poco_artesiano_para_o_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_n_37-2022_-_construcao_de_um_cemiterio_para_o_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_n_37-2022_-_construcao_de_um_cemiterio_para_o_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_n_38_-_recuperacao_da_estrada_do_sitio_cochos..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_n_38_-_recuperacao_da_estrada_do_sitio_cochos..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/293/req_sec_de_saude_caes.docx.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/294/req_sec_de_saude_caes.docx.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_013_-_solicita_informacao_ao_hujb_e_a_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_thardelly.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/298/requeirimento_019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/300/requerimento_014_-_mocao_de_pesar_ze_duda.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/301/requerimento_015_-_solicitando_a_relacao_completa_dos_servidores_que_compoem_a_equipe_multidisciplinar_do_hujb.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/302/requeirimento_020_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/303/requerimento_sessao_maio_amarelo.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_n_040-2022_-__sessao_especial_para_o_dia_do_agente_comunitario.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/307/oficio_xamegao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_016_-_pleiteando_celeridade_na_acao_penal_publica_incondicionada.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/309/requerimento_016_-_pleiteando_celeridade_na_acao_penal_publica_incondicionada.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/316/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_017-2022_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/318/01.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/319/folha_timbrada_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_019_-_mocao_de_aplausos_ao_professor_renato_nunes_ramalho.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_018-2022_-_mocao_de_aplausos_ao_jovem_cajazeirense_jose_lucas_duarte_da_silva.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_joao_da_coca_10.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_joao_da_coca_10.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_022_prensa.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/330/requerimento_022_prensa.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/331/requerimento_023_calcamento.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/332/sessao_especial_prof_cezario_de_almeida_cidadao.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/333/sessao_especial_prof_cezario_de_almeida_cidadao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_n_041-2022_-_sessao_especial_ao_dia_internacional_do_orgulho_lgbtqia.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_n_041-2022_-_sessao_especial_ao_dia_internacional_do_orgulho_lgbtqia.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_joao_da_coca_12.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_joao_da_coca_11.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/339/requerimento_021-2022_-_manutencao_e_recuperacao_da_escaria_principal_do_leblon.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/340/requerimento_020-2022_-_mocao_de_aplausos_jerbeson_sousa.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_013_de_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_013_de_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_pavimentacao_rua_francisco_gabriel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_pavimentacao_rua_francisco_gabriel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/351/giratoria_ou_um_semaforo.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/352/giratoria_ou_um_semaforo_1.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_024_ademar_rolim.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/354/requerimento_024_ademar_rolim.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/355/aegypti_dengue..docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/356/aegypti_dengue..docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/359/na_rua_manoel_medeiros.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/360/na_rua_manoel_medeiros.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/364/requerimento_022-2022_-_votos_de_profundo_pesar_severino_dantas_fernandes.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/365/requerimento_022-2022_-_votos_de_profundo_pesar_severino_dantas_fernandes.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_lei_severino_dantas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_025_calcamento.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/372/mocao_de_aplauso_pdf.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/373/padre_severino_elias_neto.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/376/folha_timbrada_3.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/390/terezinha_moreira_lustosa.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/391/terezinha_moreira_lustosa.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/396/jose_henrique_lira_de_oliveira_1.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/397/jose_henrique_lira_de_oliveira_1.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/398/jose_antonio_albuquerque.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/399/jose_antonio_albuquerque.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_no13.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_no13.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/407/julia_delfino_dias.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_024-2022_-_mocao_de_aplausos_ao_clube_recreio_beach_e_tenis.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_022-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_022-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/413/vicente_feitosa_neto_cristal.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/414/vicente_feitosa_neto_cristal.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_n_40-2022_pavimentacao_a_paralelepipedo_em_frente_ao_santuario_da_santa_rita_e_da_associacao_comunitaria_na_comunidade_de_baixio..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_n_40-2022_pavimentacao_a_paralelepipedo_em_frente_ao_santuario_da_santa_rita_e_da_associacao_comunitaria_na_comunidade_de_baixio..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_n_40-2022_pavimentacao_a_paralelepipedo_em_frente_ao_santuario_da_santa_rita_e_da_associacao_comunitaria_na_comunidade_de_baixio..pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_n_41-2022_pavimentacao_a_paralelepipedo_na_ladeira_que_da_acesso_a_casa_do_sr_lucindo_na_comunidade_de_baixio..pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_n_41-2022_pavimentacao_a_paralelepipedo_na_ladeira_que_da_acesso_a_casa_do_sr_lucindo_na_comunidade_de_baixio..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_n_42-2022__ampliacao_na_passagem_molhada_no_sitio_cachoeirinha_prox._a_ze_de_custodio_como_tambem_a_pavimentacao_antes_de_depois_da_mesma..pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_n_42-2022__ampliacao_na_passagem_molhada_no_sitio_cachoeirinha_prox._a_ze_de_custodio_como_tambem_a_pavimentacao_antes_de_depois_da_mesma..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/430/praca_tiburtino_cartaxo.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/431/praca_tiburtino_cartaxo.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/432/passagem_molhada_sitio_boa_vista-.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/433/passagem_molhada_sitio_boa_vista-.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/434/passagem_molhada_riacho_do_meio.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/435/passagem_molhada_riacho_do_meio.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/436/calcamento_rua_esmerindo__cabrinha-.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/437/calcamento_rua_esmerindo__cabrinha-.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/440/abertura_da_rua_desembargador_boto.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/441/abertura_da_rua_desembargador_boto_1.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_024-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_024-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_0025-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_0025-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_026-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_026-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_027-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_027-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_028-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_028-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_028-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_n_45-2022_perfuracao_de_01_um_poco_artesiano_para_o_sitio_xique_xique_dos_limas_localizado_na_zona_rural_deste_municipio..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_n_45-2022_perfuracao_de_01_um_poco_artesiano_para_o_sitio_xique_xique_dos_limas_localizado_na_zona_rural_deste_municipio..pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_n_46-2022_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_n_46-2022_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_n_47-2022_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_n_47-2022_pavimentacao_do_riacho_proximo_a_pizzaria_do_baixim_no_sitio_riacho_da_arara..pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_n_43-2022_recuperacao_da_passagem_molhada_do_sitio_marias_pretas..pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_n_43-2022_recuperacao_da_passagem_molhada_do_sitio_marias_pretas..pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_n_48-2022_construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_n_48-2022_construcao_de_um_posto_ancora_para_o_sitio_queimadas..pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_n_44-2022_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha..pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_n_44-2022_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha..pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_026_calcamento.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/468/requerimento_028_calcamento.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_028_calcamento.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_027_calcamento.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_027_calcamento.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/472/folha_timbrada_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/473/folha_timbrada_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/474/folha_timbrada_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/475/folha_timbrada_-_copia_-_copia_1.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/476/folha_timbrada_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/477/folha_timbrada_-_copia_-_copia_2.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/478/folha_timbrada_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/479/folha_timbrada_-_copia_-_copia_3.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/482/folha_timbrada_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/483/folha_timbrada_-_copia_-_copia_5.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_n_49-2022_contratacao_de_equipe_de_medicos_legista_para_o_iml_de_cajazeiras_..pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_n_49-2022_contratacao_de_equipe_de_medicos_legista_para_o_iml_de_cajazeiras_..pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_unidade_de_tratamento_de_queimados.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/492/m.a_adriana_correa.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_lea_campanha_abril_verde.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_lea_campanha_abril_verde.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/499/requerimento_joao_da_coca.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/500/requerimento_joao_da_coca.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/501/requerimento_joao_da_coca_14.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/509/pavimentacao_em_frente_a_escola_antonio_de_souza_dias.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/510/pavimentacao_em_frente_a_escola_antonio_de_souza_dias.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_029-2022-nino_da_esperanca_1_creches.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_029-2022-nino_da_esperanca_1_creches.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/518/requerimento_joao_da_coca_15.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/519/requerimento_joao_da_coca_15.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/520/requerimento_015_de_2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_joao_da_coca_16.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/522/requerimento_016_de_2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/523/requerimento_030-2022-nino_da_esperanca_1_esgotamento.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/525/requerimento_017_de_2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/526/requerimento_018_de_2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/527/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/528/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_026_2022_prefeito.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_026_2022_prefeito.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_mocao_de_aplausos_019_de_2022.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_sessao_outubro_rosa.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_lea_piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/554/valdeci_santiago.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/555/valdeci_santiago.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_joao_da_coca_17.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_joao_da_coca_18.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/565/pavimentacao_da_rua_diogenes_rodrigues_de_holanda.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/566/pavimentacao_da_rua_diogenes_rodrigues_de_holanda.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_lamarque_setembro.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/571/enegenheiro_avidos.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/572/enegenheiro_avidos.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/578/requerimento_27_2022_.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_ubs_fatima.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/581/requerimento_sessao_novembro-dia_mundial_do_diabetes_2022.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_sessao_novembro-dia_mundial_do_diabetes_2022.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_033-2022-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_033-2022-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_030_pavimentacao_a_paralelepipedo_da_rua_henrique_moreira_da_silva_no_bairro_remedios.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_030_pavimentacao_a_paralelepipedo_da_rua_henrique_moreira_da_silva_no_bairro_remedios.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/593/requerimento_031_refletores_sitio_azevem.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/594/requerimento_031_refletores_sitio_azevem.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/595/r28.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_034-2022-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_034-2022-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/606/outubro_rosa.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_035-2022-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/612/policiais.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_029_-_mocao_de_aplausos_e_congratulacoes_a_maconaria_cz.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_032_-_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_032_-_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/630/recuperacao_de_pavimentacao_rua_elson_pires_goncalves.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/631/recuperacao_de_pavimentacao_rua_elson_pires_goncalves.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/638/francisca_oliveira___mais_conhecida_como_chica_de_dario.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/639/francisca_oliveira___mais_conhecida_como_chica_de_dario_1.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/640/francisca_oliveira___mais_conhecida_como_chica_de_dario_1.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/642/francisca_denise_albuquerque_.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/643/maria_moreira_oliveira.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/644/benar_moreira.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/646/silvaneres_rocha_formiga.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/647/radialista.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_031_-_mocao_de_aplausos_e_congratulacoes_-_escola_vitoria-regia.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_031_-_mocao_de_aplausos_e_congratulacoes_-_escola_vitoria-regia.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/653/requerimento_030_-_mocao_de_apalusos_-_juliana_duarte.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/654/requerimento_030_-_mocao_de_apalusos_-_juliana_duarte.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/657/requerimento_voto_de_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/658/requerimento_voto_de_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/660/mocao_d_aplausos_joelma_maria_goncalves.dotx.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/671/requerimento_032-2022_-_capina_e_limpeza_na_rua_antonio_tavares_junior.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/672/requerimento_032-2022_-_capina_e_limpeza_na_rua_antonio_tavares_junior.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/673/requerimento_033-2022_-_calcamento_rua_maria_nobrega_maia.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/674/requerimento_032-2022_-_capina_e_limpeza_na_rua_antonio_tavares_junior.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/675/requerimento_034-2022_-_o_retorno_do_atendimento_via_portas_abertas_no_hujb.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_034-2022_-_o_retorno_do_atendimento_via_portas_abertas_no_hujb.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/679/oficio_joao_victor_posto.docx.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/680/oficio_joao_victor_posto.docx.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/681/requerimento_034_soro_antiofidico.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_034_soro_antiofidico.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/687/requerimento_035-2022_-_mocao_de_pesar_marcos_macambira.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/702/requerimento_036-2022_-_reforco_de_patrulhamento_em_boqueirao_e_comunidades_rurais_circundantes.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_036-2022_-_reforco_de_patrulhamento_em_boqueirao_e_comunidades_rurais_circundantes.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/15/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/19/requerimento_mocao_de_aplauso_franciarley_2.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/25/mocao_de_congratulacao_coronel_cunha.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/26/mocao_de_congratulacao_coronel_cunha.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/75/mocao_de_aplauso_magnos_bike_2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/76/mocao_de_apaulos_claudio_furtado.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/82/requerimento_-_ciclovia_02.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/84/mocao_de_apaulos_aline_delegada.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/86/mocao_de_aplausos_delegada_rafaella_dantas.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_blhcz.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/128/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/130/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/138/naldir_goncalves.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/147/mocao_de_pesar_janice_russo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/149/mocao_de_aplausos_secretario_de_estado_da_saude_ses.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_de_aplausos_governador_do_estado_da_paraiba.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/164/mocao_nathalia.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/165/mocao_nathalia.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/166/mocao_kassio.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/167/mocao_kassio.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/175/mocao_de_pesar_para_a_familia_do_senhor_joao_de_deus_holanda.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/178/mocao_de_pesar_aos_familiares_do_senhor_joao_de_deus_holanda.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/179/mocao_de_pesar_aos_familiares_do_senhor_joao_de_deus_holanda.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/180/mocao_de_aplausos_a_senhora_tainna_barreto.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/181/mocao_de_aplausos_a_senhora_tainna_barreto.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/182/mocao_de_aplausos_ao_senhor_manuel_caetano_de_brito_neto.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/183/mocao_de_aplausos_ao_senhor_manuel_caetano_de_brito_neto.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/184/mocao_de_aplausos_a_senhora_elaine_christina_monteiro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/185/mocao_de_aplausos_a_senhora_elaine_christina_monteiro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/186/mocao_de_aplausos_a_senhora_simone_cartaxo_macambira.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/187/mocao_de_aplausos_a_senhora_simone_cartaxo_macambira.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/188/mocoes_de_aplausos_data_03.04.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/189/mocoes_de_aplausos_data_03.04.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/193/mocao_de_aplauso_autismo_palestrante_honoria.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/194/mocao_de_aplauso_autismo_palestrante_honoria.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/195/mocao_de_aplausos_a_senhora_monica_sany_leite_pereira.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/196/mocao_de_aplausos_a_senhora_monica_sany_leite_pereira.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento__-__mocao_de_congratulacao_agnaldo.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento__-__mocao_de_congratulacao_agnaldo_1.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento__n_27-2022_-_mocao_de_apausos.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento__n_27-2022_-_mocao_de_apausos.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/204/voto_de_aplausos_a_todos_os_jornalistas_do_municipio_de_cajazeiras.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/205/mocao_de_pesar_para_a__familia_da_senhora_irma_maria_angelica_de_jesus..docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/206/mocao_de_pesar_para_a__familia_da_senhora_irma_maria_angelica_de_jesus..docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/221/folha_timbrada_1.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/222/folha_timbrada_1.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/237/requerimento_021-2022-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_021-2022-nino_da_esperanca_1_1.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/239/mocao_de_aplausos_tikinho.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/240/mocao_de_aplausos_tikinho.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/241/mocao_padre_francivaldo_1.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/242/mocao_padre_francivaldo_1.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/243/pesar_de_maricelia_holanda_lins.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/244/pesar_de_maricelia_holanda_lins.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_010_-_mocao_de_apalusos_-_rogerio_lopes.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/270/requerimento_010-2022_-_votos_de_profundo_pesar_-_sra._adesiva_florencio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_011-2022_-_lamarque.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento_021-2022-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_021-2022-nino_da_esperanca_1_2.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/297/requerimento_thardelly.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/310/requerimento_017-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_017-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_018-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/314/mocao_cde_aplausos_manoel_lins.docx.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/315/mocao_de_apaulos_pedro_abrantes.docx.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/336/oficio_homenagem_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/344/mocao_de_aplausos_ejatec_19.05.22.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/345/mocao_de_aplausos_ejatec_19.05.22.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/348/mocao_de_pesar_-_jovem.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/349/mocao_de_pesar_-_jovem.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/361/mocao_aos_deputados_23.05.22.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/362/aplausos_ao_senhor_osvaldo_martins.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/367/mocao_de_pesar-francisco_pessoa_de_abreu.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/368/mocao_de_pesar-_janislandia_levina.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/369/sebastiao_gomes_de_andrade_souza.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/370/valderi_claudino_silva.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/381/mocao_de_aplausos_senhor_neujanny_chaves_patricio.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/382/folha_timbrada_2.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/383/paula_augusto.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/384/paula_augusto.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/394/joao_batista.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/395/joao_batista.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/405/luiz_golberto_goncalves_barreto.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/406/luiz_golberto_goncalves_barreto.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/408/julia_delfino_dias.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/417/mocao_d_aplausos_cleisdimar_maria_diretora_da_9a_gerencia.docx.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/418/mocao_d_aplausos_cleisdimar_maria_diretora_da_9a_gerencia.docx.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/419/mocao_de_aplausos_lamarque.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/420/mocao_de_aplausos_lamarque.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/421/mocao_de_aplausos_miss_ingryd.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/422/mocao_de_aplausos_miss_ingryd.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/484/mocao_de_aplausos_jose_ronildo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/485/mocao_de_aplausos_jose_ronildo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/491/m.a_adriana_correa.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/493/mocao_de_aplausos_egle.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/494/mocao_de_aplausos_egle.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/507/advogado.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/508/advogado_1.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/511/mocao_de_aplausos_semana_do_bebe.docx.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/512/mocao_de_aplausos_semana_do_bebe.docx.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/515/marcos_eron.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_031-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_031-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_032-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_032-2022-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/552/pricilia.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/553/pricilia.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_lamarque_setembro.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/580/francisco_das_chagas_goncalves_de_freitas.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/583/mocao_de_pesar_crislania_batista_setembro_2022.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/584/mocao_de_pesar_crislania_batista_setembro_2022.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/607/mocao_de_pesar_maria_jose_bezerra.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/608/mocao_de_pesar_maria_jose_bezerra.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/610/mocao_de_pesar_maria_ducarmo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/613/policiais_1.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/614/mocao_de_aplausos_sgt._valderi.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/615/mocao_de_aplausos_sgt._valderi.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/616/mocao_de_aplausos_marcelia_cartaxo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_029_-_mocao_de_aplausos_e_congratulacoes_a_maconaria_cz.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/619/folha_timbrada_9.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_021-2022-nino_da_esperanca_1_1.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_021-2022-nino_da_esperanca_1_1.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_mocao_de_aplausos_medicos.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_mocao_de_aplausos_medicos.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_mocao_de_aplausos_professores.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_mocao_de_aplausos_professores.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/632/mocao_d_aplausos_advogado.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/633/mocao_d_aplausos_advogado.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/641/francisca_denise_albuquerque_.docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/648/mocao_de_aplausos_frank_e_eduardo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/655/mocao_d_aplausos_maria_do_socorro_delfino.dotx.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/659/mocao_d_aplausos_joelma_maria_goncalves.dotx.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/661/requerimento_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/662/requerimento_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/668/mocao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/669/mocao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/670/mocao_daianny_kelly.docx.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/683/mocao_de_pesar_zelita.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/684/mocao_de_pesar_zelita.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/688/doc-20221122-wa0001..pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_mocao_de_pesar.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/704/razoes_do_veto_-_autografo_de_lei_no_0047-2022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/685/projeto_de_emenda_individual_impositiva_-_2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/689/emenda_impositiva_2022_joao_da_coca.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/692/projeto_de_emenda_impositiva_individual_2022.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/695/projeto_de_emenda_impositiva_individual_2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_psicologo_e_assistente_social_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_no_-_inclusao_do_espanhol_na_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_2022.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_vereador_mirin_waldemar.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_2022.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/125/dia_municipal_de_participacao_de_mulher_na_politica.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_dia_municipal_da_retinopatia_diabetica.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_lei_n_-_institui_e_inclui_o_evento_de_futebol_torneio_do_vinho.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/320/projeto_de_lei_lingua_espanhola.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/377/folha_timbrada_1.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/438/18_-_projeto_de_lei__reajuste_piso_salarial_acs.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_decreto_legislativo_fernando_caldeira.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/517/pl_nome_de_rua_joana_darc.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/551/rubens_farias.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_resolucao_criacao_de_medalha_adv_jose_moreira.docx.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/574/projeto_de_lei-_arena_nilo_neto.docx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei-_creche.docx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/636/pl_-_ponto_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei__pgv.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/132/08_-_refis.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/152/07_-_pcc_dos_contadores_publicos.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/154/10_-_terreno_camara.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/201/08_-_refis.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/251/14_-_dotacoes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/253/13_-_alteracao_leob.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/439/18_-_projeto_de_lei__reajuste_piso_salarial_acs.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/502/pl_-_acordo_-_sinfumc.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/505/19_-_pl_-_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/506/19_-_pl_-_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei__pl_-_nome_ubs_serragem.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_agosto_vereador_waldemar_patrimonio_local_cz.docx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei_agosto_vereador_waldemar_patrimonio_local_cz.docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/567/pl_-_parceria_publico-privado_1.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/634/pl_-_ponto_de_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_-_recomposicao_agentes_1.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/637/pl_-_ponto_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_lei__cartoes.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/707/projeto_de_lei_26_12_22.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2022/709/projeto_de_lei_26_12_2022_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H661"/>
+  <dimension ref="A1:H660"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="46.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="230.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="230" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -22951,76 +22945,50 @@
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
         <v>1772</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
         <v>88</v>
       </c>
       <c r="D660" t="s">
         <v>1718</v>
       </c>
       <c r="E660" t="s">
         <v>1719</v>
       </c>
       <c r="F660" t="s">
         <v>33</v>
       </c>
       <c r="G660" s="1" t="s">
         <v>1773</v>
       </c>
       <c r="H660" t="s">
         <v>1774</v>
-      </c>
-[...24 lines deleted...]
-        <v>108</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -23640,51 +23608,50 @@
     <hyperlink ref="G636" r:id="rId635"/>
     <hyperlink ref="G637" r:id="rId636"/>
     <hyperlink ref="G638" r:id="rId637"/>
     <hyperlink ref="G639" r:id="rId638"/>
     <hyperlink ref="G640" r:id="rId639"/>
     <hyperlink ref="G641" r:id="rId640"/>
     <hyperlink ref="G642" r:id="rId641"/>
     <hyperlink ref="G643" r:id="rId642"/>
     <hyperlink ref="G644" r:id="rId643"/>
     <hyperlink ref="G645" r:id="rId644"/>
     <hyperlink ref="G646" r:id="rId645"/>
     <hyperlink ref="G647" r:id="rId646"/>
     <hyperlink ref="G648" r:id="rId647"/>
     <hyperlink ref="G649" r:id="rId648"/>
     <hyperlink ref="G650" r:id="rId649"/>
     <hyperlink ref="G651" r:id="rId650"/>
     <hyperlink ref="G652" r:id="rId651"/>
     <hyperlink ref="G653" r:id="rId652"/>
     <hyperlink ref="G654" r:id="rId653"/>
     <hyperlink ref="G655" r:id="rId654"/>
     <hyperlink ref="G656" r:id="rId655"/>
     <hyperlink ref="G657" r:id="rId656"/>
     <hyperlink ref="G658" r:id="rId657"/>
     <hyperlink ref="G659" r:id="rId658"/>
     <hyperlink ref="G660" r:id="rId659"/>
-    <hyperlink ref="G661" r:id="rId660"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>