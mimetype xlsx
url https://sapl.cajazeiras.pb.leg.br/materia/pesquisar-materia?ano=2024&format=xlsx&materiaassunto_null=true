--- v0 (2025-10-12)
+++ v1 (2026-06-22)
@@ -48,57 +48,57 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordiniária</t>
+    <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Alysson Voz &amp; Violão</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Concessão de Subvenção ao Tiro-de-guerra</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Luzia Trajano</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 01-2024 - ESTADUALIZAÇÃO DA ESTRADA DO PATAMUTÉ</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Roberto das Redes</t>
   </si>
@@ -114,785 +114,785 @@
   <si>
     <t>Léa Silva</t>
   </si>
   <si>
     <t>Protejo de Lei “PROGRAMA EDUCAÇÃO NO TRÂNSITO”</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE_x000D_
 UTILIDADE PÚBLICA MUNICIPAL DA_x000D_
 ASSOCIAÇÃO AFRO-CULTURAL IGBADU E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
-    <t>Projeto de Decreto Legislativo</t>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Eriberto Maciel</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2328/folha_timbrada_-_medalha_de_honra_ao_merito_juridico.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2328/folha_timbrada_-_medalha_de_honra_ao_merito_juridico.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre concessão da Medalha de Honra ao Mérito Jurídico “Advogado José Moreira de Figueiredo – Dr. Benú Moreira” ao advogado Dr. Antônio Quirino de Moura, e dá outras providências.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2389/titulo_cidadao__jose_itamar_fernandes1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2389/titulo_cidadao__jose_itamar_fernandes1.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão Cajazeirense ao Senhor JOSÉ ITAMAR FERNANDES.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>KLÉBER LIMA</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2401/kleber_lima_plo_i_2024.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2401/kleber_lima_plo_i_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLITICA PUBLICA PARA AUMENTAR A INCLUSÃO DA PESSOA COM DEFICIÊNCIA NAS ESCOLAS PUBLICAS E PRIVADAS NO ÂMBITO DO MUNICÍPIO DE CAJAZEIRAS/PB</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2444/ilovepdf_merged.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2444/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>CONCEDE o Título de Cidadão_x000D_
 Cajazeirense ao senhor Jefferson_x000D_
 Gomes Rocha</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Sargento Orlando</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2664/titulo_cidadao_joao_estrela_de_abrantes_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2664/titulo_cidadao_joao_estrela_de_abrantes_1.pdf</t>
   </si>
   <si>
     <t>Titulo Cidadão João Estrela de Abrantes</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2666/titulo_de_cidadao_cajazeirense_o_senhor_brenno_de_souza_moreira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2666/titulo_de_cidadao_cajazeirense_o_senhor_brenno_de_souza_moreira.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão Cajazeirense o Senhor Brenno de Souza Moreira</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2673/helio_luiz_goncalves_de_abrantes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2673/helio_luiz_goncalves_de_abrantes.pdf</t>
   </si>
   <si>
     <t>CONCEDE o Título de Cidadão Cajazeirense ao senhor Helio Luiz Gonçalves de Abrantes,</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Waldemar Carolino</t>
   </si>
   <si>
     <t>TITULO DE CIDADÃO CAJAZEIRENSE</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2705/titulo_de_cidadao_cajazeirense_o_senhor_harlen_de_oliveira_vilarim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2705/titulo_de_cidadao_cajazeirense_o_senhor_harlen_de_oliveira_vilarim.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão Cajazeirense ao Senhor Harlen de Oliveira Vilarim</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Raelsa Borges</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2707/titulo_de_cidada_cajazeirense_a_senhora_paloma_correia_lima.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2707/titulo_de_cidada_cajazeirense_a_senhora_paloma_correia_lima.pdf</t>
   </si>
   <si>
     <t>Título de Cidadã Cajazeirense a Senhora Paloma Correia Lima</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2823/titulo_de_cidadao_jhony_wesllys_bezerra_costa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2823/titulo_de_cidadao_jhony_wesllys_bezerra_costa.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão Cajazeirense ao Senhor JHONY WESLLYS BEZERRA COSTA.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_seu_mozinho_2_lea_silva.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_seu_mozinho_2_lea_silva.doc</t>
   </si>
   <si>
     <t>DENOMINA de FRANCISCO BARROS DE OLIVEIRA (seu mozinho), o GINÁSIO DA ESCOLA AUGUSTO BERNADINO localizado no Distrito de Serra da Arara I, e dá outras providências.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Lamarque Barros</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3035/projetos_de_decreto_legislativo_-_titulo_cidadao_osmar_luiz.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3035/projetos_de_decreto_legislativo_-_titulo_cidadao_osmar_luiz.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N.º ____/2024 - CONCEDE o Título de Cidadão Cajazeirense ao professor Osmar Luiz da Silva Filho, e dá outras providências.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3039/titulo_de_cidadao_cajazeirense_izabella_raiane_ferreira_de_sousa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3039/titulo_de_cidadao_cajazeirense_izabella_raiane_ferreira_de_sousa.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão a Senhora Izabella Raiane Ferreira de Sousa</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3101/medalha_de_honra_ao_merito_legislativo_deputado_joao_bosco_braga_barreto_ao_cardiologista_luiz_xavier_de_andrade.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3101/medalha_de_honra_ao_merito_legislativo_deputado_joao_bosco_braga_barreto_ao_cardiologista_luiz_xavier_de_andrade.docx</t>
   </si>
   <si>
     <t>Medalha de Honra ao Mérito Legislativo Deputado João Bosco Braga Barreto ao cardiologista Luiz Xavier de Andrade</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>- Outorgar a Medalha de Honra ao Mérito Legislativo Deputado João Bosco Braga Barreto</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3103/concede_titulo_de_cidadao_dr._romulo.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3103/concede_titulo_de_cidadao_dr._romulo.docx</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO Nº.	/2024_x000D_
 _x000D_
 _x000D_
 Concede o Titulo de Cidadã Cajazeiras ao Senhor Dr. Rômulo Morais Lôbo de Macêdo, e dá outras providências</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3112/sapl_16.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3112/sapl_16.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cajazeirense o Senhor DR. BRUNO LEANDRO DE SOUZA, e dá outras providências.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3126/sapl_20.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3126/sapl_20.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Cajazeirense o Senhor WALTER FERNANDES DE AZEVEDO, e dá outras providências.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3156/folha_timbrada_hoje.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3156/folha_timbrada_hoje.docx</t>
   </si>
   <si>
     <t>Tornar de Utilidade Pública a Associação Comunitária Francisca Bandeira do Município de Cajazeiras-PB, associação de desenvolvimento comunitário, nomeada em homenagem a uma profissional de saúde, pelos relevantes serviços prestados a população de Cajazeiras-PB.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>Poda das Arvores, Capinação e Limpeza da Rua Josias Farias da Silva, Conjunto do IPEP</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>CONSERTO DOS PONTOS CRÌTICOS DAS ESTRADAS DO SÍTIO AZEVÊM</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2318/folha_timbrada_-_pavimentacao_rua_eduardo_alexandre_gomes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2318/folha_timbrada_-_pavimentacao_rua_eduardo_alexandre_gomes.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Eduardo Alexandre Gomes, Bairro Cristo Rei, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2320/folha_timbrada_-_pavimentacao_travessa_janete_alves_duarte.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2320/folha_timbrada_-_pavimentacao_travessa_janete_alves_duarte.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Travessa Janete Alves Duarte, Bairro Casas Populares, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2322/folha_timbrada_-_pavimentacao_rua_joseano_de_souza_maciel.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2322/folha_timbrada_-_pavimentacao_rua_joseano_de_souza_maciel.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Joseano de Souza Maciel , Bairro Fatima Santos, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2324/folha_timbrada_-_pavimentacao_rua_vereador_francisco_jose_de_oliveira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2324/folha_timbrada_-_pavimentacao_rua_vereador_francisco_jose_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua José Alidomar Correia, Localizada nas Capoeiras, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2326/folha_timbrada_-_pavimentacao_rua_ernesto_de_albuquerque.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2326/folha_timbrada_-_pavimentacao_rua_ernesto_de_albuquerque.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Ernesto de Albuquerque, Bairro São José, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2334/requerimentos_49.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2334/requerimentos_49.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 049/2023 - VOTOS DE PROFUNDO PESAR, pelo falecimento do Senhor VANDERLAN GONÇALVES DE CALDAS.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2337/req_pavimentacao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2337/req_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua: Felismino de Sousa Rolim, Fátima Santos, Município de Cajazeiras/PB</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2339/requerimento_05_posto_de_saude_do_sitio_cachoeirinha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2339/requerimento_05_posto_de_saude_do_sitio_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Requerimento 05 Posto de Saúde do Sítio Cachoeirinha</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2341/requerimento_09_calcamento_rua_francisco_goncalves_de_oliveira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2341/requerimento_09_calcamento_rua_francisco_goncalves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Requerimento 09 Calçamento Rua Francisco Gonçalves de Oliveira</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2343/requerimento_10_recuperacao_da_rua_luiz_barroso.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2343/requerimento_10_recuperacao_da_rua_luiz_barroso.pdf</t>
   </si>
   <si>
     <t>Requerimento 10 Recuperação da rua Luiz Barroso</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2345/requerimento_06_escola_sitio_serragem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2345/requerimento_06_escola_sitio_serragem.pdf</t>
   </si>
   <si>
     <t>Requerimento 06 Escola Sítio Serragem</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2347/requerimento_01_passagem_molhada_sitio_xique-xique_ladeira_de_xoxa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2347/requerimento_01_passagem_molhada_sitio_xique-xique_ladeira_de_xoxa.pdf</t>
   </si>
   <si>
     <t>Passagem Molhada do Sítio Xique-Xique dos Coletas</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2349/requerimento_02_ampliacao_da_passagem_molhada_do_sitio_batateira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2349/requerimento_02_ampliacao_da_passagem_molhada_do_sitio_batateira.pdf</t>
   </si>
   <si>
     <t>Requerimento 02 Ampliação da Passagem Molhada do Sítio Batateira</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2351/requerimento_03_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2351/requerimento_03_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf</t>
   </si>
   <si>
     <t>Requerimento 03 Passagem Molhada Sítio Cachoeirinha Zé de Custódio</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2353/requerimento_04_passagem_molhada_sitio_cachoeirinha_ze_de_carlos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2353/requerimento_04_passagem_molhada_sitio_cachoeirinha_ze_de_carlos.pdf</t>
   </si>
   <si>
     <t>Requerimento 04 Passagem Molhada Sítio Cachoeirinha Zé de Carlos</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2355/requerimento_07_calcamento_rua_severino_cabral.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2355/requerimento_07_calcamento_rua_severino_cabral.pdf</t>
   </si>
   <si>
     <t>Requerimento 07 Calçamento rua Severino Cabral</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2357/requerimento_08_sessao_especial_dia_internacional_da_mulher.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2357/requerimento_08_sessao_especial_dia_internacional_da_mulher.pdf</t>
   </si>
   <si>
     <t>Requerimento 08 Sessão Especial Dia Internacional da Mulher</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Gessyca Kelly e Letícia Gadelha, pela vitória na V Etapa do Circuito Paraibano UNICRED de Beach Tennis.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2361/requerimento_n_01-2024_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2361/requerimento_n_01-2024_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 01-2024 PAVIMENTAÇÃO A PARALELEPÍPEDO DAS 04 (QUATRO) RUAS DO DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2363/requerimento_n_02-2024_construcao_de_um_ginasio_polisportiva_no_distrito_patamute..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2363/requerimento_n_02-2024_construcao_de_um_ginasio_polisportiva_no_distrito_patamute..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 02-2024 CONSTRUÇÃO DE UM GINASIO POLISPORTIVA NO DISTRITO PATAMUTÉ.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2365/requerimento_n_03-2024_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2365/requerimento_n_03-2024_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 03-2024 REFORMA DA PASSAGEM MOLHADA DO SITIO CALDEIRÃO DOS SOUZA (ESTRADA PRINCIPAL QUE DÁ ACESSO A CIDADE DE CAJAZEIRAS).</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Requerimento N° 03-2024 REFORMA DA PASSAGEM MOLHADA DO SITIO CALDEIRÃO DOS SOUZA (ESTRADA PRINCIPAL QUE DÁ ACESSO A CIDADE DE CAJAZEIRAS)</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2367/requerimento_n_04_-_2024_ampliacao_da_passagem_molhada_do_sitio_cachoeirinha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2367/requerimento_n_04_-_2024_ampliacao_da_passagem_molhada_do_sitio_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 04 - 2024 AMPLIAÇÃO DA PASSAGEM MOLHADA DO SITIO CACHOEIRINHA</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2369/requerimento_n_05-2024_-__construcao_de_uma_passagem_molhada_no_sitio_capoeiras_sul.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2369/requerimento_n_05-2024_-__construcao_de_uma_passagem_molhada_no_sitio_capoeiras_sul.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 05-2024 -  CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO SITIO CAPOEIRAS SUL</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2371/requerimento_001-2024-_prefeito.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2371/requerimento_001-2024-_prefeito.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 001/2024 - solicitando que seja enviado ofício ao Excelentíssimo Senhor Prefeito, José Aldemir Meireles de Almeida, solicitando a criação de uma Unidade Básica de Saúde Veterinária (UBS — VETERINÁRIA), para atendimento dos animais do município.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2372/requerimento_002-2024_-_mocao_de_apalusos_-_herik_gabriel.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2372/requerimento_002-2024_-_mocao_de_apalusos_-_herik_gabriel.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 002/2024 - MOÇÃO DE APLAUSOS, ao jovem Hérik Gabriel Ferreira dos Santos, pela aprovação no curso de medicina da Universidade Federal de Pernambuco – UFPE, campus de Caruaru.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>REQUERIMENTO 002/2024 - MOÇÃO DE APLAUSOS, ao jovem Hérik Gabriel Ferreira dos Santos, pela aprovação no curso de medicina da Universidade Federal de Pernambuco – UFPE, campus de Caruru.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a POLÍCIA MILITAR DO ESTADO DA PARAÍBA - PMPB.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Polícia Militar do Estado da Paraíba - PMPB.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a 2 Quinta Cultural do Residencial l e ll.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_rua_vicente_gonzaga.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_rua_vicente_gonzaga.pdf</t>
   </si>
   <si>
     <t>Serviço de limpeza da Rua: Vicente Gonzaga, Bairro São José, Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2391/requerimento_canil_municipal1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2391/requerimento_canil_municipal1.pdf</t>
   </si>
   <si>
     <t>Construção de um Canil Municipal.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a DOM FRANCISCO DE SALES, ao PADRE JANILSON ROLIM e ao PADRE CÍCERO GOMES.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>57</t>
   </si>
@@ -902,4552 +902,4552 @@
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Dr. JORDAN WILLY GALDINO LINS.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Colégio Nossa Senhora de Lourdes - CNSL.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2403/mocao_aplauso_kgl.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2403/mocao_aplauso_kgl.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE FAIXAS ELEVADAS NOS DOIS SENTIDOS DA AVENIDA PEDRO MORENO GODIM; Nº 649- CENTRO- CAJAZEIRAS/PB, MAS PRECISAMENTE EM FRENTE A ESCOLA MUNDO INFANTIL. QUE SEJA ENDEREÇADO AO PREFEITO MUNICIPAL DE CAJAZEIRAS/PB JOSÉ ALDEMIR MEIRELES, BEM COMO AO SUPERINTENDENTE DO SCTRAN/CZ/PB JOSÉ GUIMARÃES COELHO FILHO</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Escola Brincando e Aprendendo Tia Jú.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Escola Vitória-Régia.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Tv Diário do Sertão; Tv Sertão da Paraíba e Pense Tv, pela realização da cobertura das _x000D_
 festividades de Carnaval.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_011_pavimentacao_rua_jose_temoteo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_011_pavimentacao_rua_jose_temoteo.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA JOSÉ TEMOTEO SOBRINHO, NO BAIRRO CASAS POPULARES, NA CIDADE DE CAJAZEIRAS – PB.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2425/folha_timbrada_-_rua_maria_de_fatima_andrade_goncalves.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2425/folha_timbrada_-_rua_maria_de_fatima_andrade_goncalves.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Maria de Fatima Andrade Gonçalves, Bairro Pio X, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento_012_pavimentacao_rua_de_flamenguinho.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento_012_pavimentacao_rua_de_flamenguinho.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA TRAVESSA JANUÁRIO ROLIM  DE ALBUQUERQUE (Rua de Flamenguinho), NO BAIRRO POR DO SOL, NA CIDADE DE CAJAZEIRAS - PB</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2429/folha_timbrada_-_rua_tenente_joao_florindo_batista.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2429/folha_timbrada_-_rua_tenente_joao_florindo_batista.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Tenente João Florindo Batista, Bairro dos Temédios, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2430/requerimento_013_pavimentacao_rua_joaquim_soares_de_souza.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2430/requerimento_013_pavimentacao_rua_joaquim_soares_de_souza.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A  PARALELEPÍPEDO DA RUA JOAQUIM SOARES DE SOUZA, NO BAIRRO POR DO SOL, NA CIDADE DE CAJAZEIRAS - PB</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2432/folha_timbrada_-_rua_gislane_xavier_araujo_de_andrade.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2432/folha_timbrada_-_rua_gislane_xavier_araujo_de_andrade.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Gislaine Xavier Araújo de Andrade, Bairro Vila Nova III, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2434/requerimento_014_conserto_parede_do_acude.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2434/requerimento_014_conserto_parede_do_acude.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO SANGRADRO DO AÇUDE DE DUVA</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2436/folha_timbrada_-_rua_felismino_dinis.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2436/folha_timbrada_-_rua_felismino_dinis.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Felismino Dinis, Bairro Santa Cecília, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS”:  A Dom Francisco de Sales pela sua atuação enquanto Bispo na Diocese de Cajazeiras.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2440/requerimento_015_estradas_sitio_cocos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2440/requerimento_015_estradas_sitio_cocos.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DO SÍTIO CÔCOS (CÔCOS DE CIMA, CÔCOS DE BAIXO E BALANÇO DOS CÔCOS).</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>REQUER-SE à Mesa que após ouvir o Plenário e na forma regimental, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência MOÇÃO DE CONGRATULAÇÃO pelo aniversário de José Florêncio dos Santos em 16 de fevereiro onde completou 90 anos.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_003-2024_-_mocao_de_pesar_francisca_ferreira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_003-2024_-_mocao_de_pesar_francisca_ferreira.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 003/2024 - VOTOS DE PROFUNDO PESAR, pelo falecimento da Sr.ª Francisca de Souza Ferreira.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2448/requerimento_004-2024_-_mocao_de_aplausos_6bpm_e_5bbm.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2448/requerimento_004-2024_-_mocao_de_aplausos_6bpm_e_5bbm.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 004/2024 - MOÇÃO DE APLAUSOS, ao 6° Batalhão de Polícia Militar (6º BPM), em nome do Comandante Tenente-Coronel Rômulo Ferreira de Araújo e ao 5° Batalhão do Corpo de Bombeiros Militares (5º BBM), em nome do Comandante Tenente-Coronel Charlton Ribeiro de Santana, pelo excepcional trabalho de segurança e prevenção desempenhado durante as festividades carnavalescas em Cajazeiras, extensiva às suas respectivas equipes.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>REQUER-SE à Mesa que após ouvir o Plenário e na forma regimental, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência MOÇÃO DE CONGRATULAÇÃO pelo aniversário de Dr. Antônio Quirino de Moura em 15 de fevereiro onde completou 90 anos.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2452/requerimento_cartilha_educativa_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2452/requerimento_cartilha_educativa_.pdf</t>
   </si>
   <si>
     <t>Requerimento_Cartilha Educativa</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2453/req_sessao_especial_semana_antidrogas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2453/req_sessao_especial_semana_antidrogas.pdf</t>
   </si>
   <si>
     <t>Sessão Especial em Alusão a “Semana Antidrogas” Cajazeirense.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2454/requerimento_n_06-2024_-_construcao_da_passagem_molhada_da_estrada_central_do_distrito_de_patamute..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2454/requerimento_n_06-2024_-_construcao_da_passagem_molhada_da_estrada_central_do_distrito_de_patamute..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 06-2024 - CONSTRUÇÃO DA PASSAGEM MOLHADA DA ESTRADA CENTRAL DO DISTRITO DE PATAMUTÉ.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2456/requerimento_n_07-2024_-_pavimentacao_a_paralelepipedo_da_rua_raimundo_gomes_da_silva._cajazeiras-pb..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2456/requerimento_n_07-2024_-_pavimentacao_a_paralelepipedo_da_rua_raimundo_gomes_da_silva._cajazeiras-pb..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 07-2024 - PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA RAIMUNDO GOMES DA SILVA. CAJAZEIRAS-PB.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2458/requerimento_n_08-2024_-__pavimentacao_a_paralelepipedo_da_rua_isaura_dantas_da_silva._cajazeiras-pb..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2458/requerimento_n_08-2024_-__pavimentacao_a_paralelepipedo_da_rua_isaura_dantas_da_silva._cajazeiras-pb..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 08-2024 -  PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA ISAURA DANTAS DA SILVA. CAJAZEIRAS-PB.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2461/requerimento_n_09-2024_-__pavimentacao_a_paralelepipedo_da_lateral_da_capela_santo_antonio_situada_na_comunidade_de_riacho_do_meio..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2461/requerimento_n_09-2024_-__pavimentacao_a_paralelepipedo_da_lateral_da_capela_santo_antonio_situada_na_comunidade_de_riacho_do_meio..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 09-2024 -  PAVIMENTAÇÃO A PARALELEPÍPEDO DA LATERAL DA CAPELA “SANTO ANTÔNIO”, SITUADA NA COMUNIDADE DE RIACHO DO MEIO.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2463/requerimento_n_10-2024_-__limpeza_e_pintura_do_ginasio_poliesportivo_da_comunidade_do_sitio_cocos..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2463/requerimento_n_10-2024_-__limpeza_e_pintura_do_ginasio_poliesportivo_da_comunidade_do_sitio_cocos..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 10-2024 -  LIMPEZA E PINTURA DO GINÁSIO POLIESPORTIVO DA COMUNIDADE DO SITIO COCOS.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Ana Maria Soares da Silva.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Nino da Esperança</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2467/requerimento_008-2024-nino_da_esperanca_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2467/requerimento_008-2024-nino_da_esperanca_.docx</t>
   </si>
   <si>
     <t>Que seja realizado o calçamento da rua Duque de Caxias, entre capoeiras e esperança, Mario Moura Rolim, e Manoel Medeiro bairro esperança.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2469/requerimento_004-2024-nino_da_esperanca_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2469/requerimento_004-2024-nino_da_esperanca_.docx</t>
   </si>
   <si>
     <t>Para que seja realizada a construção de uma praça para os distritos de Serra da Arrara 1 e 2.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2471/requerimento_003-2024-nino_da_esperanca_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2471/requerimento_003-2024-nino_da_esperanca_.docx</t>
   </si>
   <si>
     <t>Implantação de academias populares nos distritos de Cajazeiras-PB.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2473/requerimento_005-2024-nino_da_esperanca_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2473/requerimento_005-2024-nino_da_esperanca_.docx</t>
   </si>
   <si>
     <t>Para que seja realizada uma passagem molhada para o sítio Serrinha, próximo a Zé Cosme.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2475/requerimento_002-2024-nino_da_esperanca_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2475/requerimento_002-2024-nino_da_esperanca_.docx</t>
   </si>
   <si>
     <t>Para que seja realizada a implementação de creches nos distritos de Cajazeiras-PB.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2477/requerimento_006-2024-nino_da_esperanca_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2477/requerimento_006-2024-nino_da_esperanca_.docx</t>
   </si>
   <si>
     <t>Que seja realizada a recuperação das 2 passagens molhadas no sítio Mateus.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2479/requerimento_007-2024-nino_da_esperanca_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2479/requerimento_007-2024-nino_da_esperanca_.docx</t>
   </si>
   <si>
     <t>Que seja realizado o calçamento da ladeira do campo do vaqueiro.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2481/folha_timbrada_-_rua_estaquio_carolino_de_souza.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2481/folha_timbrada_-_rua_estaquio_carolino_de_souza.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Estáquio Carolino de Souza, Bairro Cristo Rei, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2483/folha_timbrada_-_rua_tenente_barbosa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2483/folha_timbrada_-_rua_tenente_barbosa.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a continuação da pavimentação da Rua Tenente Barbosa, Bairro Pio X, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2485/folha_timbrada_-_rua_protasio_de_souza_lima.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2485/folha_timbrada_-_rua_protasio_de_souza_lima.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Protásio de Souza Lima, Bairro Santa Cecília, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2487/folha_timbrada_-_rua_hortelina_de_souza_lira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2487/folha_timbrada_-_rua_hortelina_de_souza_lira.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Hortelina de Souza Lira, Bairro Tancredo Neves, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2489/folha_timbrada_-_rua_analia_bezerra_de_andrade.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2489/folha_timbrada_-_rua_analia_bezerra_de_andrade.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Analia Bezerra de Andrade, Conjunto do Ipep, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Organizadores dos Blocos do Carnaval 2024</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Sousa Esporte Clube.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Padre Agripino Ferreira de Assis</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2499/requerimento_016_estradas_sitio_angelim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2499/requerimento_016_estradas_sitio_angelim.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DO SÍTIO ANGELIM</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2501/requerimento_17_pavimentacao_rua_francisco_leite_de_lima_-_por_do_sol.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2501/requerimento_17_pavimentacao_rua_francisco_leite_de_lima_-_por_do_sol.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA FRANCISCO LEITE DE LIMA, NO BAIRRO SOL NASCENTE, NA CIDADE DE CAJAZEIRAS - PB</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2503/requerimento_18_pavimentacao_rua_ademar_rolim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2503/requerimento_18_pavimentacao_rua_ademar_rolim.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO, LIMPEZA, TODA INFRAESTRUTURA NECESSÁRIA, DA RUA ADEMAR ROLIM, NO BAIRRO CAPOEIRAS, NA CIDADE DE CAJAZEIRAS – PB</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2505/requerimento_19_pavimentacao_rua_otacilio_liberato.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2505/requerimento_19_pavimentacao_rua_otacilio_liberato.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA OTACÍLIO LIBERATO DE ABREU, NO BAIRRO POR DO SOL, PRÓXIMO AO LOTEAMENTO CRISTAL, RUA QUE DA ACESSO AOS APARTAMENTO DO RESIDENCIAL CAJAZEIRAS.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2507/requerimento_20_pavimentacao_rua_maria_de_lourdes_-_por_do_sol_nascente.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2507/requerimento_20_pavimentacao_rua_maria_de_lourdes_-_por_do_sol_nascente.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA MARIA DE LOURDES DE LIRA MACIEL, NO BAIRRO SOL NASCENTE, NA CIDADE DE CAJAZEIRAS - PB</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_n_12-2024_manilhas_para_a_comunidade_de_barreiros_proximo_as_residencas_do_sro_laercio_e_da_sra_luzimar..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_n_12-2024_manilhas_para_a_comunidade_de_barreiros_proximo_as_residencas_do_sro_laercio_e_da_sra_luzimar..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 12-2024 MANILHAS PARA A COMUNIDADE DE BARREIROS PROXIMO AS RESIDENCAS DO SRº LAERCIO E DA SRª LUZIMAR.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Requerimento N° 11-2024 -  CAMPO DE FUTEBOL PARA A COMUNIDADE DO SITIO ALMAS.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2511/requerimento_n_11-2024_-__campo_de_futebol_para_a_comunidade_do_sitio_almas..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2511/requerimento_n_11-2024_-__campo_de_futebol_para_a_comunidade_do_sitio_almas..pdf</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_n_13-2024_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_n_13-2024_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 13-2024 CONSTRUÇÃO DE UM POSTO ANCORA PARA O ASSENTAMENTO MÃE RAINHA.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2515/requerimento_n_14-2024_retorno_do_programa_educacional_de_resistencia_as_drogas_e_violencia_proerd_nas_escolas..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2515/requerimento_n_14-2024_retorno_do_programa_educacional_de_resistencia_as_drogas_e_violencia_proerd_nas_escolas..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 14-2024 RETORNO DO PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E VIOLÊNCIA (PROERD) NAS ESCOLAS.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2517/requerimento_n_15-2024_recuperacao_do_entorno_da_capela_santa_giana_situada_na_agrovila..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2517/requerimento_n_15-2024_recuperacao_do_entorno_da_capela_santa_giana_situada_na_agrovila..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 15-2024 RECUPERAÇÃO DO ENTORNO DA CAPELA “SANTA GIANA”, SITUADA NA AGROVILA.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2519/requerimento_005-2024_-_mocao_de_aplausos_clube_recreio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2519/requerimento_005-2024_-_mocao_de_aplausos_clube_recreio.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 005/2024 - MOÇÃO DE APLAUSOS, ao clube Recreio Beach &amp; Tênis, pela realização da VI Etapa do Circuito Unicred de Beach Tennis / Paraíba 2023/2024, nos dias 22 a 25 de fevereiro.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2521/pavimentacao_jose_juarez_moreira_e_antonio_vitoriano_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2521/pavimentacao_jose_juarez_moreira_e_antonio_vitoriano_.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua: José Juarez Moreira e Antônio Vitoriano de Abreu, Alto da Bela Vista, Município de Cajazeiras/PB</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO, ao Senhor FRANCISCO ROZIMIRO (Seu Chico da Padaria), pelo seu natalício de 90 anos, no último dia 25/02/2024.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2525/requerimento_n_16-2024_recuperacao_da_parede_do_acude_de_duva__situada_na_estrada_central_do_patamute..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2525/requerimento_n_16-2024_recuperacao_da_parede_do_acude_de_duva__situada_na_estrada_central_do_patamute..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 16-2024 RECUPERAÇÃO DA PAREDE DO “AÇUDE DE DUVA”  SITUADA NA ESTRADA CENTRAL DO PATAMUTÉ.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_n_17-2024__inclusao_dos_enderecos_das_redes_sociais_da_camara_e_de_todos_os_vereadores_em_suas_falas_e_imagens_exibidas..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_n_17-2024__inclusao_dos_enderecos_das_redes_sociais_da_camara_e_de_todos_os_vereadores_em_suas_falas_e_imagens_exibidas..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 17-2024  INCLUSÃO DOS ENDEREÇOS DAS REDES SOCIAIS DA CÂMARA E DE TODOS OS VEREADORES EM SUAS FALAS E IMAGENS EXIBIDAS.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2529/requerimento_006-2024_-_mocao_de_aplausos_aos_diretores_prisionais.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2529/requerimento_006-2024_-_mocao_de_aplausos_aos_diretores_prisionais.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 006/2024 - MOÇÃO DE APLAUSOS, ao diretor da Penitenciária Padrão Regional de Cajazeiras, Tales Alves de Almeida, e à diretora da Penitenciária Feminina de Cajazeiras, Paloma Correia Lima, pelo recebimento de um ofício assinado por Macário Oliveira Júnior, atual Juiz da Vara de Execuções Penais de Cajazeiras, e mais cinco magistrados que já conduziram a execução penal da referida cidade, que exalta e reconhece os trabalhos desenvolvidos pelos diretores das respectivas unidades prisionais.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2531/audiencia_publica.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2531/audiencia_publica.pdf</t>
   </si>
   <si>
     <t>requerimento de audiência publica</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2532/requerimentos_07_2024.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2532/requerimentos_07_2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 007/2024 - MOÇÃO DE APLAUSOS ao Governador do Estado da Paraíba, João Azevêdo Lins Filho, pela reforma e ampliação da E.E.E.F.M. Professor Manoel Mangueira Lima.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2534/folha_timbrada_-_pavimentacao_da_rua_joaquim_armando_abilio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2534/folha_timbrada_-_pavimentacao_da_rua_joaquim_armando_abilio.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Joaquim Armando Abilio, Bairro Pio X, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2536/folha_timbrada_-_pavimentacao_rua_lourival_emidio_de_freitas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2536/folha_timbrada_-_pavimentacao_rua_lourival_emidio_de_freitas.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Lourival Emidio de Freitas Bairro São José, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2538/folha_timbrada_-_pavimentacao_da_rua_francisco_goncalves_de_oliveira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2538/folha_timbrada_-_pavimentacao_da_rua_francisco_goncalves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Francisco Gonçalves de Oliveira Bairro Cristo Rei, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2540/folha_timbrada_-_pavimentacao_da_rua_maestro_esmerindo_cabrina_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2540/folha_timbrada_-_pavimentacao_da_rua_maestro_esmerindo_cabrina_da_silva.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Maestro Esmerindo Cabrina da Silva, localizada no Alto da Bela Vista, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2542/folha_timbrada_-_pavimentacao_da_rua_jose_ferreira_pires.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2542/folha_timbrada_-_pavimentacao_da_rua_jose_ferreira_pires.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua José Ferreira Pires, localizada no Conjunto Fatima Santos, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Buda Lira e Ubiratan di Assis.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_21_abastecimento_de_agua_de_sitio_serraria.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_21_abastecimento_de_agua_de_sitio_serraria.pdf</t>
   </si>
   <si>
     <t>Elaboração de Projeto que garanta o Abastecimento de Água Potável da população do Sítio Serraria</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2548/requerimento_22_pavimentacao_a_paralelepipedo_da_rua_nelson_dias_de_lima_no_bairro_jardim_europa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2548/requerimento_22_pavimentacao_a_paralelepipedo_da_rua_nelson_dias_de_lima_no_bairro_jardim_europa.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA NELSON DIAS DE LIMA, NO BAIRRO JARDIM EUROPA.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2550/requerimento_023_pavimentacao_rua_carolino_monteiro.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2550/requerimento_023_pavimentacao_rua_carolino_monteiro.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA CAROLINO MONTEIRO AUGUSTO, NO BAIRRO JARDIM EUROPA</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2552/requerimento_024_poda_das_arvores_capinacao_e_limpeza_da_rua_josias_farias_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2552/requerimento_024_poda_das_arvores_capinacao_e_limpeza_da_rua_josias_farias_da_silva.pdf</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2554/requerimento_025_estradas_sitio_almas_ladeira_de_nina.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2554/requerimento_025_estradas_sitio_almas_ladeira_de_nina.pdf</t>
   </si>
   <si>
     <t>CONSERTO DOS PONTOS CRÌTICOS DAS ESTRADAS DO SÍTIO ALMAS (Ladeira de Zé de Nina)</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Sr. Cristóvão Jonas de Farias Maciel.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2558/requerimento_fuminc.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2558/requerimento_fuminc.pdf</t>
   </si>
   <si>
     <t>Solicitamos a Relação detalhada dos projetos aprovados, Área de atuação e Proponentes do Fundo Municipal de Incentivo a Cultura – FUMINC.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2560/requerimento_n_18-2024_-_100_metros_de_pavimentacao_a_paralelepipedo_da_ladeira_proxima_a_igreja_sao_sebastiao_situada_na_comunidade_do_sitios_cocos..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2560/requerimento_n_18-2024_-_100_metros_de_pavimentacao_a_paralelepipedo_da_ladeira_proxima_a_igreja_sao_sebastiao_situada_na_comunidade_do_sitios_cocos..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 18/2024 - 100 METROS DE PAVIMENTAÇÃO A PARALELEPÍPEDO DA LADEIRA PROXIMA A IGREJA “SÃO SEBASTIÃO”, SITUADA NA COMUNIDADE DO SITIOS COCOS.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2562/requerimento_009-2024-nino_da_esperanca_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2562/requerimento_009-2024-nino_da_esperanca_.docx</t>
   </si>
   <si>
     <t>Seja realizado o calçamento da rua Joaquim Henrique Gonçalves, no bairro do Pôr do sol, cerca de 50 metros.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2564/pavimentacao_e_limpeza.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2564/pavimentacao_e_limpeza.pdf</t>
   </si>
   <si>
     <t>Solicitamos a Pavimentação e limpeza da Rua: Localizada depois da Câmara Fria Friest, Bairro Ronaldo Cunha Lima, Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a Alysson de Sousa Lira</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2568/requerimento_26_pavimentacao_a_paralelepipedo_da_rua_emanoel_dias_neto_no_bairro_edmilson_cavalcante.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2568/requerimento_26_pavimentacao_a_paralelepipedo_da_rua_emanoel_dias_neto_no_bairro_edmilson_cavalcante.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA EMANOEL DIAS NETO, NO BAIRRO EDMILSON CAVALCANTE</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2570/requerimento_027_intalacao_de_semaforo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2570/requerimento_027_intalacao_de_semaforo.pdf</t>
   </si>
   <si>
     <t>Implantação de um SEMÁFORO, no cruzamento da Avenida Joca Claudino e da Rua Maria da Piedade</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2572/requerimento_028_fibromeaugia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2572/requerimento_028_fibromeaugia.pdf</t>
   </si>
   <si>
     <t>Sessão Especial do Poder Legislativo em alusão ao Dia da Conscientização sobre a Fibromialgia</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2574/requerimento_029_estradas_sitio_azevem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2574/requerimento_029_estradas_sitio_azevem.pdf</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2579/folha_timbrada_-_pavimentacao_da_rua_nossa_senhora_aparecida.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2579/folha_timbrada_-_pavimentacao_da_rua_nossa_senhora_aparecida.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Nossa Senhora Aparecida, localizada no Bairro Tancredo Neves, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2581/folha_timbrada_-_pavimentacao_da_rua_jose_leoncio_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2581/folha_timbrada_-_pavimentacao_da_rua_jose_leoncio_da_silva.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua José Leôncio da Silva, localizada no Bairro Epitácio Leite Rolim, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2584/folha_timbrada_-_pavimentacao_da_rua_joaquim_de_souza_bandeira..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2584/folha_timbrada_-_pavimentacao_da_rua_joaquim_de_souza_bandeira..pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a abertura da Rua Joaquim de Souza Bandeira, localizada no Bairro São José, se faz necessária devido as condições de trafegalidade, e libera o fluxo de automóveis e pedestre.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2586/folha_timbrada_-_pavimentacao_da_rua_jose_caetano_nascimento.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2586/folha_timbrada_-_pavimentacao_da_rua_jose_caetano_nascimento.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua José Caetano Nascimento, localizada no Distrito de Engenheiro Ávidos, se faz necessária devido as condições de trafegalidade, e libera o fluxo de automóveis e pedestre.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2588/folha_timbrada_-_pavimentacao_da_rua_francisca_fernandes_claudino.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2588/folha_timbrada_-_pavimentacao_da_rua_francisca_fernandes_claudino.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Francisca Fernandes Claudino, localizada no centro, se faz necessária devido as condições de trafegalidade, e libera o fluxo de automóveis e pedestre.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2590/folha_timbrada_-_instalcao_de_manilha_na_agrovila.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2590/folha_timbrada_-_instalcao_de_manilha_na_agrovila.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a instalação de 22 vinte e duas manilhas de 60mm na Agrovila por trás da UBS que já se encontra no local a mais de oito meses, e a população não sabe a quem recorrer mais. se faz necessária devido as condições de trafegalidade, e libera o fluxo de automóveis e pedestre.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a instalação de 22 vinte e duas manilhas de 60mm na Agrovila por trás da UBS que já se encontra no local a mais de oito meses, e a população não sabe a quem recorrer mais. se faz necessária devido as condições de trafegalidade, e libera o fluxo de automóveis e pedestre</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2592/requerimento_n_19-2024_-_reforma_da_ubsf_unidade_basica_de_saude_da_familia_sao_francisco_e_amelia_estrela_ambas_funcionam_no_mesmo_local..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2592/requerimento_n_19-2024_-_reforma_da_ubsf_unidade_basica_de_saude_da_familia_sao_francisco_e_amelia_estrela_ambas_funcionam_no_mesmo_local..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 19/2024 - REFORMA DA UBSF (UNIDADE BÁSICA DE SAÚDE DA FAMÍLIA) SÃO FRANCISCO E AMELIA ESTRELA, AMBAS FUNCIONAM NO MESMO LOCAL.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2593/requerimento_n_20-2024_-_casa_de_acolhimento_para_mulheres_vitimas_de_violencia_em_cajazeiras..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2593/requerimento_n_20-2024_-_casa_de_acolhimento_para_mulheres_vitimas_de_violencia_em_cajazeiras..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 20-2024 - CASA DE ACOLHIMENTO PARA MULHERES VÍTIMAS DE VIOLÊNCIA EM CAJAZEIRAS.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Moção de pesar a família do senhor agropecuarista Marcelo  Carolino  de Abreu.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO - MOACIR MEDEIROS- MOAR</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, JOSÉ CAROLINO PEREIRA</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2603/ana.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2603/ana.docx</t>
   </si>
   <si>
     <t>Voto de Congratulações a senhora Ana Goldfarb pela passagem de seu aniversario.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2605/agamenilde_dias_arruda_vieira_dantas.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2605/agamenilde_dias_arruda_vieira_dantas.docx</t>
   </si>
   <si>
     <t>Voto de aplausos a desembargadora Agamenilde Dias Arruda Vieira Dantas que será empossada presidente do TRE-PB</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, as Organizadoras do “2° TRILHÃO FEMININO (LOUCAS POR ADRENALINA)”</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, as Organizadoras do “2° TRILHÃO FEMININO (LOUCAS POR ADRENALINA)”.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>João da Coca</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2611/requerimento_02.2024.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2611/requerimento_02.2024.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado ofício ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e a Srº. José Gilberto Rolim, Secretário de Agricultura, solicitando a instalação de manilhas no riacho do Sítio Catolé dos Mangueiras, dessa cidade. A comunidade de Catolé tem ficado sem acesso a cidade de Cajazeiras em dias de chuva forte, como também tem impedido a passagem dos profissionais da unidade de saúde e dos ônibus escolares.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2612/requerimento_010-2024-nino_da_esperanca_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2612/requerimento_010-2024-nino_da_esperanca_.docx</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias na comunidade do campo do vaqueiro.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2614/requerimento_03.2024.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2614/requerimento_03.2024.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado ofício ao Srº. José Gilberto Rolim, Secretário de Agricultura, solicitando a construção de uma passagem molhada na estrada que dar acesso a Vila Jardilino, localizada por traz do Loteamento Santa Maria, desta cidade. O acesso a localidade está ficando interrompido em dias de chuva forte, deixando a população isolada.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_Sra INACIO ROLIM ALVES</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Mateus David Dantas Amorim e Walther Nunes e Fernando Inacio (Comitiva de Cajazeiras/PB), pela participação na 4ª Conferência Nacional de Cultura (CNC).</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2626/req__limpeza_da_rua_galdino_vilante_santos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2626/req__limpeza_da_rua_galdino_vilante_santos.pdf</t>
   </si>
   <si>
     <t>Loteamento: Romualdo Rolim (Por trás da La Fiesta), Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2637/requerimento_joao_da_coca_4.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2637/requerimento_joao_da_coca_4.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e ao Srº. Francisco Thiago Andrade Pessoa, Secretário de Planejamento, solicitando a realização do calçamento da Rua Angelina Maria de Figueiredo, Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2639/requerimento_joao_da_coca_5.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2639/requerimento_joao_da_coca_5.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e ao Srº. Francisco Thiago Andrade Pessoa, Secretário de Planejamento, solicitando a realização do calçamento da Rua Joaquim Abílio Abrante, Bairro Pio X, desta cidade.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2641/requerimento_joao_da_coca_6.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2641/requerimento_joao_da_coca_6.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e ao Srº. Francisco Thiago Andrade Pessoa, Secretário de Planejamento, solicitando a realização do calçamento da Rua Francisco Gonçalves de Oliveira, Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2643/req__limpeza_da_rua_galdino_vilante_santos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2643/req__limpeza_da_rua_galdino_vilante_santos.pdf</t>
   </si>
   <si>
     <t>Limpeza da Rua: Galdino Vilante Santos</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2645/requerimento_n_21-2024_-_convite_a_fabio_borges_para_esclarecimento_de_bloqueios_nos_beneficios_do_programa_bolsa_familia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2645/requerimento_n_21-2024_-_convite_a_fabio_borges_para_esclarecimento_de_bloqueios_nos_beneficios_do_programa_bolsa_familia.pdf</t>
   </si>
   <si>
     <t>REQURIMENTO N° 21/2024 - CONVITE A FABIO BORGES PARA ESCLARECIMENTO DE BLOQUEIOS NOS BENEFICIOS DO PROGRAMA BOLSA FAMILIA</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2647/req_drenagem_sitio_cantinho_municipio_de_cajazeiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2647/req_drenagem_sitio_cantinho_municipio_de_cajazeiras.pdf</t>
   </si>
   <si>
     <t>Providências de drenagem: Sítio Cantinho, Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a MARCHA AZUL DE CAJAZEIRAS</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2651/requerimento_033-2023-nino_da_esperanca_2.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2651/requerimento_033-2023-nino_da_esperanca_2.docx</t>
   </si>
   <si>
     <t>Instalação de um poço para a escola Antônio de Sousa Dias e para o posto de saúde Higino Dias Moreira.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2652/requerimento_013-2024-nino_da_esperanca_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2652/requerimento_013-2024-nino_da_esperanca_.docx</t>
   </si>
   <si>
     <t>Realização de uma praça nos distritos de Serra da Arara 1 e 2</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2653/requerimento_012-2024-nino_da_esperanca_2_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2653/requerimento_012-2024-nino_da_esperanca_2_1.docx</t>
   </si>
   <si>
     <t>Que seja realizada a pavimentação a paralelepípedo da rua Leonardo Rolim, localizada na entrada do bairro dos Remédios.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2654/sapl_5.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2654/sapl_5.pdf</t>
   </si>
   <si>
     <t>REQUER-SE à mesa, ouvido o Plenário, e na forma regimental, o seguinte: realização de uma Audiência Pública para tratar de assunto do ECIT Cristiano Cartaxo a pedido dos alunos que estão prejudicados pela falta de Infra – Estrutura e Professor, a ser realizada nas dependências da Câmara Municipal de Cajazeiras, no dia 03 de abril de 2024, na quarta-feira, às 17 horas.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2658/sapl_7.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2658/sapl_7.pdf</t>
   </si>
   <si>
     <t>REQUER-SE à mesa, ouvido o Plenário, e na forma regimental, o seguinte: realização de uma Audiência Pública tratar assunto de Capacitação em Epilesia, Canabidiol, Saúde Mental e Neurologia, no curso com duração de 20 horas, que será ministrado por professores com experiência na área da saúde e de docência. Para os profissionais que compõe a equipe possam participar do Agente Comunitário de Saúde ao Médico do PSF do Município. A ser realizada nas dependências da Câmara Municipal de Cajazeiras, no dia 23 de abril de 2024, na terça-feira, às 18 horas.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a João Cícero.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2662/requerimento_n_22-2024_-_capinagem_no_entorno_da_ubs_do_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2662/requerimento_n_22-2024_-_capinagem_no_entorno_da_ubs_do_patamute.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 22/2024 - CAPINAGEM NO ETORNO DA UBS DO PATAMUTÉ</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2671/requerimento_n_23_-_2024_-_reposicao_de_lampadas_queimadas_e_ou_quebradas_nas_redes_de_iluminacao_publica_nas_comunidades_abaixo_mencionadas..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2671/requerimento_n_23_-_2024_-_reposicao_de_lampadas_queimadas_e_ou_quebradas_nas_redes_de_iluminacao_publica_nas_comunidades_abaixo_mencionadas..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 23-2024 -REPOSIÇÃO DE LÂMPADAS QUEIMADAS E/OU QUEBRADAS NAS REDES DE ILUMINAÇÃO PÚBLICA NAS COMUNIDADES ABAIXO MENCIONADAS."</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2677/req__pav__rua_manoel_medeiros.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2677/req__pav__rua_manoel_medeiros.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua: Manoel Medeiros, Bairro Esperança, Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO SGT. PIELTON</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2681/requerimento_n_24_-_2024_-_ambulancia_para_o_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2681/requerimento_n_24_-_2024_-_ambulancia_para_o_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 24 - 2024 - AMBULÂNCIA PARA O DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Moção de Aplausos Empresário Osvaldo Martins</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2685/req_passagem_molhada_na_localizacao_sitio_catole_dos_mangueiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2685/req_passagem_molhada_na_localizacao_sitio_catole_dos_mangueiras.pdf</t>
   </si>
   <si>
     <t>Construção de Passagem Molhada na localização: Sítio Catolé dos Mangueiras.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2689/requerimento_n_25_-_2024_-campo_de_futebol_para_a_comunidade_do_distrito_de_patamute..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2689/requerimento_n_25_-_2024_-campo_de_futebol_para_a_comunidade_do_distrito_de_patamute..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 25/2024 - CAMPO DE FUTEBOL PARA A COMUNIDADE DO DISTRITO DE PATAMUTÉ.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a JESSICA NASCIMENTO OLIVEIRA.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a JOABSON FARIAS VIEIRA.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2697/requerimento_008-2024_-_mocao_de_aplausos_joao_pedro_e_nildo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2697/requerimento_008-2024_-_mocao_de_aplausos_joao_pedro_e_nildo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 008/2024 - MOÇÃO DE APLAUSOS ao jovem João Pedro Lacerda Felipe, pela aprovação para ser jogador na base do Fluminense, extensiva ao coordenador da “Escolinha Descobrindo Talentos”, Ozenildo Manoel dos Santos (Nildo).</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2699/requerimentos_09_2024.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2699/requerimentos_09_2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 009/2024_x000D_
 _x000D_
 _x000D_
 MOÇÃO DE APLAUSOS, ao Secretário Executivo da Infraestrutura e dos Recursos Hídricos do Estado, Sr. Deusdete Queiroga, pela realização da Assembleia Regional da Microrregião de Água e Esgoto do Alto Piranhas, promovido pelo Colegiado Microrregional de Água e Esgoto da Paraíba, ao qual o mesmo esteve como representante, para a adoção de medidas em relação à universalização do saneamento básico no Estado.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Secretário Executivo da Infraestrutura e dos Recursos Hídricos do Estado, Sr. Deusdete Queiroga, pela realização da Assembleia Regional da Microrregião de Água e Esgoto do Alto Piranhas, promovido pelo Colegiado Microrregional de Água e Esgoto da Paraíba, ao qual o mesmo esteve como representante, para a adoção de medidas em relação à universalização do saneamento básico no Estado.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2701/requerimento_010_2024.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2701/requerimento_010_2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 010/2024_x000D_
 _x000D_
 MOÇÃO DE APLAUSOS, ao Gerente Regional da CAGEPA, Sr. Cleudismar Alexandre Maciel, por ter participado e contribuído para a realização da Assembleia Regional da Microrregião de Água e Esgoto do Alto Piranhas, promovido pelo Colegiado Microrregional de Água e Esgoto da Paraíba, para a adoção de medidas em relação à universalização do saneamento básico no Estado.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Gerente Regional da CAGEPA, Sr. Cleudismar Alexandre Maciel, por ter participado e contribuído para a realização da Assembleia Regional da Microrregião de Água e Esgoto do Alto Piranhas, promovido pelo Colegiado Microrregional de Água e Esgoto da Paraíba, para a adoção de medidas em relação à universalização do saneamento básico no Estado.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2703/requerimento_n_26_-_2024_-recuperacao_das_estradas_rurais_abaixo_mencionadas..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2703/requerimento_n_26_-_2024_-recuperacao_das_estradas_rurais_abaixo_mencionadas..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 26 - 2024 -RECUPERAÇÃO DAS ESTRADAS RURAIS ABAIXO MENCIONADAS.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Moção de Pesar_ Sr. DORGIVAL CAROLINO BRAGA</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2711/req_sitio_prensa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2711/req_sitio_prensa.pdf</t>
   </si>
   <si>
     <t>Solicitamos a melhoria nas condições da referida localidade: Estrada que da acesso ao Sítio Prensa, Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>REQUER-SE à Mesa que após ouvir o Plenário e na forma regimental, seja constatado em ata_x000D_
 dos nossos trabalhos e comunicado através de ofício desta Presidência VOTOS DE_x000D_
 CONGRATULAÇÃO ao Odontólogo Dr. Reinaldo Jardel pelo seu aniversário dia 22 de abril_x000D_
 de 2024.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2715/req_sitio_marias_preta.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2715/req_sitio_marias_preta.pdf</t>
   </si>
   <si>
     <t>Solicitamos a melhoria nas condições da referida localidade: Estrada que da acesso ao Sítio Marias Preta, Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2717/requerimento_n_27_-_2024_-recuperacao_das_estradas_rurais_abaixo_mencionadas_-_terra_molhada_e_arruido.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2717/requerimento_n_27_-_2024_-recuperacao_das_estradas_rurais_abaixo_mencionadas_-_terra_molhada_e_arruido.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 27 - 2024 -RECUPERAÇÃO DAS ESTRADAS RURAIS ABAIXO MENCIONADAS - TERRA MOLHADA E ARRUIDO.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2719/req_sctrans.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2719/req_sctrans.pdf</t>
   </si>
   <si>
     <t>Solicitamos instalação de um Semáfora na localização: Avenida Joca Claudino (Próximo ao Caic, Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2721/req_psf_simao_de_oliveira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2721/req_psf_simao_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Atendimento médico nos períodos da manhã e tarde no PSF: Simão de Oliveira, Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Corrinha Delfino</t>
   </si>
   <si>
     <t>OFICIO 042/2024_x000D_
 DISPÕE SOBRE ALTERAÇÕES NA LEI N° 2.915 DE 13 DE MAIO DE 2021 QUE INSTITUI GRATIFICAÇÕES DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAJAZEIRAS-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Moção de Pesar_HILDA BATISTA BEZERRA</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2727/req__upa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2727/req__upa.pdf</t>
   </si>
   <si>
     <t>Solicitamos instalação de rampas para cadeirante na localidade: UPA – Unidade de Pronto Atendimento, Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>moção de pesar</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2732/req__rua_maros_aurelio_le_pereira_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2732/req__rua_maros_aurelio_le_pereira_.pdf</t>
   </si>
   <si>
     <t>Solicitamos a pavimentação da Rua: Maros Aurélio Le Pereira, S/N, Remédios, Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2734/aegypti_dengue.__26_04_2024.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2734/aegypti_dengue.__26_04_2024.docx</t>
   </si>
   <si>
     <t>requerer que seja enviado ofício ao senhor José Aldemir Meireles de Almeida, prefeito municipal e Mychelle Dantas de Almeida Noleto, Secretaria de Saúde pra iniciar dedetização nos bairros de nossa cidade na prevenção e combater  ao mosquito aegypti( dengue).</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2736/zoonoses_2024__2.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2736/zoonoses_2024__2.docx</t>
   </si>
   <si>
     <t>Requerer que seja enviado oficio ao senhor José Aldemir Meireles de Almeida, prefeito municipal e ao senhor Wagner Pessoa, coordenador do Núcleo De Zoonoses, solicitando um relatório sobre o funcionamento do serviço de castramóvel e quantitativo de castrações já realizadas através do veículo adquirido.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2738/votos__de__aplauso_professor_inacio_e_professora_ligia_26_04_2024.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2738/votos__de__aplauso_professor_inacio_e_professora_ligia_26_04_2024.docx</t>
   </si>
   <si>
     <t>requerer Voto de APLAUSO  a   Academia Cajazeirense de Artes e Letras (Acal) recebe, nesta sexta-feira (26), seus dois novos membros: o professor Inácio Torres e a professora Lígia Calado.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2742/requerimento_009-2024_-_votos_de_conglatulacoes_-_marcia_rejane.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2742/requerimento_009-2024_-_votos_de_conglatulacoes_-_marcia_rejane.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação - Márcia  Rejane</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2744/requerimento_014-2024-nino_da_esperanca_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2744/requerimento_014-2024-nino_da_esperanca_.docx</t>
   </si>
   <si>
     <t>Reforma dos canteiros centrais da rua João de Sousa Maciel como a implantação da iluminação em LED.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2746/requerimento_015-2024-nino_da_esperanca_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2746/requerimento_015-2024-nino_da_esperanca_.docx</t>
   </si>
   <si>
     <t>a implantação de  redutores de velocidades, sinais e rotatórias, na avenida João de Sousa Maciel e avenida Francisco Arcanjo de Albuquerque.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2748/requerimento_08.2024.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2748/requerimento_08.2024.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e ao Srº. Francisco Thiago Andrade Pessoa, Secretário de Planejamento, solicitando a realização do calçamento da Rua Antônia Soares de Lacerda, Loteamento Luar Cidade Universitária, desta cidade.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2750/requerimento_07.2024.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2750/requerimento_07.2024.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e a Srª. Mychelle Dantas de Almeida Noleto, Secretária de Saúde, solicitando a construção de um posto âncora de saúde no Sítio Cachoeirinha dos Militões dessa cidade. A comunidade de Cachoeirinha dos Militões é uma comunidade bastante populosa, por isso faz-se necessário a instalação do posto de Saúde.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2752/requerimento_09.2024.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2752/requerimento_09.2024.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e ao Srº. Francisco Thiago Andrade Pessoa, Secretário de Planejamento, solicitando a realização do calçamento da Rua Horácio Tavares de Luna, Loteamento Luar Cidade Universitária, desta cidade.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2754/requerimento_10.2024.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2754/requerimento_10.2024.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e ao Srº. Francisco Thiago Andrade Pessoa, Secretário de Planejamento, solicitando a realização do calçamento da Rua José Helder Silva Lima, Loteamento Luar Cidade Universitária, desta cidade.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2756/req__laurindo_de_souza_rolim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2756/req__laurindo_de_souza_rolim.pdf</t>
   </si>
   <si>
     <t>Manutenção da pavimentação da Rua: Laurindo de Souza Rolim, Bairro Tancredo Neves, Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>Votos de Congratulações</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada VOTO DE APLAUSO aos profissionais da Enfermagem pelo Dia Internacional da Enfermagem, comemorado em 12 de maio, bem como pela sanção presidencial da Lei nº 14.581, de 11 de maio de 2023.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2762/documento.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2762/documento.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao_x000D_
 senhor , Manoel Télamon Arruda Filho pela a passagem do seu aniversario dia 30_x000D_
 de abril de 2024.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2764/voto_de_congratulacoes_de_vicente_ferreira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2764/voto_de_congratulacoes_de_vicente_ferreira.pdf</t>
   </si>
   <si>
     <t>requerer que seja encaminhada VOTO DE CONGRATULAÇÕES ao_x000D_
 senhor , Vicente Ferreira pela a passagem do seu aniversario dia 30 de abril de_x000D_
 2024.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2766/voto_de_congratulacoes_de_irlanio_cavalcanti.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2766/voto_de_congratulacoes_de_irlanio_cavalcanti.docx</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao senhor , Irlanio Cavalcanti   pela a passagem do seu aniversario dia 01 de maio de 2024.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2768/voto_de_congratulacoes_ao_senhor_irlanio_calvancanti_holanda.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2768/voto_de_congratulacoes_ao_senhor_irlanio_calvancanti_holanda.docx</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao senhor , Irlanio Cavalcanti pela a passagem do seu aniversario dia 01 de maio de 2024.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2770/voto_de_congratulacoes_ao_senhor_manoel_telamon_arruda_filho.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2770/voto_de_congratulacoes_ao_senhor_manoel_telamon_arruda_filho.docx</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2772/voto_de_congratulacoes_ao_senhor_vicente_ferreira.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2772/voto_de_congratulacoes_ao_senhor_vicente_ferreira.docx</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2774/solicitacao_de_semafaro_na_rua_victor_jurema.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2774/solicitacao_de_semafaro_na_rua_victor_jurema.docx</t>
   </si>
   <si>
     <t>Oficio ao Prefeito Dr. José Aldemir Meireles de Almeida e ao Superintendente da SCTrans José Guimareas Coêlho Filho, Solicitando que adotem medidas necessárias com vista à, Implantação de um SEMÁFORO, no cruzamento da Rua  Victor Jurema com a Rua Benedito  Gomes de Sousa ,</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2778/requerimento_011-2024_-_pesar_celso_barreto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2778/requerimento_011-2024_-_pesar_celso_barreto.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 011/2024 - VOTOS DE PROFUNDO PESAR, pelo falecimento do Sr. Celso Barreto.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a JUSTINA LEVINA.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>Voto de Congratulações</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2783/requerimento_joao_da_coca_10.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2783/requerimento_joao_da_coca_10.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e ao Srº. Francisco Thiago Andrade Pessoa, Secretário de Planejamento, solicitando a realização do calçamento da Rua Joaquim Gonçalves, Loteamento Luar Cidade Universitária, desta cidade.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2784/requerimento_joao_da_coca_11.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2784/requerimento_joao_da_coca_11.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e ao Srº. Francisco Thiago Andrade Pessoa, Secretário de Planejamento, solicitando a realização do calçamento da Rua José Francisco da Silva, Loteamento Luar Cidade Universitária, desta cidade.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>REQUERIMENTO  SNº/ 2024</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2786/requerimento_joao_da_coca_12.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2786/requerimento_joao_da_coca_12.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e ao Srº. Francisco Thiago Andrade Pessoa, Secretário de Planejamento, solicitando a realização do calçamento da Rua Laurentino de Abreu Tranca, Loteamento Luar Cidade Universitária, desta cidade.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2788/requerimento_012-2024_-_mocao_de_aplausos_cabo_luiz_junior.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2788/requerimento_012-2024_-_mocao_de_aplausos_cabo_luiz_junior.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 012/2024 - MOÇÃO DE APLAUSOS, ao Cabo da Polícia Militar (3° Esquadrão ROTAM), Luiz Derço Santiago Júnior, pelo ato de bravura ao ser informado de um assalto que estava ocorrendo na proximidade em que se encontrava e se dirigir sozinho até o praticante, contento-o até a chegada dos reforços para a efetuação da prisão, na última segunda-feira (06).</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2792/requerimento_13.2024.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2792/requerimento_13.2024.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e a Srª. Francisca Juliana de Lima Suassuna, Secretária de Desenvolvimento Humano, solicitando a realização da Caravana Social no Distrito de Serra da Arara, desta cidade.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2793/requerimento_016-2024-nino_da_esperanca_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2793/requerimento_016-2024-nino_da_esperanca_.docx</t>
   </si>
   <si>
     <t>A construção dos cemitérios nos distritos de Serra da Arara e Patamuté.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2795/voto_de_aplauso_a_cdl_de_cajazeiras.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2795/voto_de_aplauso_a_cdl_de_cajazeiras.docx</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a CHICO AMARO (Artista Musical).</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Gessyca Kelly e Letícia Gadelha.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2803/req__policlinica.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2803/req__policlinica.pdf</t>
   </si>
   <si>
     <t>Solicitamos providências na regularização dos atendimentos na localidade: Policlínica, Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2807/req__saude.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2807/req__saude.pdf</t>
   </si>
   <si>
     <t>Solicitamos providências na regularização da distribuição de Canetas de Insulina pela Secretaria de Saúde e nos atendimentos do Centro de Diagnóstico por Imagem (CDI), neste Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2808/sapl_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2808/sapl_1.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Francisco Eduardo Bertoldo, localizada no Pio X, se faz necessária devido as condições de trafegabilidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2810/sapl_2.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2810/sapl_2.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Manoel Henrique da Silva, localizada no Pio X, se faz necessária devido as condições de trafegabilidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Moção de pesar</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2819/requerimento_n_28_-_2024_-reforma_da_passagem_molhada_do_sitio_poco..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2819/requerimento_n_28_-_2024_-reforma_da_passagem_molhada_do_sitio_poco..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 28 - 2024 -REFORMA DA PASSAGEM MOLHADA DO SITIO POÇO.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2825/pavimentacao_da_rua_otacilio_liberado_de_abreu_cristal_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2825/pavimentacao_da_rua_otacilio_liberado_de_abreu_cristal_1.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua: Otacilio Liberado de Abreu, Bairro: Cristal 1 na Zona Norte deste Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>vimentação da Rua: Otacilio Liberado de Abreu, Bairro: Cristal 1 na Zona Norte deste Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Sra. MARIA DE OLIVEIRA BEZERRA</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO ao Sr. Alysson Abreu Barros</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO ao Sr. Padre Francivaldo do Nascimento Albuquerque</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2833/requerimento_013-2024_-_calcamento_na_rua_antonia_leite_de_sousa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2833/requerimento_013-2024_-_calcamento_na_rua_antonia_leite_de_sousa.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 013/2024 - solicitando ao Prefeito Municipal, José Aldemir Meireles de Almeida e ao Secretário de Infraestrutura, Elias Bezerra de Lira, calçamento na Rua Antônia Leite de Sousa, Bairro Remédios, localizada na Zona Oeste desta cidade.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2835/requerimento_lea_silva__para_custeio_de_emendas_parlamentar.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2835/requerimento_lea_silva__para_custeio_de_emendas_parlamentar.docx</t>
   </si>
   <si>
     <t>que seja enviado oficio ao Excelentíssimo Senador Efraim Filho, solicitando a destinação de 1.000.000,00 (um milhão de reais) provenientes de Emendas Parlamentares para custeio, para ser usados na otimização dos diversos setores da saúde do município de Cajazeiras-PB.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2838/pavimentacao_da_rua_maria_de_fatima_andrade_goncalves.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2838/pavimentacao_da_rua_maria_de_fatima_andrade_goncalves.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua: Maria de Fátima Andrade Gonçalves, Bairro: PIO X na Zona Norte deste Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2840/pavimentacao_da_rua_teresa_gomes_de_sousa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2840/pavimentacao_da_rua_teresa_gomes_de_sousa.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua: Teresa Gomes de Sousa ( 1º Rua Antes da Câmara Fria do Friest ), Bairro: Zona Norte deste Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2842/voto_de_aplauso_professora_mariana.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2842/voto_de_aplauso_professora_mariana.docx</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO, a professora, jornalista e escritora Mariana Moreira Neto</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2844/requerimento_014.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2844/requerimento_014.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 014/2024 - MOÇÃO DE APLAUSOS, ao Diretor/Presidente José Cavalcanti da Silva, em homenagem aos 60 anos de história da Difusora Rádio Cajazeiras AM e 44 anos da Rádio Patamuté FM, no próximo dia 31 deste mês, extensiva a todos os colaboradores das respectivas rádios.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO ao Sr. Tenente Coronel Rômulo Ferreira (Comandante do 6º Batalhão de Polícia Militar)</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO ao Sr. Coronel Enéas Cunha Rolim</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2850/voto_de_congratulacoes_a_karla_christiane.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2850/voto_de_congratulacoes_a_karla_christiane.docx</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇOES, a senhora  Karla Christiane pela a passagem do seu aniversário dia 25 de maio de 2024.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>Sr. Padre Antônio Neto (Adm. Paroquial da Matriz Nossa Senhora de Fátima)</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2858/requerimento_14.2024.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2858/requerimento_14.2024.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e ao Srº. Francisco Thiago Andrade Pessoa, Secretário de Planejamento, solicitando a realização do calçamento da Ruas LUIZA GOMES SOUSA, MARIA FRANCISCA  DA SILVA, MARIA TEMOTEO ABREU E MARIA VIEIRA MOREIRA, Loteamento Luar Cidade Universitária, desta cidade.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2863/voto_de_aplausos_a_luciano_copias_e_papelaria.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2863/voto_de_aplausos_a_luciano_copias_e_papelaria.docx</t>
   </si>
   <si>
     <t>requerer que seja encaminhada VOTO DE APLAUSOS pelos 29 Anos de Luciano Cópias e Papelaria.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2865/voto_de_congratulacoes_padre_severino_elias.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2865/voto_de_congratulacoes_padre_severino_elias.docx</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇOES, ao Reverendíssimo Padre Severino Elias Neto, pároco  do Santuário Bom Jesus, em Sousa – PB pela a passagem do seu aniversário dia 02 de junho de 2024</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2867/requerimento_emenda_pra_contrucao_de_uma_praca_no_loteamento_santa_mariaj_bairro_epitacio_leite_rolim.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2867/requerimento_emenda_pra_contrucao_de_uma_praca_no_loteamento_santa_mariaj_bairro_epitacio_leite_rolim.docx</t>
   </si>
   <si>
     <t>requerer que seja enviado um ofício ao Excelentíssimo Senador Efraim  Filho, solicitando uma Emenda para a construção  de uma praça  em frente a  futura Igreja da Comunidade São Miguel Arcanjo, localizada no loteamento Santa Maria, na Rua Júlio Goldfarb, Bairro Epitácio Leite Rolim.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2869/requerimento_para_construcao_do_ambiente_de_convivencia_dos_autistas_apaa.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2869/requerimento_para_construcao_do_ambiente_de_convivencia_dos_autistas_apaa.docx</t>
   </si>
   <si>
     <t>requerer que seja enviado um ofício ao Excelentíssimo Senador Efraim  Filho, solicitando uma Emenda para a construção  de um ambiente de convivência dos Autistas (APAA) Associação de Pais e amigos do Autista de Cajazeiras e Região Circunvizinhas.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2871/requerimento_15.2024.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2871/requerimento_15.2024.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e ao Srº. Francisco Thiago Andrade Pessoa, Secretário de Planejamento, solicitando a realização do calçamento da Ruas Professora GONÇALA MONTEIRO DE SOUSA E MAURÍCIO PEREIRA LIMA, Loteamento Luar Cidade Universitária, desta cidade.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>requerer que seja encaminhada MOÇÃO DE PESAR à família, da senhora Josefa Carolina da Conceição ( Dona Zefinha).</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2879/jose_antonio_albuquerque_votos_de_congratulacoes.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2879/jose_antonio_albuquerque_votos_de_congratulacoes.docx</t>
   </si>
   <si>
     <t>requerer voto de congratulações ao senhor Jose Antonio Albuquerque, pela a passagem do seu aniversário dia 13 de junho de 2024.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2881/voto_de_congratulacoes_ao_senhor_jose_henrique.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2881/voto_de_congratulacoes_ao_senhor_jose_henrique.docx</t>
   </si>
   <si>
     <t>requerer que seja encaminhada VOTO DE CONGRATULAÇOES, ao senhor José Henrique pela a passagem do seu aniversário dia 13 de junho de 2024,</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2883/voto_de_congratulacoes_ao_senhor_jose_henrique.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2883/voto_de_congratulacoes_ao_senhor_jose_henrique.docx</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2884/sapl_3.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2884/sapl_3.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da municipalidade providencie a pavimentação da Rua Neuriberton de Sousa Meireles, localizada no Bairro Fatima Santos, se faz necessária devido as condições de trafegalidade, a começar pela poeira que causa problema de saúde como bronquites e alergias, e pela ambientação estética do local.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>REQUER-SE à Mesa que após ouvir o Plenário e na forma regimental, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência MOÇÃO DE CONGRATULAÇÃO pelo aniversário do Deputado Estadual Chico Mendes em 13 de junho.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2888/voto_de_congratulacoes_ao_senhor__monsenhor_gervasio.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2888/voto_de_congratulacoes_ao_senhor__monsenhor_gervasio.docx</t>
   </si>
   <si>
     <t>requerer que seja encaminhada VOTO DE CONGRATULAÇOES, ao senhor Monsenhor Gervásio pela a passagem do seu aniversário dia 19 de junho de 2024,</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2890/requerimentos_15.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2890/requerimentos_15.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 015/2024 - MOÇÃO DE APLAUSOS, ao jovem Daniel Cristovão da Silva, estudante da Escola Cidadã Integral (ECI) Professor Crispim Coelho, por ter sido selecionado para representar o estado da Paraíba no Programa Jovem Senador 2024.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>REQUER-SE à Mesa que após ouvir o Plenário e na forma regimental, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência MOÇÃO DE PESAR pelo falecimento do Professor Jazon Heberthy Pereira em 14 de junho.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>requerer que seja encamnhada MOÇÃO DE PESAR à família, do senhor LUIZ ARAÚJO</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2898/requerimento_n_29_-_2024_-reforma_da_escola_do_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2898/requerimento_n_29_-_2024_-reforma_da_escola_do_patamute.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 29 - 2024 -REFORMA DA ESCOLA DO PATAMUTÉ</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2900/requerimento_n_30_-_2024_-concerto_na_base_e_na_caixa_dagua_que_abastece_a_comunidade_do_riacho_do_meio..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2900/requerimento_n_30_-_2024_-concerto_na_base_e_na_caixa_dagua_que_abastece_a_comunidade_do_riacho_do_meio..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 30 - 2024 -CONCERTO NA BASE E NA CAIXA D’ÁGUA QUE ABASTECE A COMUNIDADE DO RIACHO DO MEIO.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2902/voto_de_congratulacoes_ao_senhora_maria_lucia_de_fatima_ramalho.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2902/voto_de_congratulacoes_ao_senhora_maria_lucia_de_fatima_ramalho.docx</t>
   </si>
   <si>
     <t>requerer que seja encaminhada VOTO DE CONGRATULAÇÕES ao senhora, Maria Lucia de Fatima Ramalho pela a passagem do seu aniversário dia 16 de junho de 2024.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2906/requerimento_16.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2906/requerimento_16.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 016/2024 - MOÇÃO DE APOIO, ao Projeto de Lei 3297/2019, que denomina o túnel Cuncas 2 com o nome do engenheiro Adalberto Nogueira Pessoa.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2912/requerimento_n_44-2024_casa_de_acolhimento_para_mulheres_vitimas_de_violencia_em_cajazeiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2912/requerimento_n_44-2024_casa_de_acolhimento_para_mulheres_vitimas_de_violencia_em_cajazeiras.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 44-2024 CASA DE ACOLHIMENTO PARA MULHERES VÍTIMAS DE VIOLÊNCIA EM CAJAZEIRAS.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2914/requerimento_n_45-2024_campo_de_futebol_para_a_comunidade_do_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2914/requerimento_n_45-2024_campo_de_futebol_para_a_comunidade_do_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 45-2024 CAMPO DE FUTEBOL PARA A COMUNIDADE DO DISTRITO DE PATAMUTÉ.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2916/requerimento_n_46-2024_capinagem_no_entorno_da_ubs_do_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2916/requerimento_n_46-2024_capinagem_no_entorno_da_ubs_do_patamute.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 46-2024 CAPINAGEM NO ENTORNO DA UBS DO PATAMUTE^</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2918/requerimento_n_47-2024_reforma_da_passagem_molhada_do_sitio_poco.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2918/requerimento_n_47-2024_reforma_da_passagem_molhada_do_sitio_poco.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 47-2024 REFORMA DA PASSAGEM MOLHADA DO SITIO POÇO.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2920/requerimento_n_48-2024_construcao_de_um_posto_ancora_para_o_sitio_queimadas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2920/requerimento_n_48-2024_construcao_de_um_posto_ancora_para_o_sitio_queimadas.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 48-2024 CONSTRUÇÃO DE UM POSTO ANCORA PARA O SITIO QUEIMADAS</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2922/requerimento_n_49-2024_reforma_da_passagem_molhada_na_comunidade_de_terra_molhadaj_proximo_a_associacao_comunitaria.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2922/requerimento_n_49-2024_reforma_da_passagem_molhada_na_comunidade_de_terra_molhadaj_proximo_a_associacao_comunitaria.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 49-2024 REFORMA DA PASSAGEM MOLHADA NA COMUNIDADE DE TERRA MOLHADA PROXIMO A ASSOCIAÇÃO COMUNITÁRIA</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2924/requerimento_n_31-2024_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2924/requerimento_n_31-2024_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 31-2024 PAVIMENTAÇÃO A PARALELEPÍPEDO DAS 04 (QUATRO) RUAS DO DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2926/requerimento_n_50-2024_praca_com_academia_ao_ar_livre_para_o_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2926/requerimento_n_50-2024_praca_com_academia_ao_ar_livre_para_o_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 50-2024 PRAÇA COM ACADEMIA AO AR LIVRE PARA O DISTRITO DE PATAMUTÉ.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2928/requerimento_n_32-2024_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2928/requerimento_n_32-2024_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 32-2024 CONSTRUÇÃO DE UM GINASIO POLISPORTIVA NO DISTRITO PATAMUTÉ^</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2930/requerimento_n_51-2024_construcao_de_um_cemiterio_para_o_sitio_cocos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2930/requerimento_n_51-2024_construcao_de_um_cemiterio_para_o_sitio_cocos.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 51-2024 CONSTRUÇÃO DE UM CEMITERIO PARA O SITIO COCOS</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2932/requerimento_n_52-2024_construcao_de_um_cemiterio_para_o_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2932/requerimento_n_52-2024_construcao_de_um_cemiterio_para_o_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 52-2024 CONSTRUÇÃO DE UM CEMITERIO PARA O DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2934/requerimento_n_33-2024_ampliacao_da_passagem_molhada_de_ze_de_custodio_no_sitio_cachoeirinha_como_tambem_pavimentacao_antes_e_depois_da_mesma.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2934/requerimento_n_33-2024_ampliacao_da_passagem_molhada_de_ze_de_custodio_no_sitio_cachoeirinha_como_tambem_pavimentacao_antes_e_depois_da_mesma.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 33-2024 AMPLIAÇÃO DA PASSAGEM MOLHADA DE ZÉ DE CUSTÓDIO NO SITIO CACHOEIRINHA COMO TAMBÉM PAVIMENTAÇÃO ANTES E DEPOIS DA MESMA^</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2936/requerimento_n_34-2024_construcao_da_passagem_molhada_para_o_sitio_capoeiras_sul.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2936/requerimento_n_34-2024_construcao_da_passagem_molhada_para_o_sitio_capoeiras_sul.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 34-2024 CONSTRUÇÃO DA PASSAGEM MOLHADA PARA O SITIO CAPOEIRAS SUL</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2938/requerimento_n_53-2024_a_construcao_de_uma_creche_para_atender_a_comunidade_do_sitio_cocos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2938/requerimento_n_53-2024_a_construcao_de_uma_creche_para_atender_a_comunidade_do_sitio_cocos.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 53-2024 A CONSTRUÇÃO DE UMA CRECHE PARA ATENDER À COMUNIDADE DO SITIO COCOS</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2940/requerimento_n_35-2024_ambulancia_para_o_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2940/requerimento_n_35-2024_ambulancia_para_o_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 35-2024 AMBULÂNCIA PARA O DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2942/requerimento_n_54-2024_a_construcao_de_uma_creche_para_atender_o_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2942/requerimento_n_54-2024_a_construcao_de_uma_creche_para_atender_o_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 54-2024 A CONSTRUÇÃO DE UMA CRECHE PARA ATENDER O DISTRITO DE PATAMUTÉ.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2944/requerimento_n_36-2024_pavimentacao_a_paralelepipedo_da_rua_raimundo_gomes_da_silva._cajazeiras-pb.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2944/requerimento_n_36-2024_pavimentacao_a_paralelepipedo_da_rua_raimundo_gomes_da_silva._cajazeiras-pb.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 36-2024 PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA RAIMUNDO GOMES DA SILVA. CAJAZEIRAS-PB^</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2946/requerimento_n_37-2024_pavimentacao_a_paralelepipedo_da_rua_isaura_dantas_da_silva._cajazeiras-pb.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2946/requerimento_n_37-2024_pavimentacao_a_paralelepipedo_da_rua_isaura_dantas_da_silva._cajazeiras-pb.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 37-2024 PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA ISAURA DANTAS DA SILVA. CAJAZEIRAS-PB^</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2948/requerimento_n_38-2024_pavimentacao_a_paralelepipedo_da_lateral_da_capela_santo_antonioj_situada_na_comunidade_de_riacho_do_meio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2948/requerimento_n_38-2024_pavimentacao_a_paralelepipedo_da_lateral_da_capela_santo_antonioj_situada_na_comunidade_de_riacho_do_meio.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 38-2024 PAVIMENTAÇÃO A PARALELEPÍPEDO DA LATERAL DA CAPELA “SANTO ANTÔNIO”^J SITUADA NA COMUNIDADE DE RIACHO DO MEIO^</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2950/requerimento_n_39-2024_campo_de_futebol_para_a_comunidade_do_sitio_almas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2950/requerimento_n_39-2024_campo_de_futebol_para_a_comunidade_do_sitio_almas.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 39-2024 CAMPO DE FUTEBOL PARA A COMUNIDADE DO SITIO ALMAS^</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2952/requerimento_n_40-2024_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2952/requerimento_n_40-2024_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 40-2024 CONSTRUÇÃO DE UM POSTO ANCORA PARA O ASSENTAMENTO MÃE RAINHA^</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2954/requerimento_n_41-2024_manilhas_para_a_comunidade_de_barreiros_proximo_as_residencas_do_sro_laercio_e_da_sra_luzimar.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2954/requerimento_n_41-2024_manilhas_para_a_comunidade_de_barreiros_proximo_as_residencas_do_sro_laercio_e_da_sra_luzimar.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 41-2024 MANILHAS PARA A COMUNIDADE DE BARREIROS PROXIMO AS RESIDENCAS DO SRº LAERCIO E DA SRª LUZIMAR</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2955/requerimento_n_42-2024_recuperacao_do_entorno_da_capela_santa_gianaj_situada_na_agrovila.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2955/requerimento_n_42-2024_recuperacao_do_entorno_da_capela_santa_gianaj_situada_na_agrovila.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 42-2024 RECUPERAÇÃO DO ENTORNO DA CAPELA “SANTA GIANA” SITUADA NA AGROVILA</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2957/requerimento_n_43-2024_100_metros_de_pavimentacao_a_paralelepipedo_da_ladeira_proxima_a_igreja_sao_sebastiaoj_situada_na_comunidade_do_sitios_cocos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2957/requerimento_n_43-2024_100_metros_de_pavimentacao_a_paralelepipedo_da_ladeira_proxima_a_igreja_sao_sebastiaoj_situada_na_comunidade_do_sitios_cocos.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 43-2024 100 METROS DE PAVIMENTAÇÃO A PARALELEPÍPEDO DA LADEIRA PROXIMA A IGREJA “SÃO SEBASTIÃO”^J SITUADA NA COMUNIDADE DO SITIOS COCOS^</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2965/requerimento_017-2024_-_votos_de_pesar_maria_lins_de_menezes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2965/requerimento_017-2024_-_votos_de_pesar_maria_lins_de_menezes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 017/2024 - VOTOS DE PROFUNDO PESAR, pelo falecimento da Sr.ª Maria Lins de Menezes.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2967/requerimento_18_2024.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2967/requerimento_18_2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 018/2024 - solicitando ao Prefeito Municipal, José Aldemir Meireles de Almeida, a isenção do Imposto Predial e Territorial Urbano (IPTU), para todos os moradores do Residencial Cajazeiras.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2971/maria_de_fatima_freire_mocao_de_pesar.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2971/maria_de_fatima_freire_mocao_de_pesar.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, da Maria de Fátima Freire</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2973/voto_de_aplauso_ao_1o_sgt_filho.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2973/voto_de_aplauso_ao_1o_sgt_filho.docx</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO ao 1º Sgt FILHO -  JOSÉ LOURENÇO FILHO - GMR atuando no 6º PBM. pelo Ato de Bravura em defesa dos cidadãos indefesos e vulneráveis de Cajazeiras.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2977/maria_bandeira_de_melo_mocao_de_pesar.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2977/maria_bandeira_de_melo_mocao_de_pesar.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, da Maria Bandeira de Melo.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2979/requerimento_003-2024-nino_da_esperanca_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2979/requerimento_003-2024-nino_da_esperanca_1.docx</t>
   </si>
   <si>
     <t>Pavimentação a paralelepípedo da rua Projetada da ladeira do campo do vaqueiro que dá acesso ao Centro Universitário Santa Maria e a escola técnica Niceia Claudino na Br 230.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2981/requerimento_004-2024-nino_da_esperanca_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2981/requerimento_004-2024-nino_da_esperanca_1.docx</t>
   </si>
   <si>
     <t>Pavimentação a paralelepípedo da rua Mário Moura Rolim.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2983/requerimento_005-2024-nino_da_esperanca_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2983/requerimento_005-2024-nino_da_esperanca_1.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da rua Leonardo Rolim – Bairro dos Remédios.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2985/requerimento_006-2024-nino_da_esperanca_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2985/requerimento_006-2024-nino_da_esperanca_1.docx</t>
   </si>
   <si>
     <t>Pavimentação a paralelepípedo a rua Manoel Medeiros.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2987/requerimento_007-2024-nino_da_esperanca_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2987/requerimento_007-2024-nino_da_esperanca_1.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da rua Arquimedes Gomes de Souza – Centro.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2991/requerimento_019-2024_-_voto_de_pesar_joao_f._albuquqerque.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2991/requerimento_019-2024_-_voto_de_pesar_joao_f._albuquqerque.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 019/2024 - VOTOS DE PROFUNDO PESAR, pelo falecimento do Sr. João Ferreira de Albuquerque.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2993/requerimento_voto_de_congratulacoes_auxi_14_08_2024.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2993/requerimento_voto_de_congratulacoes_auxi_14_08_2024.docx</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULA- ÇÕES à empresária Auxiliadora Cezar (Auxi)</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES à empresária Auxiliadora Cezar (Auxi)</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2997/requerimento_008-2024-nino_da_esperanca__1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2997/requerimento_008-2024-nino_da_esperanca__1.docx</t>
   </si>
   <si>
     <t>Implantação de academia popular em Boqueirão.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2999/requerimento_009-2024-nino_da_esperanca__1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2999/requerimento_009-2024-nino_da_esperanca__1.docx</t>
   </si>
   <si>
     <t>Implantação de academia popular em Divinópolis.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3001/requerimento_010-2024-nino_da_esperanca__1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3001/requerimento_010-2024-nino_da_esperanca__1.docx</t>
   </si>
   <si>
     <t>Implantação de academia popular no distrito de Serra da Arara.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3003/requerimento_011-2024-nino_da_esperanca__1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3003/requerimento_011-2024-nino_da_esperanca__1.docx</t>
   </si>
   <si>
     <t>Implantação de academia popular no sítio Cocos.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3005/requerimento_012-2024-nino_da_esperanca__1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3005/requerimento_012-2024-nino_da_esperanca__1.docx</t>
   </si>
   <si>
     <t>Implantação de academia popular no Azevém.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3007/requerimento_013-2024-nino_da_esperanca__1..docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3007/requerimento_013-2024-nino_da_esperanca__1..docx</t>
   </si>
   <si>
     <t>Implantação de academia popular no Patamuté.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3009/requerimento_014-2024-nino_da_esperanca__1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3009/requerimento_014-2024-nino_da_esperanca__1.docx</t>
   </si>
   <si>
     <t>Que seja realizada uma praça na Serra da Arara 1 e 2.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3013/requerimento_016-2024-nino_da_esperanca_1_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3013/requerimento_016-2024-nino_da_esperanca_1_1.docx</t>
   </si>
   <si>
     <t>Denominação de ARENA NILO NETO, a arena a ser construída na praça Onésio Uchôa.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3015/requerimento_n_55-2024_recuperacao_das_estradas_do_setor_sul_da_cidade_de_cajazeiras-pb.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3015/requerimento_n_55-2024_recuperacao_das_estradas_do_setor_sul_da_cidade_de_cajazeiras-pb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 55-2024 - RECUPERAÇÃO DAS ESTRADAS DO SETOR SUL DA CIDADE DE CAJAZEIRAS-PB.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3017/ines_leite_mocao_de_pesar_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3017/ines_leite_mocao_de_pesar_1.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, da senhora Inês Leite.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3019/requerimento_verbal_19_08_202420240820_09320463.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3019/requerimento_verbal_19_08_202420240820_09320463.pdf</t>
   </si>
   <si>
     <t>solicito apoio dos vereadores, para colocarem oprojeto ed lei n°37 /2024, que es encontra nas comissões desde odia 03ed julho de 2024, para serem colocado em votação.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3021/voto_de_congratulacoes_padre_janilson_rolim.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3021/voto_de_congratulacoes_padre_janilson_rolim.docx</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇOES, ao Reverendíssimo Padre Janílson Rolim, pároco da Igreja  Nossa Senhora da Piedade , em Cajazeiras – PB pela a passagem do seu aniversário dia 21 de agosto de 2024,</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3023/requerimento_021-2024_-_solicita_um_pl_p_multas_para_o_descarte_irregular_de_lixo_acude_grande.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3023/requerimento_021-2024_-_solicita_um_pl_p_multas_para_o_descarte_irregular_de_lixo_acude_grande.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, José Aldemir Meireles de Almeida,  o envio a esta Câmara Municipal de um Projeto de Lei que estabeleça multas para o descarte irregular de lixo, entulho e outros resíduos sólidos no entorno do Açude Grande. Além disso, solicita-se a realização de campanhas educativas e de conscientização ambiental, incluindo a instalação de placas informativas, lixeiras e a promoção de eventos comunitários.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3025/voto_de_aplauso_-_policial_alirio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3025/voto_de_aplauso_-_policial_alirio.pdf</t>
   </si>
   <si>
     <t>requerimento de homenagem, com manifestação de APLAUSOS pelo ato de_x000D_
 bravura promovido pelo 3º Sargento ALÍRIO Cavalcanti da Silva,</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3027/voto_de_congratulacoes_jose_cesario_de_lira.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3027/voto_de_congratulacoes_jose_cesario_de_lira.docx</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇOES, ao senhor José Cesário de Lira pela a passagem do seu aniversário dia 22 de agosto de 2024</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3029/requerimento_011-2024_-_vila_olimpica.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3029/requerimento_011-2024_-_vila_olimpica.pdf</t>
   </si>
   <si>
     <t>Emenda para a construção de uma Vila Olímpica</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3031/requerimento_emenda_pra_contrucao_de_uma_praca_na_sagrada_familia.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3031/requerimento_emenda_pra_contrucao_de_uma_praca_na_sagrada_familia.docx</t>
   </si>
   <si>
     <t>requerer que seja enviado um ofício ao Excelentíssimo Senador Efraim Filho, solicitando uma Emenda para a construção de uma praça em frente à IGREJA SAGRADA FAMÍLIA DE CAJAZEIRAS, bairro Jardim Oasis.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3033/requerimento_020-2024_-_mocao_de_aplausos_allan_tavares_rolim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3033/requerimento_020-2024_-_mocao_de_aplausos_allan_tavares_rolim.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao jovem Allan Tavares Rolim, visionário proprietário e administrador da Academia Arena Fitness, pelos 8 anos de existência deste importante empreendimento na cidade de Cajazeiras.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3037/requerimento_do_projeto_de_lei_n_37_correto.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3037/requerimento_do_projeto_de_lei_n_37_correto.docx</t>
   </si>
   <si>
     <t>requerer que seja colocado em votação o projeto de lei n°37/2024, que se encontra nas comissões desde o dia 30/07/2024 e baseado no art.51 ao art.54 do regimento interno desta casa legislativa, que seja colocado em votação. Já que se passaram todos os prazos regimentais.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3041/requerimento_022-2024_-_passagem_molhada_catole_dos_mangueiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3041/requerimento_022-2024_-_passagem_molhada_catole_dos_mangueiras.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 022/2024 - solicitando ao Prefeito Municipal, José Aldemir Meireles de Almeida; ao Coordenador Geral do Projeto Cooperar, Omar José Batista Gama e ao Deputado Estadual, Francisco Mendes Campos (Chico Mendes), a construção de uma passagem molhada no Sítio Catolé dos Mangueiras.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3043/requerimento_023-2024_-_concl._da_obra_para_o_abastecimento_de_agua_nos_sitios_catoles.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3043/requerimento_023-2024_-_concl._da_obra_para_o_abastecimento_de_agua_nos_sitios_catoles.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 023/2024 - solicitando ao Diretor-Presidente da Companhia de Água e Esgotos da Paraíba - CAGEPA, Marcus Vinícius Fernandes Neves, solicitando a conclusão da obra para o abastecimento de água nos Sítios Catolés, no município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3045/requerimento_018-2024-nino_da_esperanca_1_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3045/requerimento_018-2024-nino_da_esperanca_1_1.docx</t>
   </si>
   <si>
     <t>Para que seja realizada cerca de 60 metros do calçamento da rua Cristalino Pereira.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR GENELICE ALBUQUERQUE</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3051/voto_de_aplauso_lilian__tatiana.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3051/voto_de_aplauso_lilian__tatiana.docx</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO, A DRA LILIAN TATIANA, Presidente da OAB de Cajazeiras- PB.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, do senhor Francisco Meira.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3055/voto_de_aplauso_jose_arlan.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3055/voto_de_aplauso_jose_arlan.docx</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO, ao Empresário cajazeirense José Arlan Silva Rodrigues reconhecido como um dos maiores empreendedores em João Pessoa.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>OF.127-PROJETO DE LEI 1.600.000,00_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE PARA FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO A Autoescola São Cristóvão.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3061/votos_de_congratulacoes_jose_calvacante.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3061/votos_de_congratulacoes_jose_calvacante.docx</t>
   </si>
   <si>
     <t>requerer voto de congratulações ao senhor José Calvacante da Silva , pela a passagem do seu aniversário dia 12 de setembro de 2024</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, do senhor José Irivan Holanda.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3067/requerimento__17_09_2024_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3067/requerimento__17_09_2024_1.docx</t>
   </si>
   <si>
     <t>requerer que seja colocado em votação projetos, que se encontra nas comissões e baseado no art.51 ao art.54 do regimento interno desta casa legislativa, que seja colocado em votação. Já que se passaram todos os prazos regimentais.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO a jornalista Cristina Moura concluiu o curso de doutorado em História, pela Universidade Federal do Espírito Santo (UFES).</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3071/voto_de_congratulacoes_a_senhora_eclivaneide_caldas_de_abreu_carolino.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3071/voto_de_congratulacoes_a_senhora_eclivaneide_caldas_de_abreu_carolino.docx</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇOES, a senhora Eclivaneide  Caldas de Abreu Carolino</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3073/voto_de_aplausos_armazem_paraiba.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3073/voto_de_aplausos_armazem_paraiba.docx</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS pelos 66 Anos do Armazém Paraíba .</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3075/requerimentos_24_2024_e_anexos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3075/requerimentos_24_2024_e_anexos.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 024/2024 - Solicitando ao Prefeito Municipal, José Aldemir Meireles de Almeida, que que seja enviado a esta Casa Legislativa um Projeto de Lei que trata da criação e funcionamento de um Abrigo Municipal para Cães e Gatos.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3077/requerimentos_25_2024.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3077/requerimentos_25_2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 025/2024 - Solicitando ao Prefeito Municipal, José Aldemir Meireles de Almeida, que sejam concedidos adicional de insalubridade e/ou periculosidade no salário das merendeiras das escolas do município.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3083/voto_de_aplausos_ao_senhor_fred_coutinho.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3083/voto_de_aplausos_ao_senhor_fred_coutinho.docx</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS ao Ilustríssimo Senhor Desembargador Fred Coutinho,  eleito, por unanimidade, novo Presidente do Tribunal de Justiça da Paraíba para o biênio 2025/2026.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>REQUER-SE à Mesa que após ouvir o Plenário e na forma regimental, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência MOÇÃO DE PESAR pelo falecimento da Senhora Maria Tereza da Silva em 18 de outubro.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>552</t>
   </si>
@@ -5458,51 +5458,51 @@
     <t>3094</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>Ao Policial Militar, Tharlys Oliveira Simão.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>Solicitamos que seja inserida a ação desenvolvida no dia 14 de agosto de 2017 na ficha _x000D_
 funcional do policial militar Tharlys Oliveira Simão.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3097/voto_de_aplauso_ufcg.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3097/voto_de_aplauso_ufcg.docx</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO, a UFCG é a 2ª melhor universidade pública de porte médio do Nordeste, segundo ranking da Folha.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>Ao Policial Militar, José Bezerra Sobrinho.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>559</t>
   </si>
@@ -5521,264 +5521,264 @@
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>REQUER-SE à Mesa que após ouvir o Plenário e na forma regimental, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência VOTOS DE CONGRATULAÇÃO ao Diretor da Tv Diário do Sertão Petson Santos pelo seu aniversário dia 30 de outubro de 2024.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>REQUER-SE à Mesa que após ouvir o Plenário e na forma regimental, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência VOTOS DE CONGRATULAÇÃO ao servidor público municipal  Juclar Fidelis Filho  pelo seu aniversário dia 30 de outubro de 2024.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3114/requerimento_026_2024.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3114/requerimento_026_2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 026/2024 - solicitando ao Prefeito Municipal, José Aldemir Meireles de Almeida que encaminhe a esta Câmara Municipal um Projeto de Lei que proíba a suspensão do fornecimento dos serviços essenciais como água, energia elétrica e gás nas instituições de longa permanência para idosos, abrigos de crianças e adolescentes, bem como em centros de recuperação de dependentes químicos, no âmbito do município de Cajazeiras.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>REQUER-SE à Mesa que após ouvir o Plenário e na forma regimental, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência MOÇÃO DE PESAR pelo falecimento da Professora Vilma Pontes em 06 de novembro.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3118/requerimento_17.2024.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3118/requerimento_17.2024.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e ao Sr°. Francisco Thiago Andrade Pessoa, Secretário de Planejamento, solicitando a construção de uma praça e a pavimentatação a paralelepípedo no entorno das Igrejas dos Sítios Poços, Almas e Serra da Arara, desta cidade.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3120/requerimento_16.2024.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3120/requerimento_16.2024.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado ofício ao Srº.  José Aldemir Meireles, Prefeito de Cajazeiras e a Srº. Júnior Araújo, Deputado Estadual, solicitando o calçamento de duas ladeiras na estrada que  liga o Distrito de Catolé dos Gonçalves aos Sítios Calixto, Pé de Serra e Cachoerinha desta cidade (as ladeiras do rio do Catolé). É necessário fazer calçamento de pedra devido o relevo do local, visando atender aos estudantes que nessecitam fazer esse percurso para se deslocarem até a Escola Manoel Gonçalves da Silva, a UBS e a comunidade em geral.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3122/req__pavimentacao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3122/req__pavimentacao.pdf</t>
   </si>
   <si>
     <t>Solicitamos a manutenção da pavimentação da Rua: Antônio Pereira Filho, Lot. da Prefeitura, Município de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3128/sapl_21.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3128/sapl_21.pdf</t>
   </si>
   <si>
     <t>Que venha regularizar a data base dos profissionais de enfermagens e técnicos que desde do ano de 2018 os salários estão defasados, pedimos a compreensão do gestor municipal e também da Secretária de Saúde que esses servidores da saúde estão no prejuízo a mais de cinco anos.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>REQUER-SE à Mesa que após ouvir o Plenário e na forma regimental, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência MOÇÃO DE PESAR pelo falecimento da senhora Ivonete Vieira Cezário em 17 de novembro.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>REQUER-SE à Mesa que após ouvir o Plenário e na forma regimental, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência MOÇÃO DE PESAR pelo falecimento da senhora Rosália de Andrade Maciel em 16 de novembro.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>REQUER-SE à Mesa que após ouvir o Plenário e na forma regimental, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência MOÇÃO DE PESAR pelo falecimento da senhora Vanusia  Duarte em 17 de novembro.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3138/sapl_25.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3138/sapl_25.pdf</t>
   </si>
   <si>
     <t>REQUER-SE à mesa, ouvido o Plenário, e na forma regimental, o seguinte: realização de uma Sessão Especial em homenagem aos 50 anos de fundação da CDL, com objetivo de homenagear a Câmara de Dirigentes Lojistas de nossa cidade no próximo dia 06 de dezembro, às 16 horas em conjunto com Assembleia Legislativa</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3143/mocao_de_aplausos_dr_joao_bosco.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3143/mocao_de_aplausos_dr_joao_bosco.docx</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS O médico Dr. João Bosco Filho, diretor do Hospital Santa Terezinha</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3150/mocao_de_aplausos__tatiana_e_anastacia_borges.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3150/mocao_de_aplausos__tatiana_e_anastacia_borges.docx</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS . As  Advogadas Tatiana Crispim e Anastácia Borges foram eleitas presidente e vice-presidente, respectivamente, da Ordem dos Advogados do Brasil – Subseção Cajazeiras, uma das mais importantes do Sertão da Paraíba.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3154/requerimento_027-2024_-_mocao_de_aplausos_dr._sidney_bandeira_cartaxo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3154/requerimento_027-2024_-_mocao_de_aplausos_dr._sidney_bandeira_cartaxo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 027/2024 - MOÇÃO DE APLAUSOS ao Dr. Sidney Bandeira Cartaxo, pela conclusão de seu Doutorado e pela relevante contribuição acadêmica representada pela pesquisa intitulada "Effectiveness of 5-Fluorouracil and Hypertonic Glucose in the Prevention of Post-mastectomy Seroma in an Experimental Animal Model".</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3158/mocao_de_pesar___maria_porfirio.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3158/mocao_de_pesar___maria_porfirio.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, da SENHORA MARIA PORFÍRIO</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2576/projeto_de_indicacao_de_lei__tiro-de-guerra.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2576/projeto_de_indicacao_de_lei__tiro-de-guerra.pdf</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2620/projeto_de_lei_incentivos_as_atividades_de_ciencia_tecnologia_e_inovacao_customizada.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2620/projeto_de_lei_incentivos_as_atividades_de_ciencia_tecnologia_e_inovacao_customizada.pdf</t>
   </si>
   <si>
     <t>Incentivos às Atividades de Ciência, Tecnologia e Inovação</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>Voto de Congratulações ao Sr. António do PT</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS,  a C´Arte 2024, com o TEMA: “Quem faz o Sertão é a Gente</t>
   </si>
@@ -5827,1331 +5827,1331 @@
   <si>
     <t>MOÇÃO DE PESAR à Família de José Leonardo de Souza Gonçalves, a todos do sítio Catolé. Extensivo a todos os membros da família.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>REQUER-SE à Mesa que após ouvir o Plenário e na forma regimental, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência MOÇÃO DE PESAR pelo falecimento do senhor Genival de Souza Lira em 10 de novembro.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2359/mocao_aplausos_circuito_unicred_de_beach_tennis.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2359/mocao_aplausos_circuito_unicred_de_beach_tennis.pdf</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2380/mocao_cong_pmpb.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2380/mocao_cong_pmpb.pdf</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2382/mocao_de_aplausos___pmpb.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2382/mocao_de_aplausos___pmpb.pdf</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2393/mocao_de_aplausos___dom_francisco_de_sales_padre_janilson_rolim_padre_cicero_gomes1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2393/mocao_de_aplausos___dom_francisco_de_sales_padre_janilson_rolim_padre_cicero_gomes1.pdf</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2395/mocao_de_aplausos___2quinta_cultural1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2395/mocao_de_aplausos___2quinta_cultural1.pdf</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2397/mocao_de_aplausos_dr_jordan_willy_galdino_lins.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2397/mocao_de_aplausos_dr_jordan_willy_galdino_lins.pdf</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2399/mocao_de_aplausos___cnsl.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2399/mocao_de_aplausos___cnsl.pdf</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2405/mocao_de_aplausos___escola_brincando_e_aprendendo_tia_ju.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2405/mocao_de_aplausos___escola_brincando_e_aprendendo_tia_ju.pdf</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2407/mocao_de_aplausos__escola_vitoria-regia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2407/mocao_de_aplausos__escola_vitoria-regia.pdf</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2409/mocao_de_aplausos_socorro_delfino_jornada_pedagogica.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2409/mocao_de_aplausos_socorro_delfino_jornada_pedagogica.docx</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS”: A Maria do Socorro Delfino, secretária de educação do município de Cajazeiras e equipe técnica pela realização da IV Jornada Pedagógica.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2411/comissao_organizadora_do_carnaval_2024.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2411/comissao_organizadora_do_carnaval_2024.docx</t>
   </si>
   <si>
     <t>trabalhos “MOÇÃO DE APLAUSOS”: A Comissão Organizadora do Carnaval 2024, nas pessoas das Secretárias Daianny Valêncio, Elis Carolino, Sônia Braga e Cristina Lima pelos relevantes serviços prestados na condução e organização do Carnaval 2024 de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2413/mocao_de_aplausos_unicab_2024.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2413/mocao_de_aplausos_unicab_2024.docx</t>
   </si>
   <si>
     <t>Aos integrantes da UNICAB (União Cajazeirense Carnavalesca Cultural de Blocos, pela organização dos blocos e seus desfiles no Carnaval de Cajazeiras no ano de 2024.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2415/mocao_de_aplausos_diretoria_cms_cz.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2415/mocao_de_aplausos_diretoria_cms_cz.docx</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS”: aos novos integrantes da Diretoria do Conselho Municipal de Saúde de Cajazeiras para o biênio 2024/2025, composta pelos seguintes membros: Janncy Ermeson Pereira (Presidente), Raísa Barbosa de Andrade (Vice-presidente), Jehan Íttalo Nunes Vieira (Secretário executivo) e Antonio Rodrigues S. Filho vulgo Ronaldo Rodrigues (Secretário adjunto).</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2417/mocao_de_aplausos_a_tv_diario_do_sertao_tv_sertao_da_paraiba_pense_tv.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2417/mocao_de_aplausos_a_tv_diario_do_sertao_tv_sertao_da_paraiba_pense_tv.pdf</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2419/mocao_de_aplausos_radios.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2419/mocao_de_aplausos_radios.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Difusora Rádio Cajazeirense 1.070 AM, Rádio Arapuan FM 98.5, Rádio Patamuté FM 104.9, _x000D_
 Rádio Mais FM 97.7, Barroso FM.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2438/mocao_de_aplausos_dom_francisco_sales.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2438/mocao_de_aplausos_dom_francisco_sales.docx</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2442/folha_timbrada_-_mocao_de_congratulacao_a_jose_florencio_dos_santos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2442/folha_timbrada_-_mocao_de_congratulacao_a_jose_florencio_dos_santos.pdf</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2465/mocao_de_aplausos__ana_maria_soares_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2465/mocao_de_aplausos__ana_maria_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2491/mocao_de_aplausos__organizadores_dos_blocos_carnaval_2024.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2491/mocao_de_aplausos__organizadores_dos_blocos_carnaval_2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Organizadores dos Blocos do Carnaval 2024.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2493/mocao_de_aplausos__sousa_esporte_clube.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2493/mocao_de_aplausos__sousa_esporte_clube.pdf</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2495/mocao_de_aplausos__padre_agripino.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2495/mocao_de_aplausos__padre_agripino.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Padre Agripino Ferreira de Assis.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2497/folha_timbrada_-_mocao_de_congratulacao_dr_antonio_quirino_de_moura.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2497/folha_timbrada_-_mocao_de_congratulacao_dr_antonio_quirino_de_moura.pdf</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2523/mocao_de_congratulacao_chico_rozimiro.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2523/mocao_de_congratulacao_chico_rozimiro.pdf</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2533/mocao_aplausos_beach_tennis_voleibol.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2533/mocao_aplausos_beach_tennis_voleibol.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Gessyca Kelly e Letícia Gadelha e ao Czvolei.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2544/mocao_aplausos_buda_lira_ubiratan_di_assis.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2544/mocao_aplausos_buda_lira_ubiratan_di_assis.pdf</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2556/mocao_aplausos__sr._cristovao_jonas_de_farias_maciel.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2556/mocao_aplausos__sr._cristovao_jonas_de_farias_maciel.pdf</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2566/mocao_de_congratulacao_alysson_de_sousa_lira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2566/mocao_de_congratulacao_alysson_de_sousa_lira.pdf</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2595/carolino_.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2595/carolino_.docx</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2597/mocao_de_aplausos_-_requerimento_003-_sousa_futebol_club.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2597/mocao_de_aplausos_-_requerimento_003-_sousa_futebol_club.docx</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2598/requerimento_004-2024_-_votos_de_conglatulacoes.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2598/requerimento_004-2024_-_votos_de_conglatulacoes.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2600/mocao_de_aplausos_-_requerimento_030_-_governador_da_paraiba.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2600/mocao_de_aplausos_-_requerimento_030_-_governador_da_paraiba.pdf</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2601/jose_carolino_pereira.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2601/jose_carolino_pereira.docx</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2609/mocao_de_aplausos_fernanda_santana_2024_corrigido.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2609/mocao_de_aplausos_fernanda_santana_2024_corrigido.pdf</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2615/mocao_de_pesar_032-2024_-_francisco_wanderley.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2615/mocao_de_pesar_032-2024_-_francisco_wanderley.pdf</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2618/mocao_de_pesar_sra_inacio_rolim_alves.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2618/mocao_de_pesar_sra_inacio_rolim_alves.pdf</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2622/mocao_de_aplausos____4a_conferencia_nacional_de_cultura_cnc.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2622/mocao_de_aplausos____4a_conferencia_nacional_de_cultura_cnc.pdf</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2649/mocao_de_congratulacao_mancha_azul_de_cajazeiras_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2649/mocao_de_congratulacao_mancha_azul_de_cajazeiras_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a MANCHA AZUL DE CAJAZEIRAS</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2660/mocao_de_aplausos__joao_cicero.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2660/mocao_de_aplausos__joao_cicero.pdf</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR, pelo falecimento do Sr. Francisco de Assis Santos Nóbrega (Fassis).</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2679/mocao_pielton.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2679/mocao_pielton.pdf</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2683/mocao_de_aplausos_-_requerimento_008-_osvaldo_martins.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2683/mocao_de_aplausos_-_requerimento_008-_osvaldo_martins.pdf</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2691/mocao_de_congratulacao_jessica_nascimento_oliveira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2691/mocao_de_congratulacao_jessica_nascimento_oliveira.pdf</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2693/mocao_de_congratulacao_joabson_farias_vieira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2693/mocao_de_congratulacao_joabson_farias_vieira.pdf</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2709/mocao_de_pesar_sr_dorgival_carolino_braga.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2709/mocao_de_pesar_sr_dorgival_carolino_braga.pdf</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2713/sapl.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2713/sapl.pdf</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2725/mocao_de_pesar_sra_hilda_batista_bezerra.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2725/mocao_de_pesar_sra_hilda_batista_bezerra.pdf</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2730/mocao_de_pesar_erivan.odt</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2730/mocao_de_pesar_erivan.odt</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2740/requerimento_008-2024_-_votos_de_conglatulacoes_-_antonio_do_pt.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2740/requerimento_008-2024_-_votos_de_conglatulacoes_-_antonio_do_pt.pdf</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2758/requerimento_010-2024_-_votos_de_conglatulacoes_-_waldemar_carolino.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2758/requerimento_010-2024_-_votos_de_conglatulacoes_-_waldemar_carolino.pdf</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2760/voto_de_aplausos_dia_internacional_da_emfermagem_12_de_maio_de_2024_lea_silva.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2760/voto_de_aplausos_dia_internacional_da_emfermagem_12_de_maio_de_2024_lea_silva.docx</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2776/mocao_de_pesar__rondijan.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2776/mocao_de_pesar__rondijan.docx</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2780/mocao_de_congratulacao_justina_levina_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2780/mocao_de_congratulacao_justina_levina_.pdf</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2799/mocao_de_congratulacao_chico_amaro.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2799/mocao_de_congratulacao_chico_amaro.pdf</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2801/mocao_de_aplausos__beach_tenis.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2801/mocao_de_aplausos__beach_tenis.pdf</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2805/mocao_de_congratulacao_joselito_feitosa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2805/mocao_de_congratulacao_joselito_feitosa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a JOSELITO FEITOSA.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2812/mocao_de_pesar_de_dra_salete.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2812/mocao_de_pesar_de_dra_salete.docx</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2814/mocao_de_pesar_do_senhor_dr_jose_roseano_neto.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2814/mocao_de_pesar_do_senhor_dr_jose_roseano_neto.docx</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2816/mocao_de_pesar_da_professosa_valquiria_ferreira_dantas.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2816/mocao_de_pesar_da_professosa_valquiria_ferreira_dantas.docx</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2818/mocao_de_pesar_033-2024_-_valdivan_luis.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2818/mocao_de_pesar_033-2024_-_valdivan_luis.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar (Valdivan Luís)</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2821/mocao_de_pesar__eduardo_henrique.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2821/mocao_de_pesar__eduardo_henrique.docx</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  EDUARDO HENRIQUE DE SOUZA</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2827/mocao_de_pesar_sra_maria_de_oliveira_bezerra.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2827/mocao_de_pesar_sra_maria_de_oliveira_bezerra.pdf</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2829/mocao_de_congratulacao_-_alysson_abreu_barros.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2829/mocao_de_congratulacao_-_alysson_abreu_barros.pdf</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2831/mocao_de_congratulacao_-_pe._francivaldo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2831/mocao_de_congratulacao_-_pe._francivaldo.pdf</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2837/mocao_de_pesar_sra_valmira_duarte.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2837/mocao_de_pesar_sra_valmira_duarte.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Sra. VALMIRA DUARTE</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2846/mocao_de_congratulacao_-__tenente_coronel_romulo_ferreira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2846/mocao_de_congratulacao_-__tenente_coronel_romulo_ferreira.pdf</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2848/mocao_de_congratulacao_-__coronel_cunha_rolim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2848/mocao_de_congratulacao_-__coronel_cunha_rolim.pdf</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2852/mocao_de_congratulacao_-_padre_antonio_neto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2852/mocao_de_congratulacao_-_padre_antonio_neto.pdf</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2854/mocao_de_aplausos_c_arte_2024.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2854/mocao_de_aplausos_c_arte_2024.pdf</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2856/mocao_de_aplausos____1a_trilha_unidas_por_adrenalina.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2856/mocao_de_aplausos____1a_trilha_unidas_por_adrenalina.pdf</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2859/mocao_de_pesar___vera_lucia_simplicio.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2859/mocao_de_pesar___vera_lucia_simplicio.docx</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A VERA LUCIA SIMPLÍCIO DO  NASCIMENTO</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2875/mocao_de_pesar_josefa_carolina_da_conceicao_dona_zefinha.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2875/mocao_de_pesar_josefa_carolina_da_conceicao_dona_zefinha.docx</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2886/sapl_4.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2886/sapl_4.pdf</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2892/sapl_5.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2892/sapl_5.pdf</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2894/sapl_6.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2894/sapl_6.pdf</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2896/mocao_de_pesar_luiz_araujo.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2896/mocao_de_pesar_luiz_araujo.docx</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>Lindberg Lira</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3011/mocao_de_pesar_paulo_pereira20240812_09151199.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3011/mocao_de_pesar_paulo_pereira20240812_09151199.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PAULO PEREIRA</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3047/mocao_de_pesar_genelice_lins_albuquerque.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3047/mocao_de_pesar_genelice_lins_albuquerque.docx</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3049/mocao_de_pesar_dona_dadinha_cartaxo.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3049/mocao_de_pesar_dona_dadinha_cartaxo.docx</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3053/mocao_de_pesar_francisco_meira.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3053/mocao_de_pesar_francisco_meira.docx</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3059/voto_de_aplauso_sao_cristovao.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3059/voto_de_aplauso_sao_cristovao.docx</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3063/mocao_de_pesar_jose_irivan.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3063/mocao_de_pesar_jose_irivan.docx</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3065/requerimento_019-2024-nino_da_esperanca.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3065/requerimento_019-2024-nino_da_esperanca.docx</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3069/voto_de_aplauso_cristiane_moura.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3069/voto_de_aplauso_cristiane_moura.docx</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3089/sapl_9.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3089/sapl_9.pdf</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3091/sapl_10.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3091/sapl_10.pdf</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3093/mocao_de_aplausos___tharlys_oliveira_simao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3093/mocao_de_aplausos___tharlys_oliveira_simao.pdf</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3099/mocao_de_aplausos___jose_bezerra_sobrinho.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3099/mocao_de_aplausos___jose_bezerra_sobrinho.pdf</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3104/sapl_11.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3104/sapl_11.pdf</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3106/sapl_13.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3106/sapl_13.pdf</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3108/sapl_14.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3108/sapl_14.pdf</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3110/sapl_15.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3110/sapl_15.pdf</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3116/sapl_17.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3116/sapl_17.pdf</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3124/sapl_18.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3124/sapl_18.pdf</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3132/sapl_23.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3132/sapl_23.pdf</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3134/sapl_22.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3134/sapl_22.pdf</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3136/sapl_24.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3136/sapl_24.pdf</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>RAZÕES DO VETO</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2904/emenda_aditiva_fundeb_e_motoristas_lea_silva.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2904/emenda_aditiva_fundeb_e_motoristas_lea_silva.docx</t>
   </si>
   <si>
     <t>Adiciona ao Projeto de Lei n.° 22/2024, Art. 2°, inciso II a alínea a.8. e a alínea a.9., e dá outras providências.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3130/lamarque_emendas_2024.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3130/lamarque_emendas_2024.pdf</t>
   </si>
   <si>
     <t>EMENDAS AO PROJETO DE LEI N.º 43/2024 (Do Município de Cajazeiras) - Estima a Receita e Fixa a Despesa do Município de Cajazeiras, para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3140/emenda_impositiva__individual.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3140/emenda_impositiva__individual.docx</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3148/projeto_de_emenda_impositiva__individual_-_lamarque_barros_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3148/projeto_de_emenda_impositiva__individual_-_lamarque_barros_.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL N.º_________/2024 ao PROJETO DE LEI N.º 43/2024, que Estima a Receita e Fixa a Despesa do Município de Cajazeiras, para o Exercício de 2025, e dá outras providências – destinando ao atendimento na área da saúde recursos financeiros na ordem de R$ 179.969,17 (cento e setenta e nove mil, novecentos e sessenta e nove reais e dezessete centavos) para aquisição de uma ambulância destinada à Comunidade Rural, Riacho Fundo, em Cajazeiras/PB.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3152/projeto_de_emenda_impositiva_joao_da_coca.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3152/projeto_de_emenda_impositiva_joao_da_coca.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva João da Coca</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2330/folha_timbrada_-_denominacao_de_cemiterio_sao_jose..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2330/folha_timbrada_-_denominacao_de_cemiterio_sao_jose..pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação de CEMITÉRIO SÃO JOSÉ, que fica localizada na Zona Norte de Cajazeiras, e dá outras providências.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2335/folha_timbrada_-_rua_amauri_antonio_bezerra_da_paz.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2335/folha_timbrada_-_rua_amauri_antonio_bezerra_da_paz.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação de RUA AMAURI ANTONIO BEZERRA DA PAZ no loteamento Residencial Cajazeiras, Bairro Joca Claudino, Localização Rua C do Residencial Cajazeiras, compreendendo a quadra 742, e dá outras providências.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2388/projeto_de_lei_agosto_vereador_waldemar_patrimonio_local_cz1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2388/projeto_de_lei_agosto_vereador_waldemar_patrimonio_local_cz1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2578/projeto_de_lei_ordinario_sistema_exames.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2578/projeto_de_lei_ordinario_sistema_exames.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINARIA</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2624/projeto_de_lei_no_01-2024_-_estadualizacao_da_estrada_do_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2624/projeto_de_lei_no_01-2024_-_estadualizacao_da_estrada_do_patamute.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - AUTORIZAÇÃO PARA ESTADUALIZAÇÃO DA ESTRADA PRINCIPAL DO DISTRITO DO PATAMUTÉ</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2630/projeto_marcelino_carolino.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2630/projeto_marcelino_carolino.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO CHECHE DO DISTRITO DE DIVINOPOLIS</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>DENOMINA DE MARCELINO CAROLINO DE SOUZA, A CRECHE NO DISTRITO DE DIVINÓPOLIS, DESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2632/projeto_de_lei_marcelino_carolino..odt</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2632/projeto_de_lei_marcelino_carolino..odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE DENOMINAÇÃO DA CRECHE DO DISTRITO DE DIVINOPOLIS</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2656/sapl_6.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2656/sapl_6.pdf</t>
   </si>
   <si>
     <t>Dispôe sobre o reconhecimento de utilidade pública municipal a ONG SAÚDE EM DIAGNÓSTICO MÉDICO POR IMAGEM da Cidade de Cajazeiras - PB, e dá outras providências.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2668/projeto_de_lei_no_01-2024_-_estadualizacao_da_estrada_do_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2668/projeto_de_lei_no_01-2024_-_estadualizacao_da_estrada_do_patamute.pdf</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2695/tulio_cesar.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2695/tulio_cesar.pdf</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2729/sapl.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2729/sapl.pdf</t>
   </si>
   <si>
     <t>Dispôe sobre a criação do programa “INCLUI O DIA MUNICIPAL DA MULHER ADVOGADA NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE CAJAZEIRAS – PB”, e dá outras providências.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2797/projeto_de_lei_ubs_natercio_goncalves_barreto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2797/projeto_de_lei_ubs_natercio_goncalves_barreto.pdf</t>
   </si>
   <si>
     <t>Denomina de UBS NATÉRCIO GONÇALVES BARRETO a Unidade Básica de Saúde localizada na Rua Otacílio Liberato de Abreu, Bairro João Claudino Fernandes, e dá outras providências</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2877/projeto_de_lei_seu_mozinho.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2877/projeto_de_lei_seu_mozinho.doc</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2969/projeto_de_lei_n-2024_-_utilidade_publica_inst._frei_beda_de_des._social.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2969/projeto_de_lei_n-2024_-_utilidade_publica_inst._frei_beda_de_des._social.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º ______/2024 - DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA MUNICIPAL O INSTITUTO FREI BEDA DE DESENVOLVIMENTO SOCIAL – IFBDS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2975/projeto_de_lei-_dia_dos_artistas_prata_da_casa.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2975/projeto_de_lei-_dia_dos_artistas_prata_da_casa.docx</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2995/projeto_de_lei__pl_-_educacao_no_transito.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2995/projeto_de_lei__pl_-_educacao_no_transito.pdf</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3079/sapl_7.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3079/sapl_7.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação de RUA LUIZA GOMES ROLIM AMÉRICO no loteamento Residencial Cajazeiras, Bairro Joca Claudino, Localização Rua H do Residencial Cajazeiras, compreendendo a quadra 742 E SN. e dá outras providências.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3081/sapl_8.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3081/sapl_8.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação de RUA VICENTE ALVES DE SOUZA no loteamento Residencial Cajazeiras, Bairro Joca Claudino Fernandes, Localização Rua C do Residencial Cajazeiras, compreendendo a quadra 742. e dá outras providências.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3085/projeto_de_lei_no_-_nomeacao_hilda_leite_de_lima.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3085/projeto_de_lei_no_-_nomeacao_hilda_leite_de_lima.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º ____/2024 - Nomeação da Rua Hilda Leite de Lima.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3087/plo_-_utilidade_publica_-_igbadu-mesclado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3087/plo_-_utilidade_publica_-_igbadu-mesclado.pdf</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO</t>
   </si>
   <si>
     <t>SECRETARIA LEGISLATIVA - SLEG</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2332/35.projeto_de_lei-_dispoe_sobre_a_criacao_do_cargo_de_agentes_ambientais_do_municipio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2332/35.projeto_de_lei-_dispoe_sobre_a_criacao_do_cargo_de_agentes_ambientais_do_municipio.pdf</t>
   </si>
   <si>
     <t>OFICIO 205/2023_x000D_
 DISPÕE SOBRE A CRIAÇÃO DO CARGO DE AGENTES AMBIENTAIS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2374/projeto_de_lei-dispoe_sobre_a_reformulacao_do_plano_de_cargo_de_pregoeiro_da_prefeitura_municipal_de_cajazeiras_em_razao_da_revogacao_das_leis.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2374/projeto_de_lei-dispoe_sobre_a_reformulacao_do_plano_de_cargo_de_pregoeiro_da_prefeitura_municipal_de_cajazeiras_em_razao_da_revogacao_das_leis.pdf</t>
   </si>
   <si>
     <t>OFICIO 11/2024_x000D_
 DISPÕE SOBRE A REFORMULAÇÃO DO PLANO DE CARGO DE PREGOEIRO DA PREFEITURA MUNICIPAL DE CAJAZEIRAS EM RAZÃO DA REVOGAÇÃO DAS LEIS Nº 8.666/1993, LEI Nº 10.520/2022 E DA SANSÃO DA NOVA LEI DE LICITAÇÕES - LEI Nº 14.133, DE 1º DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2376/1.projeto_de_lei-piso_salarial_professores_ano_2024.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2376/1.projeto_de_lei-piso_salarial_professores_ano_2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 09/2024_x000D_
 DISPÕE SOBRE A ADEQUAÇÃO DO NOVO PISO SALARIAL PARA OS PROFISSIONAIS DO MAGISTÉRIO NO ANO DE 2024, E DÁ PROVIDÊNCIAS CORRELATAS, CONFORME ABAIXO ESPECIFICA.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2378/2.projeto_de_lei-alteracao_da_lei_dos_cargos_de_diretor_e_vice_diretor_escolar.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2378/2.projeto_de_lei-alteracao_da_lei_dos_cargos_de_diretor_e_vice_diretor_escolar.pdf</t>
   </si>
   <si>
     <t>OFICIO 10/2024_x000D_
 ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº. 2.815/2019 E REVOGA LEI MUNICIPAL Nº. 2.965/2022 QUE “DISPÕE SOBRE A FORMA DE PREENCHIMENTO DOS CARGOS DE DIRETOR E VICE-DIRETOR ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2421/projeto_de_lei_refis.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2421/projeto_de_lei_refis.pdf</t>
   </si>
   <si>
     <t>OFICIO 014/2024_x000D_
 INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE CAJAZEIRAS (REFIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2628/projeto_de_lei-define_as_diretrizes_gerais_a_serem_observadas_na_implantacao_da_politica_de_educacao_em_tempo_integral_nas_escolas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2628/projeto_de_lei-define_as_diretrizes_gerais_a_serem_observadas_na_implantacao_da_politica_de_educacao_em_tempo_integral_nas_escolas.pdf</t>
   </si>
   <si>
     <t>OFICIO 008/2024_x000D_
 DEFINE AS DIRETRIZES GERAIS A SEREM OBSERVADAS NA IMPLANTAÇÃO DA POLÍTICA DE EDUCAÇÃO EM TEMPO INTEGRAL NAS ESCOLAS DO SISTEMA MUNICIPAL DE ENSINO DO MUNICÍPIO DE CAJAZEIRAS-PB</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2634/projeto_de_lei-pccr_tecnico_em_contabilidade.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2634/projeto_de_lei-pccr_tecnico_em_contabilidade.pdf</t>
   </si>
   <si>
     <t>OFICIO 025/2024_x000D_
 INSERE O ART. 15-A NA LEI MUNICIPAL 3.071/23, PARA ESTENDER OS DIREITOS, OS DEVERES, AS GARANTIAS, O DESENVOLVIMENTO NA CARREIRA E A ESTRUTURA REMUNERATÓRIA NELA PREVISTOS PARA O CARGO DE CONTADOR PÚBLICO PARA O CARGO DE TÉCNICO EM CONTABILIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2636/projeto_de_lei-pccr_tecnico_em_contabilidade.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2636/projeto_de_lei-pccr_tecnico_em_contabilidade.pdf</t>
   </si>
   <si>
     <t>OFICIO 025/2024_x000D_
 INSERE O ART. 15-A NA LEI MUNICIPAL 3.071/23, PARA ESTENDER OS DIREITOS, OS DEVERES, AS GARANTIAS, O DESENVOLVIMENTO NA CARREIRA E A ESTRUTURA REMUNERATÓRIA NELA PREVISTOS PARA O CARGO DE CONTADOR PÚBLICO PARA O CARGO DE TÉCNICO EM CONTABILIDADE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2670/projeto-criacao_do_conselho_de_turismo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2670/projeto-criacao_do_conselho_de_turismo.pdf</t>
   </si>
   <si>
     <t>OF.031/2024_x000D_
 DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2687/7.projeto_de_lei-ldo2025_completo_com_oficio_e_anexos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2687/7.projeto_de_lei-ldo2025_completo_com_oficio_e_anexos.pdf</t>
   </si>
   <si>
     <t>OFICIO 040/2024-ENCAMINHANDO PROJETO DE LEI LDO 2025(MENSAGEM, PROJETO E ANEXOS)_x000D_
 DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2723/projeto_de_lei-gratificacao_dos_motoristas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2723/projeto_de_lei-gratificacao_dos_motoristas.pdf</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2790/9.projeto_de_lei-dispoe_credito_especial-fundo_meio_ambiente.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2790/9.projeto_de_lei-dispoe_credito_especial-fundo_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>OFICIO 055/2024_x000D_
 PROJETODELEI-AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE PARA FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2861/10.projeto_delei-prorrogacao_do_refis_2024.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2861/10.projeto_delei-prorrogacao_do_refis_2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 068/2024_x000D_
 ALTERA A LEI Nº 3.092, DE 02 DE ABRIL DE 2024, PARA PRORROGAR O PRAZO DE ADESÃO AO PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS/2024 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2873/12.projeto_de_lei-instituto_padre_rolim_de_karate-_iprk_2024.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2873/12.projeto_de_lei-instituto_padre_rolim_de_karate-_iprk_2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 076/2024_x000D_
 DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA MUNICIPAL O INSTITUTO PADRE ROLIM DE KARATÊ - IPRK DA CIDADE DE CAJAZEIRAS - PB, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2910/13.projeto_de_lei-institui_no_ambito_da_secretaria_municipal_de_meio_ambiente_o_conselho_de_coleta_seletiva_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2910/13.projeto_de_lei-institui_no_ambito_da_secretaria_municipal_de_meio_ambiente_o_conselho_de_coleta_seletiva_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº. 077/2024_x000D_
 INSTITUI NO ÂMBITO DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, O CONSELHO DE COLETA SELETIVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2959/15.projeto_de_lei-autoriza_a_abertura_de_credito_especial_ao_orcamento_vigente_para_fins_que_menciona_e_da_outras_providencias-930.00000.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2959/15.projeto_de_lei-autoriza_a_abertura_de_credito_especial_ao_orcamento_vigente_para_fins_que_menciona_e_da_outras_providencias-930.00000.pdf</t>
   </si>
   <si>
     <t>OFICIO 095/2024_x000D_
 PROJETO DE LEI-AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE PARA FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2961/14.projeto_de_lei-autoriza_a_abertura_de_credito_especial_ao_orcamento_vigente_para_fins_que_menciona_e_da_outras_providencias-1.17000000.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2961/14.projeto_de_lei-autoriza_a_abertura_de_credito_especial_ao_orcamento_vigente_para_fins_que_menciona_e_da_outras_providencias-1.17000000.pdf</t>
   </si>
   <si>
     <t>OFICIO 094/2024_x000D_
 PROJETODELEI-AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE PARA FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2963/of.n098-credito_especial_105.00000.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2963/of.n098-credito_especial_105.00000.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 098/2024_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE PARA FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2989/oficio_no_109_-_2024_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2989/oficio_no_109_-_2024_1.pdf</t>
   </si>
   <si>
     <t>OFICIO 109/2024_x000D_
 PROJETO DE LEI:_x000D_
 INSTITUI O DIA MUNICIPAL DA ALFABETIZAÇÃO NO MUNICÍPIO DE CAJAZEIRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3057/of.127-projeto_de_lei_-credito_especial_1.600.00000.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3057/of.127-projeto_de_lei_-credito_especial_1.600.00000.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -7455,67 +7455,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2328/folha_timbrada_-_medalha_de_honra_ao_merito_juridico.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2389/titulo_cidadao__jose_itamar_fernandes1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2401/kleber_lima_plo_i_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2444/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2664/titulo_cidadao_joao_estrela_de_abrantes_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2666/titulo_de_cidadao_cajazeirense_o_senhor_brenno_de_souza_moreira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2673/helio_luiz_goncalves_de_abrantes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2705/titulo_de_cidadao_cajazeirense_o_senhor_harlen_de_oliveira_vilarim.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2707/titulo_de_cidada_cajazeirense_a_senhora_paloma_correia_lima.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2823/titulo_de_cidadao_jhony_wesllys_bezerra_costa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_seu_mozinho_2_lea_silva.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3035/projetos_de_decreto_legislativo_-_titulo_cidadao_osmar_luiz.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3039/titulo_de_cidadao_cajazeirense_izabella_raiane_ferreira_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3101/medalha_de_honra_ao_merito_legislativo_deputado_joao_bosco_braga_barreto_ao_cardiologista_luiz_xavier_de_andrade.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3103/concede_titulo_de_cidadao_dr._romulo.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3112/sapl_16.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3126/sapl_20.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3156/folha_timbrada_hoje.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2318/folha_timbrada_-_pavimentacao_rua_eduardo_alexandre_gomes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2320/folha_timbrada_-_pavimentacao_travessa_janete_alves_duarte.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2322/folha_timbrada_-_pavimentacao_rua_joseano_de_souza_maciel.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2324/folha_timbrada_-_pavimentacao_rua_vereador_francisco_jose_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2326/folha_timbrada_-_pavimentacao_rua_ernesto_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2334/requerimentos_49.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2337/req_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2339/requerimento_05_posto_de_saude_do_sitio_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2341/requerimento_09_calcamento_rua_francisco_goncalves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2343/requerimento_10_recuperacao_da_rua_luiz_barroso.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2345/requerimento_06_escola_sitio_serragem.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2347/requerimento_01_passagem_molhada_sitio_xique-xique_ladeira_de_xoxa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2349/requerimento_02_ampliacao_da_passagem_molhada_do_sitio_batateira.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2351/requerimento_03_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2353/requerimento_04_passagem_molhada_sitio_cachoeirinha_ze_de_carlos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2355/requerimento_07_calcamento_rua_severino_cabral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2357/requerimento_08_sessao_especial_dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2361/requerimento_n_01-2024_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2363/requerimento_n_02-2024_construcao_de_um_ginasio_polisportiva_no_distrito_patamute..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2365/requerimento_n_03-2024_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2367/requerimento_n_04_-_2024_ampliacao_da_passagem_molhada_do_sitio_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2369/requerimento_n_05-2024_-__construcao_de_uma_passagem_molhada_no_sitio_capoeiras_sul.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2371/requerimento_001-2024-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2372/requerimento_002-2024_-_mocao_de_apalusos_-_herik_gabriel.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_rua_vicente_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2391/requerimento_canil_municipal1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2403/mocao_aplauso_kgl.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_011_pavimentacao_rua_jose_temoteo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2425/folha_timbrada_-_rua_maria_de_fatima_andrade_goncalves.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento_012_pavimentacao_rua_de_flamenguinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2429/folha_timbrada_-_rua_tenente_joao_florindo_batista.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2430/requerimento_013_pavimentacao_rua_joaquim_soares_de_souza.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2432/folha_timbrada_-_rua_gislane_xavier_araujo_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2434/requerimento_014_conserto_parede_do_acude.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2436/folha_timbrada_-_rua_felismino_dinis.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2440/requerimento_015_estradas_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_003-2024_-_mocao_de_pesar_francisca_ferreira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2448/requerimento_004-2024_-_mocao_de_aplausos_6bpm_e_5bbm.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2452/requerimento_cartilha_educativa_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2453/req_sessao_especial_semana_antidrogas.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2454/requerimento_n_06-2024_-_construcao_da_passagem_molhada_da_estrada_central_do_distrito_de_patamute..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2456/requerimento_n_07-2024_-_pavimentacao_a_paralelepipedo_da_rua_raimundo_gomes_da_silva._cajazeiras-pb..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2458/requerimento_n_08-2024_-__pavimentacao_a_paralelepipedo_da_rua_isaura_dantas_da_silva._cajazeiras-pb..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2461/requerimento_n_09-2024_-__pavimentacao_a_paralelepipedo_da_lateral_da_capela_santo_antonio_situada_na_comunidade_de_riacho_do_meio..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2463/requerimento_n_10-2024_-__limpeza_e_pintura_do_ginasio_poliesportivo_da_comunidade_do_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2467/requerimento_008-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2469/requerimento_004-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2471/requerimento_003-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2473/requerimento_005-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2475/requerimento_002-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2477/requerimento_006-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2479/requerimento_007-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2481/folha_timbrada_-_rua_estaquio_carolino_de_souza.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2483/folha_timbrada_-_rua_tenente_barbosa.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2485/folha_timbrada_-_rua_protasio_de_souza_lima.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2487/folha_timbrada_-_rua_hortelina_de_souza_lira.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2489/folha_timbrada_-_rua_analia_bezerra_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2499/requerimento_016_estradas_sitio_angelim.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2501/requerimento_17_pavimentacao_rua_francisco_leite_de_lima_-_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2503/requerimento_18_pavimentacao_rua_ademar_rolim.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2505/requerimento_19_pavimentacao_rua_otacilio_liberato.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2507/requerimento_20_pavimentacao_rua_maria_de_lourdes_-_por_do_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_n_12-2024_manilhas_para_a_comunidade_de_barreiros_proximo_as_residencas_do_sro_laercio_e_da_sra_luzimar..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2511/requerimento_n_11-2024_-__campo_de_futebol_para_a_comunidade_do_sitio_almas..pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_n_13-2024_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2515/requerimento_n_14-2024_retorno_do_programa_educacional_de_resistencia_as_drogas_e_violencia_proerd_nas_escolas..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2517/requerimento_n_15-2024_recuperacao_do_entorno_da_capela_santa_giana_situada_na_agrovila..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2519/requerimento_005-2024_-_mocao_de_aplausos_clube_recreio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2521/pavimentacao_jose_juarez_moreira_e_antonio_vitoriano_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2525/requerimento_n_16-2024_recuperacao_da_parede_do_acude_de_duva__situada_na_estrada_central_do_patamute..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_n_17-2024__inclusao_dos_enderecos_das_redes_sociais_da_camara_e_de_todos_os_vereadores_em_suas_falas_e_imagens_exibidas..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2529/requerimento_006-2024_-_mocao_de_aplausos_aos_diretores_prisionais.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2531/audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2532/requerimentos_07_2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2534/folha_timbrada_-_pavimentacao_da_rua_joaquim_armando_abilio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2536/folha_timbrada_-_pavimentacao_rua_lourival_emidio_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2538/folha_timbrada_-_pavimentacao_da_rua_francisco_goncalves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2540/folha_timbrada_-_pavimentacao_da_rua_maestro_esmerindo_cabrina_da_silva.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2542/folha_timbrada_-_pavimentacao_da_rua_jose_ferreira_pires.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_21_abastecimento_de_agua_de_sitio_serraria.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2548/requerimento_22_pavimentacao_a_paralelepipedo_da_rua_nelson_dias_de_lima_no_bairro_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2550/requerimento_023_pavimentacao_rua_carolino_monteiro.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2552/requerimento_024_poda_das_arvores_capinacao_e_limpeza_da_rua_josias_farias_da_silva.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2554/requerimento_025_estradas_sitio_almas_ladeira_de_nina.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2558/requerimento_fuminc.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2560/requerimento_n_18-2024_-_100_metros_de_pavimentacao_a_paralelepipedo_da_ladeira_proxima_a_igreja_sao_sebastiao_situada_na_comunidade_do_sitios_cocos..pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2562/requerimento_009-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2564/pavimentacao_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2568/requerimento_26_pavimentacao_a_paralelepipedo_da_rua_emanoel_dias_neto_no_bairro_edmilson_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2570/requerimento_027_intalacao_de_semaforo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2572/requerimento_028_fibromeaugia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2574/requerimento_029_estradas_sitio_azevem.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2579/folha_timbrada_-_pavimentacao_da_rua_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2581/folha_timbrada_-_pavimentacao_da_rua_jose_leoncio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2584/folha_timbrada_-_pavimentacao_da_rua_joaquim_de_souza_bandeira..pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2586/folha_timbrada_-_pavimentacao_da_rua_jose_caetano_nascimento.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2588/folha_timbrada_-_pavimentacao_da_rua_francisca_fernandes_claudino.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2590/folha_timbrada_-_instalcao_de_manilha_na_agrovila.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2592/requerimento_n_19-2024_-_reforma_da_ubsf_unidade_basica_de_saude_da_familia_sao_francisco_e_amelia_estrela_ambas_funcionam_no_mesmo_local..pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2593/requerimento_n_20-2024_-_casa_de_acolhimento_para_mulheres_vitimas_de_violencia_em_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2603/ana.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2605/agamenilde_dias_arruda_vieira_dantas.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2611/requerimento_02.2024.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2612/requerimento_010-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2614/requerimento_03.2024.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2626/req__limpeza_da_rua_galdino_vilante_santos.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2637/requerimento_joao_da_coca_4.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2639/requerimento_joao_da_coca_5.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2641/requerimento_joao_da_coca_6.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2643/req__limpeza_da_rua_galdino_vilante_santos.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2645/requerimento_n_21-2024_-_convite_a_fabio_borges_para_esclarecimento_de_bloqueios_nos_beneficios_do_programa_bolsa_familia.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2647/req_drenagem_sitio_cantinho_municipio_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2651/requerimento_033-2023-nino_da_esperanca_2.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2652/requerimento_013-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2653/requerimento_012-2024-nino_da_esperanca_2_1.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2654/sapl_5.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2658/sapl_7.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2662/requerimento_n_22-2024_-_capinagem_no_entorno_da_ubs_do_patamute.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2671/requerimento_n_23_-_2024_-_reposicao_de_lampadas_queimadas_e_ou_quebradas_nas_redes_de_iluminacao_publica_nas_comunidades_abaixo_mencionadas..pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2677/req__pav__rua_manoel_medeiros.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2681/requerimento_n_24_-_2024_-_ambulancia_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2685/req_passagem_molhada_na_localizacao_sitio_catole_dos_mangueiras.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2689/requerimento_n_25_-_2024_-campo_de_futebol_para_a_comunidade_do_distrito_de_patamute..pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2697/requerimento_008-2024_-_mocao_de_aplausos_joao_pedro_e_nildo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2699/requerimentos_09_2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2701/requerimento_010_2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2703/requerimento_n_26_-_2024_-recuperacao_das_estradas_rurais_abaixo_mencionadas..pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2711/req_sitio_prensa.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2715/req_sitio_marias_preta.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2717/requerimento_n_27_-_2024_-recuperacao_das_estradas_rurais_abaixo_mencionadas_-_terra_molhada_e_arruido.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2719/req_sctrans.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2721/req_psf_simao_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2727/req__upa.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2732/req__rua_maros_aurelio_le_pereira_.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2734/aegypti_dengue.__26_04_2024.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2736/zoonoses_2024__2.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2738/votos__de__aplauso_professor_inacio_e_professora_ligia_26_04_2024.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2742/requerimento_009-2024_-_votos_de_conglatulacoes_-_marcia_rejane.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2744/requerimento_014-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2746/requerimento_015-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2748/requerimento_08.2024.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2750/requerimento_07.2024.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2752/requerimento_09.2024.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2754/requerimento_10.2024.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2756/req__laurindo_de_souza_rolim.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2762/documento.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2764/voto_de_congratulacoes_de_vicente_ferreira.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2766/voto_de_congratulacoes_de_irlanio_cavalcanti.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2768/voto_de_congratulacoes_ao_senhor_irlanio_calvancanti_holanda.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2770/voto_de_congratulacoes_ao_senhor_manoel_telamon_arruda_filho.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2772/voto_de_congratulacoes_ao_senhor_vicente_ferreira.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2774/solicitacao_de_semafaro_na_rua_victor_jurema.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2778/requerimento_011-2024_-_pesar_celso_barreto.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2783/requerimento_joao_da_coca_10.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2784/requerimento_joao_da_coca_11.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2786/requerimento_joao_da_coca_12.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2788/requerimento_012-2024_-_mocao_de_aplausos_cabo_luiz_junior.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2792/requerimento_13.2024.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2793/requerimento_016-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2795/voto_de_aplauso_a_cdl_de_cajazeiras.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2803/req__policlinica.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2807/req__saude.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2808/sapl_1.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2810/sapl_2.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2819/requerimento_n_28_-_2024_-reforma_da_passagem_molhada_do_sitio_poco..pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2825/pavimentacao_da_rua_otacilio_liberado_de_abreu_cristal_1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2833/requerimento_013-2024_-_calcamento_na_rua_antonia_leite_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2835/requerimento_lea_silva__para_custeio_de_emendas_parlamentar.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2838/pavimentacao_da_rua_maria_de_fatima_andrade_goncalves.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2840/pavimentacao_da_rua_teresa_gomes_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2842/voto_de_aplauso_professora_mariana.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2844/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2850/voto_de_congratulacoes_a_karla_christiane.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2858/requerimento_14.2024.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2863/voto_de_aplausos_a_luciano_copias_e_papelaria.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2865/voto_de_congratulacoes_padre_severino_elias.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2867/requerimento_emenda_pra_contrucao_de_uma_praca_no_loteamento_santa_mariaj_bairro_epitacio_leite_rolim.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2869/requerimento_para_construcao_do_ambiente_de_convivencia_dos_autistas_apaa.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2871/requerimento_15.2024.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2879/jose_antonio_albuquerque_votos_de_congratulacoes.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2881/voto_de_congratulacoes_ao_senhor_jose_henrique.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2883/voto_de_congratulacoes_ao_senhor_jose_henrique.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2884/sapl_3.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2888/voto_de_congratulacoes_ao_senhor__monsenhor_gervasio.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2890/requerimentos_15.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2898/requerimento_n_29_-_2024_-reforma_da_escola_do_patamute.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2900/requerimento_n_30_-_2024_-concerto_na_base_e_na_caixa_dagua_que_abastece_a_comunidade_do_riacho_do_meio..pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2902/voto_de_congratulacoes_ao_senhora_maria_lucia_de_fatima_ramalho.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2906/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2912/requerimento_n_44-2024_casa_de_acolhimento_para_mulheres_vitimas_de_violencia_em_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2914/requerimento_n_45-2024_campo_de_futebol_para_a_comunidade_do_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2916/requerimento_n_46-2024_capinagem_no_entorno_da_ubs_do_patamute.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2918/requerimento_n_47-2024_reforma_da_passagem_molhada_do_sitio_poco.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2920/requerimento_n_48-2024_construcao_de_um_posto_ancora_para_o_sitio_queimadas.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2922/requerimento_n_49-2024_reforma_da_passagem_molhada_na_comunidade_de_terra_molhadaj_proximo_a_associacao_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2924/requerimento_n_31-2024_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2926/requerimento_n_50-2024_praca_com_academia_ao_ar_livre_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2928/requerimento_n_32-2024_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2930/requerimento_n_51-2024_construcao_de_um_cemiterio_para_o_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2932/requerimento_n_52-2024_construcao_de_um_cemiterio_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2934/requerimento_n_33-2024_ampliacao_da_passagem_molhada_de_ze_de_custodio_no_sitio_cachoeirinha_como_tambem_pavimentacao_antes_e_depois_da_mesma.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2936/requerimento_n_34-2024_construcao_da_passagem_molhada_para_o_sitio_capoeiras_sul.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2938/requerimento_n_53-2024_a_construcao_de_uma_creche_para_atender_a_comunidade_do_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2940/requerimento_n_35-2024_ambulancia_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2942/requerimento_n_54-2024_a_construcao_de_uma_creche_para_atender_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2944/requerimento_n_36-2024_pavimentacao_a_paralelepipedo_da_rua_raimundo_gomes_da_silva._cajazeiras-pb.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2946/requerimento_n_37-2024_pavimentacao_a_paralelepipedo_da_rua_isaura_dantas_da_silva._cajazeiras-pb.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2948/requerimento_n_38-2024_pavimentacao_a_paralelepipedo_da_lateral_da_capela_santo_antonioj_situada_na_comunidade_de_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2950/requerimento_n_39-2024_campo_de_futebol_para_a_comunidade_do_sitio_almas.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2952/requerimento_n_40-2024_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2954/requerimento_n_41-2024_manilhas_para_a_comunidade_de_barreiros_proximo_as_residencas_do_sro_laercio_e_da_sra_luzimar.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2955/requerimento_n_42-2024_recuperacao_do_entorno_da_capela_santa_gianaj_situada_na_agrovila.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2957/requerimento_n_43-2024_100_metros_de_pavimentacao_a_paralelepipedo_da_ladeira_proxima_a_igreja_sao_sebastiaoj_situada_na_comunidade_do_sitios_cocos.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2965/requerimento_017-2024_-_votos_de_pesar_maria_lins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2967/requerimento_18_2024.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2971/maria_de_fatima_freire_mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2973/voto_de_aplauso_ao_1o_sgt_filho.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2977/maria_bandeira_de_melo_mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2979/requerimento_003-2024-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2981/requerimento_004-2024-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2983/requerimento_005-2024-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2985/requerimento_006-2024-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2987/requerimento_007-2024-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2991/requerimento_019-2024_-_voto_de_pesar_joao_f._albuquqerque.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2993/requerimento_voto_de_congratulacoes_auxi_14_08_2024.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2997/requerimento_008-2024-nino_da_esperanca__1.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2999/requerimento_009-2024-nino_da_esperanca__1.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3001/requerimento_010-2024-nino_da_esperanca__1.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3003/requerimento_011-2024-nino_da_esperanca__1.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3005/requerimento_012-2024-nino_da_esperanca__1.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3007/requerimento_013-2024-nino_da_esperanca__1..docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3009/requerimento_014-2024-nino_da_esperanca__1.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3013/requerimento_016-2024-nino_da_esperanca_1_1.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3015/requerimento_n_55-2024_recuperacao_das_estradas_do_setor_sul_da_cidade_de_cajazeiras-pb.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3017/ines_leite_mocao_de_pesar_1.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3019/requerimento_verbal_19_08_202420240820_09320463.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3021/voto_de_congratulacoes_padre_janilson_rolim.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3023/requerimento_021-2024_-_solicita_um_pl_p_multas_para_o_descarte_irregular_de_lixo_acude_grande.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3025/voto_de_aplauso_-_policial_alirio.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3027/voto_de_congratulacoes_jose_cesario_de_lira.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3029/requerimento_011-2024_-_vila_olimpica.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3031/requerimento_emenda_pra_contrucao_de_uma_praca_na_sagrada_familia.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3033/requerimento_020-2024_-_mocao_de_aplausos_allan_tavares_rolim.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3037/requerimento_do_projeto_de_lei_n_37_correto.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3041/requerimento_022-2024_-_passagem_molhada_catole_dos_mangueiras.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3043/requerimento_023-2024_-_concl._da_obra_para_o_abastecimento_de_agua_nos_sitios_catoles.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3045/requerimento_018-2024-nino_da_esperanca_1_1.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3051/voto_de_aplauso_lilian__tatiana.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3055/voto_de_aplauso_jose_arlan.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3061/votos_de_congratulacoes_jose_calvacante.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3067/requerimento__17_09_2024_1.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3071/voto_de_congratulacoes_a_senhora_eclivaneide_caldas_de_abreu_carolino.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3073/voto_de_aplausos_armazem_paraiba.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3075/requerimentos_24_2024_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3077/requerimentos_25_2024.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3083/voto_de_aplausos_ao_senhor_fred_coutinho.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3097/voto_de_aplauso_ufcg.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3114/requerimento_026_2024.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3118/requerimento_17.2024.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3120/requerimento_16.2024.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3122/req__pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3128/sapl_21.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3138/sapl_25.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3143/mocao_de_aplausos_dr_joao_bosco.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3150/mocao_de_aplausos__tatiana_e_anastacia_borges.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3154/requerimento_027-2024_-_mocao_de_aplausos_dr._sidney_bandeira_cartaxo.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3158/mocao_de_pesar___maria_porfirio.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2576/projeto_de_indicacao_de_lei__tiro-de-guerra.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2620/projeto_de_lei_incentivos_as_atividades_de_ciencia_tecnologia_e_inovacao_customizada.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2359/mocao_aplausos_circuito_unicred_de_beach_tennis.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2380/mocao_cong_pmpb.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2382/mocao_de_aplausos___pmpb.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2393/mocao_de_aplausos___dom_francisco_de_sales_padre_janilson_rolim_padre_cicero_gomes1.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2395/mocao_de_aplausos___2quinta_cultural1.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2397/mocao_de_aplausos_dr_jordan_willy_galdino_lins.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2399/mocao_de_aplausos___cnsl.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2405/mocao_de_aplausos___escola_brincando_e_aprendendo_tia_ju.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2407/mocao_de_aplausos__escola_vitoria-regia.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2409/mocao_de_aplausos_socorro_delfino_jornada_pedagogica.docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2411/comissao_organizadora_do_carnaval_2024.docx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2413/mocao_de_aplausos_unicab_2024.docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2415/mocao_de_aplausos_diretoria_cms_cz.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2417/mocao_de_aplausos_a_tv_diario_do_sertao_tv_sertao_da_paraiba_pense_tv.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2419/mocao_de_aplausos_radios.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2438/mocao_de_aplausos_dom_francisco_sales.docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2442/folha_timbrada_-_mocao_de_congratulacao_a_jose_florencio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2465/mocao_de_aplausos__ana_maria_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2491/mocao_de_aplausos__organizadores_dos_blocos_carnaval_2024.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2493/mocao_de_aplausos__sousa_esporte_clube.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2495/mocao_de_aplausos__padre_agripino.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2497/folha_timbrada_-_mocao_de_congratulacao_dr_antonio_quirino_de_moura.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2523/mocao_de_congratulacao_chico_rozimiro.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2533/mocao_aplausos_beach_tennis_voleibol.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2544/mocao_aplausos_buda_lira_ubiratan_di_assis.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2556/mocao_aplausos__sr._cristovao_jonas_de_farias_maciel.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2566/mocao_de_congratulacao_alysson_de_sousa_lira.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2595/carolino_.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2597/mocao_de_aplausos_-_requerimento_003-_sousa_futebol_club.docx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2598/requerimento_004-2024_-_votos_de_conglatulacoes.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2600/mocao_de_aplausos_-_requerimento_030_-_governador_da_paraiba.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2601/jose_carolino_pereira.docx" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2609/mocao_de_aplausos_fernanda_santana_2024_corrigido.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2615/mocao_de_pesar_032-2024_-_francisco_wanderley.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2618/mocao_de_pesar_sra_inacio_rolim_alves.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2622/mocao_de_aplausos____4a_conferencia_nacional_de_cultura_cnc.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2649/mocao_de_congratulacao_mancha_azul_de_cajazeiras_.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2660/mocao_de_aplausos__joao_cicero.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2679/mocao_pielton.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2683/mocao_de_aplausos_-_requerimento_008-_osvaldo_martins.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2691/mocao_de_congratulacao_jessica_nascimento_oliveira.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2693/mocao_de_congratulacao_joabson_farias_vieira.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2709/mocao_de_pesar_sr_dorgival_carolino_braga.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2713/sapl.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2725/mocao_de_pesar_sra_hilda_batista_bezerra.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2730/mocao_de_pesar_erivan.odt" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2740/requerimento_008-2024_-_votos_de_conglatulacoes_-_antonio_do_pt.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2758/requerimento_010-2024_-_votos_de_conglatulacoes_-_waldemar_carolino.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2760/voto_de_aplausos_dia_internacional_da_emfermagem_12_de_maio_de_2024_lea_silva.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2776/mocao_de_pesar__rondijan.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2780/mocao_de_congratulacao_justina_levina_.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2799/mocao_de_congratulacao_chico_amaro.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2801/mocao_de_aplausos__beach_tenis.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2805/mocao_de_congratulacao_joselito_feitosa.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2812/mocao_de_pesar_de_dra_salete.docx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2814/mocao_de_pesar_do_senhor_dr_jose_roseano_neto.docx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2816/mocao_de_pesar_da_professosa_valquiria_ferreira_dantas.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2818/mocao_de_pesar_033-2024_-_valdivan_luis.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2821/mocao_de_pesar__eduardo_henrique.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2827/mocao_de_pesar_sra_maria_de_oliveira_bezerra.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2829/mocao_de_congratulacao_-_alysson_abreu_barros.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2831/mocao_de_congratulacao_-_pe._francivaldo.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2837/mocao_de_pesar_sra_valmira_duarte.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2846/mocao_de_congratulacao_-__tenente_coronel_romulo_ferreira.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2848/mocao_de_congratulacao_-__coronel_cunha_rolim.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2852/mocao_de_congratulacao_-_padre_antonio_neto.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2854/mocao_de_aplausos_c_arte_2024.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2856/mocao_de_aplausos____1a_trilha_unidas_por_adrenalina.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2859/mocao_de_pesar___vera_lucia_simplicio.docx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2875/mocao_de_pesar_josefa_carolina_da_conceicao_dona_zefinha.docx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2886/sapl_4.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2892/sapl_5.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2894/sapl_6.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2896/mocao_de_pesar_luiz_araujo.docx" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3011/mocao_de_pesar_paulo_pereira20240812_09151199.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3047/mocao_de_pesar_genelice_lins_albuquerque.docx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3049/mocao_de_pesar_dona_dadinha_cartaxo.docx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3053/mocao_de_pesar_francisco_meira.docx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3059/voto_de_aplauso_sao_cristovao.docx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3063/mocao_de_pesar_jose_irivan.docx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3065/requerimento_019-2024-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3069/voto_de_aplauso_cristiane_moura.docx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3089/sapl_9.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3091/sapl_10.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3093/mocao_de_aplausos___tharlys_oliveira_simao.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3099/mocao_de_aplausos___jose_bezerra_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3104/sapl_11.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3106/sapl_13.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3108/sapl_14.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3110/sapl_15.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3116/sapl_17.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3124/sapl_18.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3132/sapl_23.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3134/sapl_22.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3136/sapl_24.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2904/emenda_aditiva_fundeb_e_motoristas_lea_silva.docx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3130/lamarque_emendas_2024.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3140/emenda_impositiva__individual.docx" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3148/projeto_de_emenda_impositiva__individual_-_lamarque_barros_.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3152/projeto_de_emenda_impositiva_joao_da_coca.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2330/folha_timbrada_-_denominacao_de_cemiterio_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2335/folha_timbrada_-_rua_amauri_antonio_bezerra_da_paz.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2388/projeto_de_lei_agosto_vereador_waldemar_patrimonio_local_cz1.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2578/projeto_de_lei_ordinario_sistema_exames.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2624/projeto_de_lei_no_01-2024_-_estadualizacao_da_estrada_do_patamute.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2630/projeto_marcelino_carolino.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2632/projeto_de_lei_marcelino_carolino..odt" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2656/sapl_6.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2668/projeto_de_lei_no_01-2024_-_estadualizacao_da_estrada_do_patamute.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2695/tulio_cesar.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2729/sapl.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2797/projeto_de_lei_ubs_natercio_goncalves_barreto.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2877/projeto_de_lei_seu_mozinho.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2969/projeto_de_lei_n-2024_-_utilidade_publica_inst._frei_beda_de_des._social.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2975/projeto_de_lei-_dia_dos_artistas_prata_da_casa.docx" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2995/projeto_de_lei__pl_-_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3079/sapl_7.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3081/sapl_8.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3085/projeto_de_lei_no_-_nomeacao_hilda_leite_de_lima.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3087/plo_-_utilidade_publica_-_igbadu-mesclado.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2332/35.projeto_de_lei-_dispoe_sobre_a_criacao_do_cargo_de_agentes_ambientais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2374/projeto_de_lei-dispoe_sobre_a_reformulacao_do_plano_de_cargo_de_pregoeiro_da_prefeitura_municipal_de_cajazeiras_em_razao_da_revogacao_das_leis.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2376/1.projeto_de_lei-piso_salarial_professores_ano_2024.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2378/2.projeto_de_lei-alteracao_da_lei_dos_cargos_de_diretor_e_vice_diretor_escolar.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2421/projeto_de_lei_refis.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2628/projeto_de_lei-define_as_diretrizes_gerais_a_serem_observadas_na_implantacao_da_politica_de_educacao_em_tempo_integral_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2634/projeto_de_lei-pccr_tecnico_em_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2636/projeto_de_lei-pccr_tecnico_em_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2670/projeto-criacao_do_conselho_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2687/7.projeto_de_lei-ldo2025_completo_com_oficio_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2723/projeto_de_lei-gratificacao_dos_motoristas.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2790/9.projeto_de_lei-dispoe_credito_especial-fundo_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2861/10.projeto_delei-prorrogacao_do_refis_2024.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2873/12.projeto_de_lei-instituto_padre_rolim_de_karate-_iprk_2024.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2910/13.projeto_de_lei-institui_no_ambito_da_secretaria_municipal_de_meio_ambiente_o_conselho_de_coleta_seletiva_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2959/15.projeto_de_lei-autoriza_a_abertura_de_credito_especial_ao_orcamento_vigente_para_fins_que_menciona_e_da_outras_providencias-930.00000.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2961/14.projeto_de_lei-autoriza_a_abertura_de_credito_especial_ao_orcamento_vigente_para_fins_que_menciona_e_da_outras_providencias-1.17000000.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2963/of.n098-credito_especial_105.00000.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2989/oficio_no_109_-_2024_1.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3057/of.127-projeto_de_lei_-credito_especial_1.600.00000.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2328/folha_timbrada_-_medalha_de_honra_ao_merito_juridico.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2389/titulo_cidadao__jose_itamar_fernandes1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2401/kleber_lima_plo_i_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2444/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2664/titulo_cidadao_joao_estrela_de_abrantes_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2666/titulo_de_cidadao_cajazeirense_o_senhor_brenno_de_souza_moreira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2673/helio_luiz_goncalves_de_abrantes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2705/titulo_de_cidadao_cajazeirense_o_senhor_harlen_de_oliveira_vilarim.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2707/titulo_de_cidada_cajazeirense_a_senhora_paloma_correia_lima.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2823/titulo_de_cidadao_jhony_wesllys_bezerra_costa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_seu_mozinho_2_lea_silva.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3035/projetos_de_decreto_legislativo_-_titulo_cidadao_osmar_luiz.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3039/titulo_de_cidadao_cajazeirense_izabella_raiane_ferreira_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3101/medalha_de_honra_ao_merito_legislativo_deputado_joao_bosco_braga_barreto_ao_cardiologista_luiz_xavier_de_andrade.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3103/concede_titulo_de_cidadao_dr._romulo.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3112/sapl_16.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3126/sapl_20.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3156/folha_timbrada_hoje.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2318/folha_timbrada_-_pavimentacao_rua_eduardo_alexandre_gomes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2320/folha_timbrada_-_pavimentacao_travessa_janete_alves_duarte.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2322/folha_timbrada_-_pavimentacao_rua_joseano_de_souza_maciel.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2324/folha_timbrada_-_pavimentacao_rua_vereador_francisco_jose_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2326/folha_timbrada_-_pavimentacao_rua_ernesto_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2334/requerimentos_49.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2337/req_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2339/requerimento_05_posto_de_saude_do_sitio_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2341/requerimento_09_calcamento_rua_francisco_goncalves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2343/requerimento_10_recuperacao_da_rua_luiz_barroso.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2345/requerimento_06_escola_sitio_serragem.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2347/requerimento_01_passagem_molhada_sitio_xique-xique_ladeira_de_xoxa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2349/requerimento_02_ampliacao_da_passagem_molhada_do_sitio_batateira.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2351/requerimento_03_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2353/requerimento_04_passagem_molhada_sitio_cachoeirinha_ze_de_carlos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2355/requerimento_07_calcamento_rua_severino_cabral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2357/requerimento_08_sessao_especial_dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2361/requerimento_n_01-2024_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2363/requerimento_n_02-2024_construcao_de_um_ginasio_polisportiva_no_distrito_patamute..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2365/requerimento_n_03-2024_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2367/requerimento_n_04_-_2024_ampliacao_da_passagem_molhada_do_sitio_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2369/requerimento_n_05-2024_-__construcao_de_uma_passagem_molhada_no_sitio_capoeiras_sul.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2371/requerimento_001-2024-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2372/requerimento_002-2024_-_mocao_de_apalusos_-_herik_gabriel.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_rua_vicente_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2391/requerimento_canil_municipal1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2403/mocao_aplauso_kgl.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_011_pavimentacao_rua_jose_temoteo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2425/folha_timbrada_-_rua_maria_de_fatima_andrade_goncalves.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento_012_pavimentacao_rua_de_flamenguinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2429/folha_timbrada_-_rua_tenente_joao_florindo_batista.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2430/requerimento_013_pavimentacao_rua_joaquim_soares_de_souza.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2432/folha_timbrada_-_rua_gislane_xavier_araujo_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2434/requerimento_014_conserto_parede_do_acude.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2436/folha_timbrada_-_rua_felismino_dinis.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2440/requerimento_015_estradas_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_003-2024_-_mocao_de_pesar_francisca_ferreira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2448/requerimento_004-2024_-_mocao_de_aplausos_6bpm_e_5bbm.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2452/requerimento_cartilha_educativa_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2453/req_sessao_especial_semana_antidrogas.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2454/requerimento_n_06-2024_-_construcao_da_passagem_molhada_da_estrada_central_do_distrito_de_patamute..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2456/requerimento_n_07-2024_-_pavimentacao_a_paralelepipedo_da_rua_raimundo_gomes_da_silva._cajazeiras-pb..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2458/requerimento_n_08-2024_-__pavimentacao_a_paralelepipedo_da_rua_isaura_dantas_da_silva._cajazeiras-pb..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2461/requerimento_n_09-2024_-__pavimentacao_a_paralelepipedo_da_lateral_da_capela_santo_antonio_situada_na_comunidade_de_riacho_do_meio..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2463/requerimento_n_10-2024_-__limpeza_e_pintura_do_ginasio_poliesportivo_da_comunidade_do_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2467/requerimento_008-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2469/requerimento_004-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2471/requerimento_003-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2473/requerimento_005-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2475/requerimento_002-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2477/requerimento_006-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2479/requerimento_007-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2481/folha_timbrada_-_rua_estaquio_carolino_de_souza.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2483/folha_timbrada_-_rua_tenente_barbosa.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2485/folha_timbrada_-_rua_protasio_de_souza_lima.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2487/folha_timbrada_-_rua_hortelina_de_souza_lira.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2489/folha_timbrada_-_rua_analia_bezerra_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2499/requerimento_016_estradas_sitio_angelim.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2501/requerimento_17_pavimentacao_rua_francisco_leite_de_lima_-_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2503/requerimento_18_pavimentacao_rua_ademar_rolim.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2505/requerimento_19_pavimentacao_rua_otacilio_liberato.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2507/requerimento_20_pavimentacao_rua_maria_de_lourdes_-_por_do_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_n_12-2024_manilhas_para_a_comunidade_de_barreiros_proximo_as_residencas_do_sro_laercio_e_da_sra_luzimar..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2511/requerimento_n_11-2024_-__campo_de_futebol_para_a_comunidade_do_sitio_almas..pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_n_13-2024_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2515/requerimento_n_14-2024_retorno_do_programa_educacional_de_resistencia_as_drogas_e_violencia_proerd_nas_escolas..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2517/requerimento_n_15-2024_recuperacao_do_entorno_da_capela_santa_giana_situada_na_agrovila..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2519/requerimento_005-2024_-_mocao_de_aplausos_clube_recreio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2521/pavimentacao_jose_juarez_moreira_e_antonio_vitoriano_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2525/requerimento_n_16-2024_recuperacao_da_parede_do_acude_de_duva__situada_na_estrada_central_do_patamute..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_n_17-2024__inclusao_dos_enderecos_das_redes_sociais_da_camara_e_de_todos_os_vereadores_em_suas_falas_e_imagens_exibidas..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2529/requerimento_006-2024_-_mocao_de_aplausos_aos_diretores_prisionais.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2531/audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2532/requerimentos_07_2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2534/folha_timbrada_-_pavimentacao_da_rua_joaquim_armando_abilio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2536/folha_timbrada_-_pavimentacao_rua_lourival_emidio_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2538/folha_timbrada_-_pavimentacao_da_rua_francisco_goncalves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2540/folha_timbrada_-_pavimentacao_da_rua_maestro_esmerindo_cabrina_da_silva.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2542/folha_timbrada_-_pavimentacao_da_rua_jose_ferreira_pires.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_21_abastecimento_de_agua_de_sitio_serraria.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2548/requerimento_22_pavimentacao_a_paralelepipedo_da_rua_nelson_dias_de_lima_no_bairro_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2550/requerimento_023_pavimentacao_rua_carolino_monteiro.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2552/requerimento_024_poda_das_arvores_capinacao_e_limpeza_da_rua_josias_farias_da_silva.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2554/requerimento_025_estradas_sitio_almas_ladeira_de_nina.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2558/requerimento_fuminc.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2560/requerimento_n_18-2024_-_100_metros_de_pavimentacao_a_paralelepipedo_da_ladeira_proxima_a_igreja_sao_sebastiao_situada_na_comunidade_do_sitios_cocos..pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2562/requerimento_009-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2564/pavimentacao_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2568/requerimento_26_pavimentacao_a_paralelepipedo_da_rua_emanoel_dias_neto_no_bairro_edmilson_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2570/requerimento_027_intalacao_de_semaforo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2572/requerimento_028_fibromeaugia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2574/requerimento_029_estradas_sitio_azevem.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2579/folha_timbrada_-_pavimentacao_da_rua_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2581/folha_timbrada_-_pavimentacao_da_rua_jose_leoncio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2584/folha_timbrada_-_pavimentacao_da_rua_joaquim_de_souza_bandeira..pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2586/folha_timbrada_-_pavimentacao_da_rua_jose_caetano_nascimento.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2588/folha_timbrada_-_pavimentacao_da_rua_francisca_fernandes_claudino.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2590/folha_timbrada_-_instalcao_de_manilha_na_agrovila.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2592/requerimento_n_19-2024_-_reforma_da_ubsf_unidade_basica_de_saude_da_familia_sao_francisco_e_amelia_estrela_ambas_funcionam_no_mesmo_local..pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2593/requerimento_n_20-2024_-_casa_de_acolhimento_para_mulheres_vitimas_de_violencia_em_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2603/ana.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2605/agamenilde_dias_arruda_vieira_dantas.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2611/requerimento_02.2024.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2612/requerimento_010-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2614/requerimento_03.2024.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2626/req__limpeza_da_rua_galdino_vilante_santos.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2637/requerimento_joao_da_coca_4.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2639/requerimento_joao_da_coca_5.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2641/requerimento_joao_da_coca_6.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2643/req__limpeza_da_rua_galdino_vilante_santos.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2645/requerimento_n_21-2024_-_convite_a_fabio_borges_para_esclarecimento_de_bloqueios_nos_beneficios_do_programa_bolsa_familia.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2647/req_drenagem_sitio_cantinho_municipio_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2651/requerimento_033-2023-nino_da_esperanca_2.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2652/requerimento_013-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2653/requerimento_012-2024-nino_da_esperanca_2_1.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2654/sapl_5.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2658/sapl_7.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2662/requerimento_n_22-2024_-_capinagem_no_entorno_da_ubs_do_patamute.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2671/requerimento_n_23_-_2024_-_reposicao_de_lampadas_queimadas_e_ou_quebradas_nas_redes_de_iluminacao_publica_nas_comunidades_abaixo_mencionadas..pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2677/req__pav__rua_manoel_medeiros.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2681/requerimento_n_24_-_2024_-_ambulancia_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2685/req_passagem_molhada_na_localizacao_sitio_catole_dos_mangueiras.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2689/requerimento_n_25_-_2024_-campo_de_futebol_para_a_comunidade_do_distrito_de_patamute..pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2697/requerimento_008-2024_-_mocao_de_aplausos_joao_pedro_e_nildo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2699/requerimentos_09_2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2701/requerimento_010_2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2703/requerimento_n_26_-_2024_-recuperacao_das_estradas_rurais_abaixo_mencionadas..pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2711/req_sitio_prensa.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2715/req_sitio_marias_preta.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2717/requerimento_n_27_-_2024_-recuperacao_das_estradas_rurais_abaixo_mencionadas_-_terra_molhada_e_arruido.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2719/req_sctrans.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2721/req_psf_simao_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2727/req__upa.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2732/req__rua_maros_aurelio_le_pereira_.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2734/aegypti_dengue.__26_04_2024.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2736/zoonoses_2024__2.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2738/votos__de__aplauso_professor_inacio_e_professora_ligia_26_04_2024.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2742/requerimento_009-2024_-_votos_de_conglatulacoes_-_marcia_rejane.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2744/requerimento_014-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2746/requerimento_015-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2748/requerimento_08.2024.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2750/requerimento_07.2024.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2752/requerimento_09.2024.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2754/requerimento_10.2024.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2756/req__laurindo_de_souza_rolim.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2762/documento.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2764/voto_de_congratulacoes_de_vicente_ferreira.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2766/voto_de_congratulacoes_de_irlanio_cavalcanti.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2768/voto_de_congratulacoes_ao_senhor_irlanio_calvancanti_holanda.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2770/voto_de_congratulacoes_ao_senhor_manoel_telamon_arruda_filho.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2772/voto_de_congratulacoes_ao_senhor_vicente_ferreira.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2774/solicitacao_de_semafaro_na_rua_victor_jurema.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2778/requerimento_011-2024_-_pesar_celso_barreto.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2783/requerimento_joao_da_coca_10.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2784/requerimento_joao_da_coca_11.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2786/requerimento_joao_da_coca_12.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2788/requerimento_012-2024_-_mocao_de_aplausos_cabo_luiz_junior.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2792/requerimento_13.2024.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2793/requerimento_016-2024-nino_da_esperanca_.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2795/voto_de_aplauso_a_cdl_de_cajazeiras.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2803/req__policlinica.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2807/req__saude.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2808/sapl_1.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2810/sapl_2.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2819/requerimento_n_28_-_2024_-reforma_da_passagem_molhada_do_sitio_poco..pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2825/pavimentacao_da_rua_otacilio_liberado_de_abreu_cristal_1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2833/requerimento_013-2024_-_calcamento_na_rua_antonia_leite_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2835/requerimento_lea_silva__para_custeio_de_emendas_parlamentar.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2838/pavimentacao_da_rua_maria_de_fatima_andrade_goncalves.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2840/pavimentacao_da_rua_teresa_gomes_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2842/voto_de_aplauso_professora_mariana.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2844/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2850/voto_de_congratulacoes_a_karla_christiane.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2858/requerimento_14.2024.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2863/voto_de_aplausos_a_luciano_copias_e_papelaria.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2865/voto_de_congratulacoes_padre_severino_elias.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2867/requerimento_emenda_pra_contrucao_de_uma_praca_no_loteamento_santa_mariaj_bairro_epitacio_leite_rolim.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2869/requerimento_para_construcao_do_ambiente_de_convivencia_dos_autistas_apaa.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2871/requerimento_15.2024.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2879/jose_antonio_albuquerque_votos_de_congratulacoes.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2881/voto_de_congratulacoes_ao_senhor_jose_henrique.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2883/voto_de_congratulacoes_ao_senhor_jose_henrique.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2884/sapl_3.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2888/voto_de_congratulacoes_ao_senhor__monsenhor_gervasio.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2890/requerimentos_15.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2898/requerimento_n_29_-_2024_-reforma_da_escola_do_patamute.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2900/requerimento_n_30_-_2024_-concerto_na_base_e_na_caixa_dagua_que_abastece_a_comunidade_do_riacho_do_meio..pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2902/voto_de_congratulacoes_ao_senhora_maria_lucia_de_fatima_ramalho.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2906/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2912/requerimento_n_44-2024_casa_de_acolhimento_para_mulheres_vitimas_de_violencia_em_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2914/requerimento_n_45-2024_campo_de_futebol_para_a_comunidade_do_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2916/requerimento_n_46-2024_capinagem_no_entorno_da_ubs_do_patamute.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2918/requerimento_n_47-2024_reforma_da_passagem_molhada_do_sitio_poco.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2920/requerimento_n_48-2024_construcao_de_um_posto_ancora_para_o_sitio_queimadas.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2922/requerimento_n_49-2024_reforma_da_passagem_molhada_na_comunidade_de_terra_molhadaj_proximo_a_associacao_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2924/requerimento_n_31-2024_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2926/requerimento_n_50-2024_praca_com_academia_ao_ar_livre_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2928/requerimento_n_32-2024_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2930/requerimento_n_51-2024_construcao_de_um_cemiterio_para_o_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2932/requerimento_n_52-2024_construcao_de_um_cemiterio_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2934/requerimento_n_33-2024_ampliacao_da_passagem_molhada_de_ze_de_custodio_no_sitio_cachoeirinha_como_tambem_pavimentacao_antes_e_depois_da_mesma.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2936/requerimento_n_34-2024_construcao_da_passagem_molhada_para_o_sitio_capoeiras_sul.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2938/requerimento_n_53-2024_a_construcao_de_uma_creche_para_atender_a_comunidade_do_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2940/requerimento_n_35-2024_ambulancia_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2942/requerimento_n_54-2024_a_construcao_de_uma_creche_para_atender_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2944/requerimento_n_36-2024_pavimentacao_a_paralelepipedo_da_rua_raimundo_gomes_da_silva._cajazeiras-pb.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2946/requerimento_n_37-2024_pavimentacao_a_paralelepipedo_da_rua_isaura_dantas_da_silva._cajazeiras-pb.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2948/requerimento_n_38-2024_pavimentacao_a_paralelepipedo_da_lateral_da_capela_santo_antonioj_situada_na_comunidade_de_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2950/requerimento_n_39-2024_campo_de_futebol_para_a_comunidade_do_sitio_almas.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2952/requerimento_n_40-2024_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2954/requerimento_n_41-2024_manilhas_para_a_comunidade_de_barreiros_proximo_as_residencas_do_sro_laercio_e_da_sra_luzimar.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2955/requerimento_n_42-2024_recuperacao_do_entorno_da_capela_santa_gianaj_situada_na_agrovila.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2957/requerimento_n_43-2024_100_metros_de_pavimentacao_a_paralelepipedo_da_ladeira_proxima_a_igreja_sao_sebastiaoj_situada_na_comunidade_do_sitios_cocos.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2965/requerimento_017-2024_-_votos_de_pesar_maria_lins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2967/requerimento_18_2024.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2971/maria_de_fatima_freire_mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2973/voto_de_aplauso_ao_1o_sgt_filho.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2977/maria_bandeira_de_melo_mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2979/requerimento_003-2024-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2981/requerimento_004-2024-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2983/requerimento_005-2024-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2985/requerimento_006-2024-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2987/requerimento_007-2024-nino_da_esperanca_1.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2991/requerimento_019-2024_-_voto_de_pesar_joao_f._albuquqerque.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2993/requerimento_voto_de_congratulacoes_auxi_14_08_2024.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2997/requerimento_008-2024-nino_da_esperanca__1.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2999/requerimento_009-2024-nino_da_esperanca__1.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3001/requerimento_010-2024-nino_da_esperanca__1.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3003/requerimento_011-2024-nino_da_esperanca__1.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3005/requerimento_012-2024-nino_da_esperanca__1.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3007/requerimento_013-2024-nino_da_esperanca__1..docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3009/requerimento_014-2024-nino_da_esperanca__1.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3013/requerimento_016-2024-nino_da_esperanca_1_1.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3015/requerimento_n_55-2024_recuperacao_das_estradas_do_setor_sul_da_cidade_de_cajazeiras-pb.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3017/ines_leite_mocao_de_pesar_1.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3019/requerimento_verbal_19_08_202420240820_09320463.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3021/voto_de_congratulacoes_padre_janilson_rolim.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3023/requerimento_021-2024_-_solicita_um_pl_p_multas_para_o_descarte_irregular_de_lixo_acude_grande.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3025/voto_de_aplauso_-_policial_alirio.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3027/voto_de_congratulacoes_jose_cesario_de_lira.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3029/requerimento_011-2024_-_vila_olimpica.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3031/requerimento_emenda_pra_contrucao_de_uma_praca_na_sagrada_familia.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3033/requerimento_020-2024_-_mocao_de_aplausos_allan_tavares_rolim.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3037/requerimento_do_projeto_de_lei_n_37_correto.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3041/requerimento_022-2024_-_passagem_molhada_catole_dos_mangueiras.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3043/requerimento_023-2024_-_concl._da_obra_para_o_abastecimento_de_agua_nos_sitios_catoles.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3045/requerimento_018-2024-nino_da_esperanca_1_1.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3051/voto_de_aplauso_lilian__tatiana.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3055/voto_de_aplauso_jose_arlan.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3061/votos_de_congratulacoes_jose_calvacante.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3067/requerimento__17_09_2024_1.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3071/voto_de_congratulacoes_a_senhora_eclivaneide_caldas_de_abreu_carolino.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3073/voto_de_aplausos_armazem_paraiba.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3075/requerimentos_24_2024_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3077/requerimentos_25_2024.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3083/voto_de_aplausos_ao_senhor_fred_coutinho.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3097/voto_de_aplauso_ufcg.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3114/requerimento_026_2024.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3118/requerimento_17.2024.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3120/requerimento_16.2024.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3122/req__pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3128/sapl_21.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3138/sapl_25.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3143/mocao_de_aplausos_dr_joao_bosco.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3150/mocao_de_aplausos__tatiana_e_anastacia_borges.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3154/requerimento_027-2024_-_mocao_de_aplausos_dr._sidney_bandeira_cartaxo.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3158/mocao_de_pesar___maria_porfirio.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2576/projeto_de_indicacao_de_lei__tiro-de-guerra.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2620/projeto_de_lei_incentivos_as_atividades_de_ciencia_tecnologia_e_inovacao_customizada.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2359/mocao_aplausos_circuito_unicred_de_beach_tennis.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2380/mocao_cong_pmpb.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2382/mocao_de_aplausos___pmpb.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2393/mocao_de_aplausos___dom_francisco_de_sales_padre_janilson_rolim_padre_cicero_gomes1.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2395/mocao_de_aplausos___2quinta_cultural1.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2397/mocao_de_aplausos_dr_jordan_willy_galdino_lins.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2399/mocao_de_aplausos___cnsl.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2405/mocao_de_aplausos___escola_brincando_e_aprendendo_tia_ju.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2407/mocao_de_aplausos__escola_vitoria-regia.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2409/mocao_de_aplausos_socorro_delfino_jornada_pedagogica.docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2411/comissao_organizadora_do_carnaval_2024.docx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2413/mocao_de_aplausos_unicab_2024.docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2415/mocao_de_aplausos_diretoria_cms_cz.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2417/mocao_de_aplausos_a_tv_diario_do_sertao_tv_sertao_da_paraiba_pense_tv.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2419/mocao_de_aplausos_radios.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2438/mocao_de_aplausos_dom_francisco_sales.docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2442/folha_timbrada_-_mocao_de_congratulacao_a_jose_florencio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2465/mocao_de_aplausos__ana_maria_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2491/mocao_de_aplausos__organizadores_dos_blocos_carnaval_2024.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2493/mocao_de_aplausos__sousa_esporte_clube.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2495/mocao_de_aplausos__padre_agripino.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2497/folha_timbrada_-_mocao_de_congratulacao_dr_antonio_quirino_de_moura.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2523/mocao_de_congratulacao_chico_rozimiro.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2533/mocao_aplausos_beach_tennis_voleibol.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2544/mocao_aplausos_buda_lira_ubiratan_di_assis.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2556/mocao_aplausos__sr._cristovao_jonas_de_farias_maciel.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2566/mocao_de_congratulacao_alysson_de_sousa_lira.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2595/carolino_.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2597/mocao_de_aplausos_-_requerimento_003-_sousa_futebol_club.docx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2598/requerimento_004-2024_-_votos_de_conglatulacoes.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2600/mocao_de_aplausos_-_requerimento_030_-_governador_da_paraiba.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2601/jose_carolino_pereira.docx" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2609/mocao_de_aplausos_fernanda_santana_2024_corrigido.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2615/mocao_de_pesar_032-2024_-_francisco_wanderley.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2618/mocao_de_pesar_sra_inacio_rolim_alves.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2622/mocao_de_aplausos____4a_conferencia_nacional_de_cultura_cnc.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2649/mocao_de_congratulacao_mancha_azul_de_cajazeiras_.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2660/mocao_de_aplausos__joao_cicero.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2679/mocao_pielton.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2683/mocao_de_aplausos_-_requerimento_008-_osvaldo_martins.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2691/mocao_de_congratulacao_jessica_nascimento_oliveira.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2693/mocao_de_congratulacao_joabson_farias_vieira.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2709/mocao_de_pesar_sr_dorgival_carolino_braga.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2713/sapl.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2725/mocao_de_pesar_sra_hilda_batista_bezerra.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2730/mocao_de_pesar_erivan.odt" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2740/requerimento_008-2024_-_votos_de_conglatulacoes_-_antonio_do_pt.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2758/requerimento_010-2024_-_votos_de_conglatulacoes_-_waldemar_carolino.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2760/voto_de_aplausos_dia_internacional_da_emfermagem_12_de_maio_de_2024_lea_silva.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2776/mocao_de_pesar__rondijan.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2780/mocao_de_congratulacao_justina_levina_.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2799/mocao_de_congratulacao_chico_amaro.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2801/mocao_de_aplausos__beach_tenis.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2805/mocao_de_congratulacao_joselito_feitosa.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2812/mocao_de_pesar_de_dra_salete.docx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2814/mocao_de_pesar_do_senhor_dr_jose_roseano_neto.docx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2816/mocao_de_pesar_da_professosa_valquiria_ferreira_dantas.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2818/mocao_de_pesar_033-2024_-_valdivan_luis.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2821/mocao_de_pesar__eduardo_henrique.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2827/mocao_de_pesar_sra_maria_de_oliveira_bezerra.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2829/mocao_de_congratulacao_-_alysson_abreu_barros.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2831/mocao_de_congratulacao_-_pe._francivaldo.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2837/mocao_de_pesar_sra_valmira_duarte.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2846/mocao_de_congratulacao_-__tenente_coronel_romulo_ferreira.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2848/mocao_de_congratulacao_-__coronel_cunha_rolim.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2852/mocao_de_congratulacao_-_padre_antonio_neto.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2854/mocao_de_aplausos_c_arte_2024.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2856/mocao_de_aplausos____1a_trilha_unidas_por_adrenalina.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2859/mocao_de_pesar___vera_lucia_simplicio.docx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2875/mocao_de_pesar_josefa_carolina_da_conceicao_dona_zefinha.docx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2886/sapl_4.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2892/sapl_5.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2894/sapl_6.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2896/mocao_de_pesar_luiz_araujo.docx" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3011/mocao_de_pesar_paulo_pereira20240812_09151199.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3047/mocao_de_pesar_genelice_lins_albuquerque.docx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3049/mocao_de_pesar_dona_dadinha_cartaxo.docx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3053/mocao_de_pesar_francisco_meira.docx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3059/voto_de_aplauso_sao_cristovao.docx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3063/mocao_de_pesar_jose_irivan.docx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3065/requerimento_019-2024-nino_da_esperanca.docx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3069/voto_de_aplauso_cristiane_moura.docx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3089/sapl_9.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3091/sapl_10.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3093/mocao_de_aplausos___tharlys_oliveira_simao.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3099/mocao_de_aplausos___jose_bezerra_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3104/sapl_11.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3106/sapl_13.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3108/sapl_14.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3110/sapl_15.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3116/sapl_17.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3124/sapl_18.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3132/sapl_23.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3134/sapl_22.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3136/sapl_24.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2904/emenda_aditiva_fundeb_e_motoristas_lea_silva.docx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3130/lamarque_emendas_2024.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3140/emenda_impositiva__individual.docx" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3148/projeto_de_emenda_impositiva__individual_-_lamarque_barros_.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3152/projeto_de_emenda_impositiva_joao_da_coca.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2330/folha_timbrada_-_denominacao_de_cemiterio_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2335/folha_timbrada_-_rua_amauri_antonio_bezerra_da_paz.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2388/projeto_de_lei_agosto_vereador_waldemar_patrimonio_local_cz1.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2578/projeto_de_lei_ordinario_sistema_exames.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2624/projeto_de_lei_no_01-2024_-_estadualizacao_da_estrada_do_patamute.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2630/projeto_marcelino_carolino.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2632/projeto_de_lei_marcelino_carolino..odt" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2656/sapl_6.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2668/projeto_de_lei_no_01-2024_-_estadualizacao_da_estrada_do_patamute.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2695/tulio_cesar.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2729/sapl.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2797/projeto_de_lei_ubs_natercio_goncalves_barreto.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2877/projeto_de_lei_seu_mozinho.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2969/projeto_de_lei_n-2024_-_utilidade_publica_inst._frei_beda_de_des._social.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2975/projeto_de_lei-_dia_dos_artistas_prata_da_casa.docx" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2995/projeto_de_lei__pl_-_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3079/sapl_7.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3081/sapl_8.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3085/projeto_de_lei_no_-_nomeacao_hilda_leite_de_lima.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3087/plo_-_utilidade_publica_-_igbadu-mesclado.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2332/35.projeto_de_lei-_dispoe_sobre_a_criacao_do_cargo_de_agentes_ambientais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2374/projeto_de_lei-dispoe_sobre_a_reformulacao_do_plano_de_cargo_de_pregoeiro_da_prefeitura_municipal_de_cajazeiras_em_razao_da_revogacao_das_leis.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2376/1.projeto_de_lei-piso_salarial_professores_ano_2024.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2378/2.projeto_de_lei-alteracao_da_lei_dos_cargos_de_diretor_e_vice_diretor_escolar.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2421/projeto_de_lei_refis.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2628/projeto_de_lei-define_as_diretrizes_gerais_a_serem_observadas_na_implantacao_da_politica_de_educacao_em_tempo_integral_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2634/projeto_de_lei-pccr_tecnico_em_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2636/projeto_de_lei-pccr_tecnico_em_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2670/projeto-criacao_do_conselho_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2687/7.projeto_de_lei-ldo2025_completo_com_oficio_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2723/projeto_de_lei-gratificacao_dos_motoristas.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2790/9.projeto_de_lei-dispoe_credito_especial-fundo_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2861/10.projeto_delei-prorrogacao_do_refis_2024.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2873/12.projeto_de_lei-instituto_padre_rolim_de_karate-_iprk_2024.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2910/13.projeto_de_lei-institui_no_ambito_da_secretaria_municipal_de_meio_ambiente_o_conselho_de_coleta_seletiva_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2959/15.projeto_de_lei-autoriza_a_abertura_de_credito_especial_ao_orcamento_vigente_para_fins_que_menciona_e_da_outras_providencias-930.00000.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2961/14.projeto_de_lei-autoriza_a_abertura_de_credito_especial_ao_orcamento_vigente_para_fins_que_menciona_e_da_outras_providencias-1.17000000.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2963/of.n098-credito_especial_105.00000.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/2989/oficio_no_109_-_2024_1.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2024/3057/of.127-projeto_de_lei_-credito_especial_1.600.00000.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H831"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="223.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="222.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>