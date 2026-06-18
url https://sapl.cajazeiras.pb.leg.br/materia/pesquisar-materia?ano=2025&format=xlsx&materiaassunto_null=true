--- v0 (2026-02-08)
+++ v1 (2026-06-18)
@@ -10,9115 +10,9117 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6536" uniqueCount="2957">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6535" uniqueCount="2959">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordiniária</t>
+    <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>VICTOR BRUNO DE DORIAN</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3179/projeto_de_lei_dia_do_vaqueiro_vereador_victor_bruno.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3179/projeto_de_lei_dia_do_vaqueiro_vereador_victor_bruno.pdf</t>
   </si>
   <si>
     <t>O presente projeto de lei visa instituir o "Dia Municipal do Vaqueiro" em Cajazeiras, no Alto Sertão da Paraíba, como forma de valorizar e preservar as tradições culturais e o trabalho dos vaqueiros. Essa profissão, reconhecida legalmente como de extrema importância para o manejo, condução e cuidado de animais, é um dos maiores símbolos da identidade nordestina._x000D_
 _x000D_
 A escolha do dia 29 de agosto alinha-se com o Dia Nacional do Vaqueiro, instituído em todo o território brasileiro, e reforça a celebração dessa importante figura histórica e contemporânea. Inspirando-se em iniciativas como a do Estado de Pernambuco, que celebra o Dia Estadual do Vaqueiro no dia 2 de agosto, e do município de Pedra Branca, que instituiu o Dia Municipal do Vaqueiro no dia 9 de agosto, esta proposta busca colocar Cajazeiras na vanguarda da valorização dessa classe trabalhadora.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3180/projeto_de_lei_espanhol_nas_escolas_victor_bruno.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3180/projeto_de_lei_espanhol_nas_escolas_victor_bruno.pdf</t>
   </si>
   <si>
     <t>A proposta de incluir a disciplina de Língua Espanhola na grade curricular das escolas municipais de Cajazeiras é uma resposta à evolução e ao crescimento do município, tanto em termos geográficos quanto no aumento populacional. Cajazeiras, conhecida como a "Cidade que ensinou a Paraíba a ler", sempre foi um polo educacional e cultural no Alto Sertão paraibano. Esse crescimento exige que a cidade amplie suas ofertas educacionais, preparando seus estudantes para os desafios de um mundo cada vez mais globalizado._x000D_
 _x000D_
 A Língua Espanhola é o segundo idioma mais falado no mundo, com mais de 500 milhões de falantes nativos. Sua relevância vai além do âmbito cultural, alcançando o mercado de trabalho, o turismo, os intercâmbios estudantis e as relações comerciais. No contexto brasileiro, o espanhol ganha ainda mais importância devido à proximidade geográfica com países hispano-hablantes, como Argentina, Paraguai e Uruguai, além de outros da América Latina.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>RODRIGO LIRA</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3599/projeto_de_lei_dia_do_corretor.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3599/projeto_de_lei_dia_do_corretor.docx</t>
   </si>
   <si>
     <t>O Dia do Corretor de Imóveis, celebrado em 27 de agosto, é uma data de grande importância para a categoria, pois marca a regulamentação da profissão no Brasil, através da Lei Federal nº 6.530/1978. É um momento de reconhecimento do trabalho árduo e da relevância dos corretores de imóveis para a sociedade e para a economia local. A inclusão desta data no calendário oficial do Município de Cajazeiras servirá para valorizar esses profissionais que exercem suas atividades com ética e responsabilidade, contribuindo para a realização do sonho da casa própria, além de fomentar o mercado imobiliário local. A criação de uma sessão solene e a entrega do "Certificado JOSE AUDISIO DIAS DE LIMA JUNIOR in memoriam" são formas de honrar o compromisso e a dedicação de corretores que se destacam em suas funções, além de perpetuar a memória de um profissional que deixou um legado importante para a categoria. _x000D_
                Dessa forma, solicitamos o apoio dos colegas vereadores para a aprovação deste projeto, que visa o reconhecimento e a valorização dos corretores de imóveis do nosso município.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3619/obra_alegrate.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3619/obra_alegrate.pdf</t>
   </si>
   <si>
     <t>O presente Projeto de Lei, tem como objetivo principal torna-se público para a toda a comunidade cajazeirense, bem como, evangelizar, promover atividades em diferentes âmbitos da sociedade, incentivar os jovens e adultos a participarem de programas socioeducativos voltados aos mais vulneráveis que precisam de um olhar de solidariedade, promover cursos profissionalizantes aos adolescentes e adultos, preparando dessa forma para o mercado de trabalho que está cada vez mais competitivo._x000D_
 Enfim, a Associação Religiosa Obra Álegrate de Maria, visa o bem-estar da comunidade firmada na fé e numa caminhada cristã. Assim, em vista de todo o exposto, contamos, então, uma vez mais com o indispensável apoio de nossos nobres pares para a sua aprovação.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Corrinha Delfino</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/</t>
   </si>
   <si>
     <t>OS DOIS PROJETOS SEGUEM ANEXADOS AO OFICIO 419/2025 DE 04/07/2025.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3674/projeto_de_lei_fabio_borges.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3674/projeto_de_lei_fabio_borges.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI INSTITUI O CONSELHO DOD DIREITOS DA POPULAÇÃO EM SITUAÇÃO DE RUA DO MUNICÍPIO DE CAJAZEIRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_lei_fabio_borges.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_lei_fabio_borges.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº /2025._x000D_
 Institui o Conselho Municipal dos Direitos da População em Situação de Rua do Município de Cajazeiras e dá outras providências.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Lindberg Lira</t>
   </si>
   <si>
     <t>Projeto de Lei denomina a Creche Nossa Senhora de Fátima no bairro São Francisco.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Lamarque Barros</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_n_-_denomina_residencial_francisco_de_assis_delfino_assis_delfino.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_n_-_denomina_residencial_francisco_de_assis_delfino_assis_delfino.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º ____/2025 - DENOMINA de Residencial Francisco de Assis Delfino (Assis Delfino) o conjunto habitacional atualmente denominado Residencial Cajazeiras 1, localizado na Rodovia BR-230, km 505,5, no bairro Dom Zacarias Rolim de Moura, nesta cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3832/polo_de_confeccao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3832/polo_de_confeccao.pdf</t>
   </si>
   <si>
     <t>O presente Projeto de Lei tem como objetivo à criação de um Polo de Confecção no Município de Cajazeiras - PB, com a finalidade de estimular o desenvolvimento de produção de vestuário, promovendo a geração de emprego e renda, a qualificação profissional da população e a fomentação e a valorização da economia local._x000D_
 A confecção é uma das atividades econômicas com maior potencial de absorção de mão de obra, especialmente em regiões que buscam alternativas de desenvolvimento sustentável. O Polo proporcionará justamente isso, melhor condições para o crescimento organizado do setor, além de atrair novos investimentos._x000D_
 Dessa forma, solicitamos o apoio dos nobres pares para a aprovação deste importante projeto.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3920/posto_ancora_-antonio_alves_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3920/posto_ancora_-antonio_alves_da_silva.pdf</t>
   </si>
   <si>
     <t>Fica denominado de UBS ANTONIO ALVES DA SILVA a Unidade Básica de Saúde, Posto Âncora, localizado no Sítio Pé de Serra, zona rural deste município, como justa homenagem do Poder Legislativo Cajazeirense.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>SECRETARIA LEGISLATIVA - SLEG</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3952/oficio_790-projeto_de_lei_complementar_altera_a_lei_complementar_no_002_de_09_de_dezembro_de_2013_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3952/oficio_790-projeto_de_lei_complementar_altera_a_lei_complementar_no_002_de_09_de_dezembro_de_2013_.pdf</t>
   </si>
   <si>
     <t>OFICIO 790-PROJETO DE LEI COMPLEMENTAR -ALTERA A LEI COMPLEMENTAR Nº 002, DE 09 DE DEZEMBRO DE 2013 (CÓDIGO TRIBUTÁRIO MUNICIPAL), PARA INSTITUIR ALÍQUOTA DIFERENCIADA DE IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA (ISSQN) PARA OS SERVIÇOS DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3998/52-projeto_lei-delimita_os_novos_perimetros_urbanos_do_municipio_de_cajazeiras_pb_e_da_outras_providencias_1.assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3998/52-projeto_lei-delimita_os_novos_perimetros_urbanos_do_municipio_de_cajazeiras_pb_e_da_outras_providencias_1.assinado.pdf</t>
   </si>
   <si>
     <t>OFICIO 889-PROJETO DE LEI COMPLEMENTAR-_x000D_
 DELIMITA OS NOVOS PERÍMETROS URBANOS DO MUNICÍPIO DE CAJAZEIRAS/PB, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3999/51-projeto_lei-dispoe_sobre_o_novo_plano_diretor_municipal_do_municipio_de_cajazeiras__pb_e_da_outras_providencias.assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3999/51-projeto_lei-dispoe_sobre_o_novo_plano_diretor_municipal_do_municipio_de_cajazeiras__pb_e_da_outras_providencias.assinado.pdf</t>
   </si>
   <si>
     <t>OFICIO 874-PROJETO DE COMPLEMENTAR-_x000D_
 DISPÕE SOBRE O NOVO PLANO DIRETOR MUNICIPAL DO MUNICÍPIO DE CAJAZEIRAS – PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4000/54-projeto_lei-dispoe_sobre_o_parcelamento_de_solo_do_municipio_de_cajazeiras_pb_e_da_outras_providencias_1_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4000/54-projeto_lei-dispoe_sobre_o_parcelamento_de_solo_do_municipio_de_cajazeiras_pb_e_da_outras_providencias_1_assinado.pdf</t>
   </si>
   <si>
     <t>OFICIO 891-PROJETO DE LEI COMPLEMENTAR_x000D_
 DISPÕE SOBRE O PARCELAMENTO DE SOLO DO MUNICÍPIO DE CAJAZEIRAS/PB E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4001/53-projeto_lei-dispoe_sobre_o_uso_e_ocupacao_do_solo_urbano_do_municipio_de_cajazeiras_pb_e_da_outras_providencias_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4001/53-projeto_lei-dispoe_sobre_o_uso_e_ocupacao_do_solo_urbano_do_municipio_de_cajazeiras_pb_e_da_outras_providencias_assinado.pdf</t>
   </si>
   <si>
     <t>OFICIO 890-PROJETO DE LEI COMPLEMENTAR-_x000D_
 DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO URBANO DO MUNICÍPIO DE CAJAZEIRAS/PB E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4003/55-projeto_lei-dispoe_sobre_o_sistema_viario_urbano_e_municipal_do_municipio_de_cajazeiras_-_pb_e_da_outras_providencias_1.assinado_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4003/55-projeto_lei-dispoe_sobre_o_sistema_viario_urbano_e_municipal_do_municipio_de_cajazeiras_-_pb_e_da_outras_providencias_1.assinado_1.pdf</t>
   </si>
   <si>
     <t>OFICIO 892-PROJETO DE LEI COMPLEMENTAR_x000D_
 DISPÕE SOBRE O SISTEMA VIÁRIO URBANO E MUNICIPAL DO MUNICÍPIO DE CAJAZEIRAS - PB E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4004/56-projeto_lei-dispoe_sobre_o_novo_codigo_de_edificacoes_e_obras_do_municipio_de_cajazeiras__pb_e_da_outras_providencias_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4004/56-projeto_lei-dispoe_sobre_o_novo_codigo_de_edificacoes_e_obras_do_municipio_de_cajazeiras__pb_e_da_outras_providencias_assinado.pdf</t>
   </si>
   <si>
     <t>OFICIO 893-PROJETO DE LEI COMPLEMENTAR_x000D_
 DISPÕE SOBRE O NOVO CÓDIGO DE EDIFICAÇÕES E OBRAS DO MUNICÍPIO DE CAJAZEIRAS – PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4005/57-projeto_lei-dispoe_sobre_o_novo_codigo_de_posturas_do_municipio_de_cajazeiras_-_pb_e_da_outras_providencias_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4005/57-projeto_lei-dispoe_sobre_o_novo_codigo_de_posturas_do_municipio_de_cajazeiras_-_pb_e_da_outras_providencias_assinado.pdf</t>
   </si>
   <si>
     <t>OFICIO 894-PROJETO DE LEI COMPLEMENTAR_x000D_
 DISPÕE SOBRE O NOVO CÓDIGO DE POSTURAS DO MUNICÍPIO DE CAJAZEIRAS - PB E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
-    <t>Projeto de Decreto Legislativo</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3194/projeto_de_decreto_legislativo_-_titulo_de_cidadao_cajazeirense_a_dr._diego_galdino_barbosa_duarte.pdf</t>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3194/projeto_de_decreto_legislativo_-_titulo_de_cidadao_cajazeirense_a_dr._diego_galdino_barbosa_duarte.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N.º ____/2025 - CONCEDE o Título de Cidadão Cajazeirense ao Dr. Diego Galdino Barbosa Duarte, e dá outras providências.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3280/01_titulo_cid._heberth_melo_vereador_victor_bruno.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3280/01_titulo_cid._heberth_melo_vereador_victor_bruno.pdf</t>
   </si>
   <si>
     <t>CONCEDE, O TÍTULO DE “CIDADÃO CAJAZEIRENSE” A HEBERTH JOSÉ MELO DE BARROS, PROFESSOR DE DIREITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>HELANO SEGUNDO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3377/titulo_de_cidadao_cajazeirense_rene.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3377/titulo_de_cidadao_cajazeirense_rene.pdf</t>
   </si>
   <si>
     <t>Concede o Título de “Cidadão Cajazeirense” a Renêe Dominik Carvalho Pereira Osório, médico e odontólogo, e dá outras providências.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>Raelsa Borges</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3394/titulo_cidada_senhora_thays_costa_gomes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3394/titulo_cidada_senhora_thays_costa_gomes.pdf</t>
   </si>
   <si>
     <t>Titulo Cidadã Senhora Thays Costa Gomes</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>Alysson Voz &amp; Violão</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3455/projeto_de_decreto_legislativo_medalha_de_honra_ao_merito_cultural_governador_ivan_bichara_sobreira_ao_senhor_genilson_silva_ge-_pagodao_sa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3455/projeto_de_decreto_legislativo_medalha_de_honra_ao_merito_cultural_governador_ivan_bichara_sobreira_ao_senhor_genilson_silva_ge-_pagodao_sa.pdf</t>
   </si>
   <si>
     <t>OUTORGA a Medalha de Honra ao Mérito Cultural Governador Ivan Bichara Sobreira, ao Senhor GENILSON SILVA (GÊ- PAGODÃO SA)</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3456/projeto_de_decreto_legislativo_medalha_de_honra_ao_merito_cultural_governador_ivan_bichara_sobreira_ao_senhor_gabriel_mariz_veras_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3456/projeto_de_decreto_legislativo_medalha_de_honra_ao_merito_cultural_governador_ivan_bichara_sobreira_ao_senhor_gabriel_mariz_veras_2025.pdf</t>
   </si>
   <si>
     <t>OUTORGA a Medalha de Honra ao Mérito Cultural Governador Ivan Bichara Sobreira, ao Senhor GABRIEL MARIZ VERAS</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3480/titulo_de_cidadao_-_jose_welgton_lins_de_oliveira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3480/titulo_de_cidadao_-_jose_welgton_lins_de_oliveira.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N.º  _____ /2025 - CONCEDE o Título de Cidadão Cajazeirense ao Dr. José Welgton Lins de Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>SARA SHEYLA</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3481/titulo_de_cidada_cajazeirense_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3481/titulo_de_cidada_cajazeirense_assinado.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Cajazeirense à Senhora Christiane Gambarra de Araújo Dantas, em reconhecimento aos seus relevantes serviços prestados à cidade de Cajazeiras, à sua trajetória de dedicação à comunidade, à sua atuação nos campos político e administrativo, e ao seu atual cargo de Vice-Prefeita do Município.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3520/titulo_de_cidadao_lucas_ribeiro.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3520/titulo_de_cidadao_lucas_ribeiro.pdf</t>
   </si>
   <si>
     <t>Outorga o título de “Cidadão Cajazeirense” ao Excelentíssimo Senhor LUCAS RIBEIRO NOVAIS DE ARAÚJO e dá outras providências.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>João da Coca</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3531/titulo_de_cidadao_cajazeirense.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3531/titulo_de_cidadao_cajazeirense.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº ___/2025. _x000D_
 _x000D_
 _x000D_
 CONCEDE O TÍTULO DE CIDADÃO CAJAZEIRENSE ao DR. RÔMULO RHEMO PALITOT BRAGA, e dá outras providências. _x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 A CÂMARA MUNICIPAL DE CAJAZEIRAS, ESTADO DA PARAÍBA;_x000D_
  _x000D_
  R E S O L V E:_x000D_
  _x000D_
 Art. 1º – Fica concedido o Título de Cidadão Cajazeirense ao DR. RÔMULO RHEMO PALITOT BRAGA._x000D_
 Art. 2º – A entrega do Título será feita em Sessão Solene desta Casa. _x000D_
 Art. 3º – As despesas decorrentes do cumprimento desta Lei correrão por conta de verbas do orçamento do Poder Legislativo. _x000D_
 Art. 4º – Esta Lei entrará em vigor na data de sua publicação. _x000D_
 Art. 5º – Ficam revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>LUALAS BARROZO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3555/medalha_gilson_souto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3555/medalha_gilson_souto.pdf</t>
   </si>
   <si>
     <t>OUTORGA a Medalha de Honra ao Mérito jornalístico “José Geraldo do Nascimento” ao Senhor GILSON SOUTO MAIOR e dá outras providências</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3600/medalha_marcos_rodrigues.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3600/medalha_marcos_rodrigues.pdf</t>
   </si>
   <si>
     <t>OUTORGA a Medalha de Honra ao Mérito jornalístico “José Geraldo do Nascimento” ao Senhor MARCOS GERALDO RODRIGUES LOPES e dá outras providências.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3701/titulo_de_cidadao_marcelo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3701/titulo_de_cidadao_marcelo.pdf</t>
   </si>
   <si>
     <t>CONCEDE, o Título de “Cidadão Cajazeirense” a MARCELO ANTÔNIO CARREIRA CAVALCANTI DE ALBUQUERQUE, engenheiro civil, e dá outras providências.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3720/ilovepdf_merged_28129_28129_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3720/ilovepdf_merged_28129_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Concessão do Título de “Cidadão Cajazeirense” ao Senhor Marcos Vinícius Oliveira Bezerra, em reconhecimento aos relevantes serviços prestados ao município na área da odontologia, destacando-se por sua dedicação, ética e compromisso na promoção da saúde e da autoestima da população local.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3735/projeto_de_decreto_cidadao_cajazeirense_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3735/projeto_de_decreto_cidadao_cajazeirense_.pdf</t>
   </si>
   <si>
     <t>Concede o Título de “Cidadão Cajazeirense” ao Pastor Alan Kleiber Fagundes de Alcântara, em reconhecimento aos relevantes serviços prestados ao município de Cajazeiras nos âmbitos social, espiritual e comunitário, por meio de sua liderança na Igreja Batista Central e das ações missionárias, assistenciais e culturais promovidas desde 2019.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3739/medalha_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3739/medalha_1.pdf</t>
   </si>
   <si>
     <t>OUTORGA a MEDALHA DE HONRA AO MÉRITO CULTURAL “DESTAQUE DAS ARTES” AO SENHOR JOEL FREIRE DE SANTANA e dá outras providências.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3745/thinaly_suellen_sousa_machado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3745/thinaly_suellen_sousa_machado.pdf</t>
   </si>
   <si>
     <t>CONCEDE, o Título de “Cidadão Cajazeirense” a THINALY SUELLEN SOUSA MACHADO LOPES PROFESSORA E EMPREENDEDORA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>MARCOS DO RIACHO DO MEIO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3703/projeto_de_lei-_titulo_de_cidadao_vilmar_vieira_lins.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3703/projeto_de_lei-_titulo_de_cidadao_vilmar_vieira_lins.pdf</t>
   </si>
   <si>
     <t>Conceder título de Cidadão Cajazeirense ao Senhor Vilmar Vieira Lins</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3561/projeto_de_lei-_titulo_de_cidadao_a_maria_nilza.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3561/projeto_de_lei-_titulo_de_cidadao_a_maria_nilza.pdf</t>
   </si>
   <si>
     <t>Projeto de decreto Legislativo, conceder título de Cidadã Cajazeirense a Maria Nilza Marques Pereira Bezerra.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3549/projeto_de_lei-_titulo_de_cidadao_veneziano.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3549/projeto_de_lei-_titulo_de_cidadao_veneziano.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão Cajazeirense ao _x000D_
 Senador, Veneziano Vital do Rêgo.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3756/projeto_de_decreto_cidadao_cajazeirense__1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3756/projeto_de_decreto_cidadao_cajazeirense__1.pdf</t>
   </si>
   <si>
     <t>CONCEDE, o Título de "Cidadã Cajazeirense” a SECRETÁRIA DA SAÚDE MUNICIPAL MYCHELLE DANTAS DE ALMEIDA NOLÊTO.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3757/medalha_wilson_jose.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3757/medalha_wilson_jose.pdf</t>
   </si>
   <si>
     <t>OUTORGA a Medalha de Honra ao Mérito “DEPUTADO JOÃO BOSCO BRAGA BARRETO” ao Senhor WILSON JOSÉ ASSIS DINIZ, e dá outras providências.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3758/medalha_oswaldo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3758/medalha_oswaldo.pdf</t>
   </si>
   <si>
     <t>OUTORGA a Medalha Cultural de Honra ao Mérito “GOVERNADOR IVAN BICHARA SOBREIRA” ao Senhor OSVALDO FERREIRA MOESIA e dá outras providências.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3764/_medalha_para_sra._josy_aquino_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3764/_medalha_para_sra._josy_aquino_.pdf</t>
   </si>
   <si>
     <t>OUTORGA a Medalha de Honra ao Mérito Jornalístico José Geraldo do Nascimento ao Srª. Josy Aquino, e dá outras providências.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3766/_medalha_para_sr._jose_conegundes_de_aquino_filho__1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3766/_medalha_para_sr._jose_conegundes_de_aquino_filho__1.pdf</t>
   </si>
   <si>
     <t>OUTORGA a Medalha de Honra ao Mérito Jornalístico José Geraldo do Nascimento ao Sr. José Conegundes de Aquino Filho, mais conhecido por Josemar de Aquino  e dá outras providências.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3854/titulo_de_cidada_-_senhor_djalma_luiz_do_nascimento.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3854/titulo_de_cidada_-_senhor_djalma_luiz_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Título de Cidadã Cajazeirense o Senhor Djalma Luiz do Nascimento</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3860/sadrak_barroso_o_centro_esportivo_da_zona_sul.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3860/sadrak_barroso_o_centro_esportivo_da_zona_sul.docx</t>
   </si>
   <si>
     <t>DENOMINA DE SADRAK BARROSO DA SILVA (SADRAK BARROSO), O CENTRO ESPORTIVO DA ZONA SUL, SITUADA NA RUA FRANCISCO APRÍGIO NOGUEIRA NO BAIRRO CAPOEIRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3892/medalha-veneziano_vital.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3892/medalha-veneziano_vital.pdf</t>
   </si>
   <si>
     <t>Medalha DEPUTADO JOÃO BOSCO BRAGA BARRETO, ao Sr Veneziano Vital do Rêgo.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3900/medalha_vituriano.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3900/medalha_vituriano.pdf</t>
   </si>
   <si>
     <t>Outorga Medalha ao Sr. Antônio Vituriano de Abreu.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3909/medalha_alexandre_costa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3909/medalha_alexandre_costa.pdf</t>
   </si>
   <si>
     <t>OUTORGA a Medalha de Honra ao Mérito “DEPUTADO JOÃO BOSCO BRAGA BARRETO” ao Senhor ALEXANDRE JOSÉ CARTAXO DA COSTA, e dá outras providências.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Neto da Vila Nova</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3906/titulo_de_cidadao_afosno_veiculos.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3906/titulo_de_cidadao_afosno_veiculos.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, Senhores Vereadores, O presente projeto tem por finalidade conceder o Título de Cidadão Cajazeirense ao Sr. Afonso Ferreira de Assis Filho, natural do município de Pombal, nascido em 1989, em reconhecimento à sua relevante contribuição para o desenvolvimento econômico e social de Cajazeiras, bem como por sua destacada trajetória profissional e empreendedora nesta cidade.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3903/titulo_de_cidadao_dr_vinicius.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3903/titulo_de_cidadao_dr_vinicius.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, Senhores Vereadores, _x000D_
 O presente título de Cidadão Cajazeirense é proposto ao Dr. Vinícius Marques Andrade, médico dedicado e comprometido com a saúde pública, em reconhecimento à sua relevante contribuição à comunidade de Cajazeiras e ao seu vínculo afetivo, profissional e familiar com esta terra acolhedora._x000D_
 _x000D_
 Natural de João Pessoa-PB, o Dr. Vinícius manteve desde cedo uma forte ligação com o Sertão paraibano, especialmente com Cajazeiras, cidade que conheceu ainda na infância durante as visitas à região de Nazarezinho, terra de sua família. Ao longo dos anos, essa ligação se transformou em profundo apreço e sentimento de pertencimento à terra que, mais tarde, viria a ser o berço de sua vida familiar e profissional.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3904/titulo_de_cidada_isabella_enfermeira.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3904/titulo_de_cidada_isabella_enfermeira.docx</t>
   </si>
   <si>
     <t>O presente projeto tem por finalidade conceder o Título de Cidadã Cajazeirense à Sra. Isabelle Mendes Vale Andrade, em reconhecimento aos relevantes serviços prestados à saúde pública do município e à sua destacada trajetória profissional e humana dedicada ao cuidado e à promoção do bem-estar da população cajazeirense._x000D_
 _x000D_
 Graduada em Enfermagem pela Universidade Federal de Campina Grande (UFCG) no ano 2014, Isabelle Mendes Vale Andrade sempre demonstrou profundo compromisso com o exercício ético e humanizado da profissão. Buscando constante aperfeiçoamento, concluiu pós-graduação em Gestão das Políticas Públicas de DST, AIDS, Hepatites Virais e Tuberculose pela Universidade Federal do Rio Grande do Norte (UFRN), entre 2016 e 2017; pós-graduação em Urgência e Emergência e Unidade de Terapia Intensiva pela Faculdade Santa Maria, em 2016; e mais recentemente, em 2023, finalizou pós-graduação em Saúde da Família, com ênfase na atenção materno-infantil, pela Escola de Saúde Pública da Paraíba.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3905/titulo_de_cidada_dra_camila.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3905/titulo_de_cidada_dra_camila.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, Senhores Vereadores,_x000D_
 O presente projeto tem por objetivo conceder o Título de Cidadã Cajazeirense à Dra. Camila Inácio de Lima, natural do município de Porteiras, Estado do Ceará, em reconhecimento aos relevantes serviços prestados à população de Cajazeiras, especialmente na área da saúde.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3914/titulo_de_cidada_-_senhor_dr.italo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3914/titulo_de_cidada_-_senhor_dr.italo.pdf</t>
   </si>
   <si>
     <t>Título de Cidadã Cajazeirense ao Senhor Dr. Ítalo Bruno Feitosa Coutinho.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3921/titulo_de_cidadao_cajazeirense_ao_senhor_jose_jorge_mendes_novo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3921/titulo_de_cidadao_cajazeirense_ao_senhor_jose_jorge_mendes_novo.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cajazeirense ao Senhor JOSÉ JORGE MENDES, e dá outras providências.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3935/titulo_de_cidadao_cajazeirense_ao_senhor_stefferson_bruno_barros_ribeiro_correto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3935/titulo_de_cidadao_cajazeirense_ao_senhor_stefferson_bruno_barros_ribeiro_correto.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cajazeirense ao Senhor STEFFERSON BRUNO BARROS RIBEIRO, e dá outras providências.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3956/medalha_de_honra_ao_merito_jornalistico_jose_geraldo_do_nascimento_ao_senhor_francisco_alves_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3956/medalha_de_honra_ao_merito_jornalistico_jose_geraldo_do_nascimento_ao_senhor_francisco_alves_da_silva.pdf</t>
   </si>
   <si>
     <t>OUTORGA a Medalha de Honra ao Mérito jornalístico José Geraldo do Nascimento ao Senhor Francisco Alves da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3977/medalha_do_esporte_cajazeirense_desportista_luis_barrozo_da_silva_a_atleta_anna_julia_oliveira_justino.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3977/medalha_do_esporte_cajazeirense_desportista_luis_barrozo_da_silva_a_atleta_anna_julia_oliveira_justino.pdf</t>
   </si>
   <si>
     <t>OUTORGA a Medalha de Honra ao Mérito do Esporte Cajazeirense "DESPORTISTA LUIS BARROZO DA SILVA" à atleta Anna Júlia Oliveira Justino e dá outras providências.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3983/titulo_lisie.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3983/titulo_lisie.pdf</t>
   </si>
   <si>
     <t>Título de cidadã Cajazeirense à Sra. Maria Lisiê Saraiva Tavares de Sousa.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3993/concede_o_titulo_de_cidadao_cajazeirense_ao_senhor_francisco_jocerlan_sampaio_de_aquino_correto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3993/concede_o_titulo_de_cidadao_cajazeirense_ao_senhor_francisco_jocerlan_sampaio_de_aquino_correto.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cajazeirense ao Senhor FRANCISCO JOCERLAN SAMPAIO DE AQUINO, e dá outras providências.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3994/concede_o_titulo_de_cidadao_cajazeirense_ao_senhor_francisco_chagas_machado_filho_correto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3994/concede_o_titulo_de_cidadao_cajazeirense_ao_senhor_francisco_chagas_machado_filho_correto.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cajazeirense ao Senhor FRANCISCO CHAGAS MACHADO FILHO, e dá outras providências.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
-    <t>Projeto de Resolução</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3477/dispoe_sobre_a_instituicao_da_medalha_de_honra_ao_merito_religioso_padre_inacio_de_sousa_rolim.pdf</t>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3477/dispoe_sobre_a_instituicao_da_medalha_de_honra_ao_merito_religioso_padre_inacio_de_sousa_rolim.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO CRIAÇÃO DE MEDALHA de Honra ao Mérito Religioso “PADRE INÁCIO DE SOUSA ROLIM”</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3844/of.651-pl-estabelece_regras_do_regime_proprio_de_previdencia_social_do_municipio_de_cajazeiras1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3844/of.651-pl-estabelece_regras_do_regime_proprio_de_previdencia_social_do_municipio_de_cajazeiras1.pdf</t>
   </si>
   <si>
     <t>OFICIO 651-PROJETO DE  EMENDA Á LEI ORGÂNICA _x000D_
 ESTABELECE REGRAS DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE CAJAZEIRAS DE ACORDO COM A EMENDA CONSTITUCIONAL Nº 103, DE 2019.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Luzia Trajano</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3165/requerimento_n_02-2025_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3165/requerimento_n_02-2025_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 02-2025 CONSTRUÇÃO DE UM GINASIO POLISPORTIVA NO DISTRITO PATAMUTÉ</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>Ninha do Frigorífico</t>
   </si>
   <si>
     <t>pjijmiinini</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3168/requerimento_n_01-2025_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3168/requerimento_n_01-2025_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 01-2025 PAVIMENTAÇÃO A PARALELEPÍPEDO DAS 04 (QUATRO) RUAS DO DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3169/requerimento_n_03-2025_ambulancia_para_o_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3169/requerimento_n_03-2025_ambulancia_para_o_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 03-2025 AMBULÂNCIA PARA O DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3170/requerimento_n_04-2025_praca_com_academia_ao_ar_livre_para_o_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3170/requerimento_n_04-2025_praca_com_academia_ao_ar_livre_para_o_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 04-2025 PRAÇA COM ACADEMIA AO AR LIVRE PARA O DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3171/requerimento_n_05-2025_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3171/requerimento_n_05-2025_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 05-2025 REFORMA DA PASSAGEM MOLHADA DO SITIO CALDEIRÃO DOS SOUZA (ESTRADA PRINCIPAL QUE DÁ ACESSO A CIDADE DE CAJAZEIRAS)</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3172/requerimento_02_ampliacao_da_passagem_molhada_do_sitio_batateira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3172/requerimento_02_ampliacao_da_passagem_molhada_do_sitio_batateira.pdf</t>
   </si>
   <si>
     <t>Passagem Molhada do Sítio Batateira.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3173/requerimento_01_passagem_molhada_sitio_xique-xique_ladeira_de_xoxa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3173/requerimento_01_passagem_molhada_sitio_xique-xique_ladeira_de_xoxa.pdf</t>
   </si>
   <si>
     <t>Passagem Molhada do Sítio Xique-Xique dos Coletas,</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3174/requerimento_03_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3174/requerimento_03_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf</t>
   </si>
   <si>
     <t>Passagem Molhada do Sítio Cachoeirinha.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3175/requerimento_004_estradas_sitio_cocos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3175/requerimento_004_estradas_sitio_cocos.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DO SÍTIO CÔCOS (CÔCOS DE CIMA, CÔCOS DE BAIXO E BALANÇO DOS CÔCOS).</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3176/requerimento_05_posto_de_saude_do_sitio_cachoeirinha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3176/requerimento_05_posto_de_saude_do_sitio_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO DE SAÚDE ANCORA NO SÍTIO CACHOEIRINHA.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3177/requerimento_01.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3177/requerimento_01.docx</t>
   </si>
   <si>
     <t>A reforma e ampliação se fazem necessárias, pois as condições presentes já não atendem as necessidades da comunidade, é preciso ampliar as calçadas, promovendo a acessibilidade. Esta demanda existe há muitos anos, por se tratar de um mercado que atende não somente aos moradores daquela localidade, mas também aos bairros adjacentes.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3178/requerimento_02.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3178/requerimento_02.docx</t>
   </si>
   <si>
     <t>A referida requalificação se faz necessária para melhorar a acessibilidade, a ergonomia, disponibilidade de equipamentos imobiliários urbanos atuais, ou seja, bancos, iluminação adequada, lixeiros, um quiosque para venda de lanches, entre outros. Bem como, por se tratar de uma praça central do bairro que atrai crianças, adultos e idosos diariamente, pelo seu espaço amplo e favorável para caminhada e socialização dos moradores do bairro e das adjacências.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3184/requerimento_03.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3184/requerimento_03.docx</t>
   </si>
   <si>
     <t>A referida solicitação foi pensada após ouvir a população daquela localidade. Logo, se faz necessária, principalmente para os jovens que dispõem de pouco lazer, além disso, serão desenvolvidas práticas esportivas, campeonatos, servindo até mesmo para as atividades extracurriculares da escola do referido bairro. Sem dúvidas, a construção dessa quadra desenvolverá nos jovens habilidades e experiências práticas.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3185/requerimento_04.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3185/requerimento_04.docx</t>
   </si>
   <si>
     <t>A referida solicitação foi idealizada após ouvir os clames da comunidade do bairro supracitado. Assim sendo, se faz necessária, pelo fato das crianças e jovens, não disporem de lazer, de atividades que lhes tirem da vulnerabilidade das ruas. A construção de uma quadra incentivaria a prática esportiva, os campeonatos e até mesmo para as atividades extracurriculares da escola do referido bairro.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Senhor FRANCISCO HERALDO MOESIA</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3187/mocao_de_pesar_aos_familiares_do_senhora_ana_kleide_batista.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3187/mocao_de_pesar_aos_familiares_do_senhora_ana_kleide_batista.pdf</t>
   </si>
   <si>
     <t>mocao_de_pesar_aos_familiares_do_senhora ANA KLEIDE BATISTA</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3188/mocao_de_pesar_aos_familiares_do_senhora_ana_kleide_batista.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3188/mocao_de_pesar_aos_familiares_do_senhora_ana_kleide_batista.pdf</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3190/requerimento_calcamento_da_rua_joaquim_de_souza_bandeira_bairro_sao_jose_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3190/requerimento_calcamento_da_rua_joaquim_de_souza_bandeira_bairro_sao_jose_1.pdf</t>
   </si>
   <si>
     <t>pavimentação a paralelepípedo da Rua Joaquim de Souza Bandeira, Bairro São José, como também a abertura da mesma fazendo a ligação na Estrada do Amor, município de Cajazeiras – PB.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3191/requerimento_05.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3191/requerimento_05.docx</t>
   </si>
   <si>
     <t>A referida solicitação se faz necessária, pois os moradores há anos esperam providências do poder público municipal para solucionar o problema dos buracos, além disso, nos períodos chuvosos a rua fica intransitável. Com relação à praça, existe um espaço adequado na referida rua para ser feita, que tenha disponibilidade de equipamentos imobiliários urbanos atuais, ou seja, bancos, iluminação adequada, lixeiros, entre outros.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3192/requerimento_001-2025_-_solicita_informacoes_sobre_o_atendimento_do_hujb.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3192/requerimento_001-2025_-_solicita_informacoes_sobre_o_atendimento_do_hujb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 001/2025 - solicitando informações à Secretária de Saúde, Mychelle Dantas de Almeida Noleto; à Superintendente do Hospital Universitário Júlio Bandeira – HUJB, Ana Paula Oliveira da Silva; e ao Reitor da Universidade Federal de Campina Grande – UFCG, Antônio Fernandes Filho.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3193/requerimento_002-2025_-_mocao_de_aplausos_gutemberg_cardoso.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3193/requerimento_002-2025_-_mocao_de_aplausos_gutemberg_cardoso.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 002/2025 - MOÇÃO DE APLAUSOS ao comunicador Gutemberg Cardoso, pelos seus 50 anos de história na radiofonia, especialmente pelo impacto e contribuições fundamentais para o rádio na Paraíba.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3196/requerimento_003-2025_-_mocao_de_aplausos_maria_do_carmo_p_leite.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3196/requerimento_003-2025_-_mocao_de_aplausos_maria_do_carmo_p_leite.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 003/2025 - MOÇÃO DE APLAUSOS à Prof.ª Dr.ª Maria do Carmo Pereira Vale Leite, pela sua merecida posse na Academia de Letras e Belas Artes do Rio de Janeiro (ALAB/RJ).</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3199/requerimento.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3199/requerimento.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Infraestrutura a instalação ou reparação do sistema de iluminação pública.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3200/requerimento_03.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3200/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Infraestrutura a realização de serviços de reparo na pavimentação e nivelamento do solo da Rua Maria Perpétua Mangueira, no Bairro Cristo Rei, devido às irregularidades e buracos causados pelas chuvas, que comprometem a mobilidade dos moradores.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3201/requerimento_abertura_da_desembargador_botooo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3201/requerimento_abertura_da_desembargador_botooo.pdf</t>
   </si>
   <si>
     <t>Requererimento da abertura da Rua Desembargador Boto até a BR-230.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3202/requerimento_02.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3202/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Infraestrutura a realização de serviços de limpeza, poda de árvores, iluminação e reparos na Praça Central da Rua José Alberto Lopes Rodrigues, no Bairro Vila Nova II, devido ao acúmulo de entulhos, mato</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3203/requerimento_abertura_da_rua_maria_de_lourdes_gomes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3203/requerimento_abertura_da_rua_maria_de_lourdes_gomes.pdf</t>
   </si>
   <si>
     <t>Requererimento da abertura da Rua Maria de Lourdes Gomes de Souza, Bairro Fátima Santos.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3204/requerimento_calcamento_da_rua_jose_vituriano_de_abreu.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3204/requerimento_calcamento_da_rua_jose_vituriano_de_abreu.pdf</t>
   </si>
   <si>
     <t>Requerimento para a pavimentação da Rua José Vituriano de Abreu, localizada no Bairro Alto da Bela Vista.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3205/sessao_especial_mulher.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3205/sessao_especial_mulher.pdf</t>
   </si>
   <si>
     <t>Requerimento do Dia Internacional da Mulher</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3206/requerimento_calcamento_da_rua_juarez_tavora.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3206/requerimento_calcamento_da_rua_juarez_tavora.pdf</t>
   </si>
   <si>
     <t>Requerimento para pavimentação da Rua Juarez Távora, localizada no Bairro Tercedores.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3207/requerimento_regularizacao_de_imoveis.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3207/requerimento_regularizacao_de_imoveis.pdf</t>
   </si>
   <si>
     <t>Requerimento para a solicitação da adoção das providências necessárias para viabilizar a regularização de todos os imóveis pertencentes ao município, bem como a definição de contrapartidas do município para a formalização das respectivas escrituras públicas.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3208/03._requerimento_iluminacao_vitoria_bezerra.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3208/03._requerimento_iluminacao_vitoria_bezerra.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a manutenção e troca da iluminação pública atual por iluminação de LED, na Rua VITÓRIA BEZERRA, no Bairro São Francisco.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3209/02._requerimento_jose_alidomar.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3209/02._requerimento_jose_alidomar.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a pavimentação da Rua JOSÉ ALIDOMAR CORREIA LIMA, no Bairro Capoeiras, no entorno do Estádio “O Perpetão”</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3210/requerimento_01.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3210/requerimento_01.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Mychelle Dantas de Almeida Noleto, Secretária de Saúde, solicitando a instalação de um posto âncora de saúde no Sítio Poços. A comunidade do Sítio Poços é uma comunidade bastante populosa, por isso faz-se necessário a instalação do posto de Saúde.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3211/requerimento_004-2025_-_voto_de_congratulacao_seminario_diocesano_nossa_senhora_da_assuncao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3211/requerimento_004-2025_-_voto_de_congratulacao_seminario_diocesano_nossa_senhora_da_assuncao.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 004/2025 - VOTO DE CONGRATULAÇÃO ao Seminário Diocesano Nossa Senhora da Assunção, em reconhecimento pelos seus 70 anos de fundação e relevante contribuição à formação religiosa e social da região.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3212/requerimento_005-2025_-_mocao_de_aplausos_dep._fed._hugo_motta_wanderley_da_nobrega.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3212/requerimento_005-2025_-_mocao_de_aplausos_dep._fed._hugo_motta_wanderley_da_nobrega.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 005/2025 - MOÇÃO DE APLAUSOS ao deputado federal Hugo Motta Wanderley da Nóbrega, em reconhecimento pela sua eleição como Presidente da Câmara dos Deputados, ocorrida neste sábado (1º).</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3213/requerimento_010_rua_jose_juarez_moreira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3213/requerimento_010_rua_jose_juarez_moreira.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua José Juarez Moreira - Bela Vista</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3214/requerimento_01-2025-ninha1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3214/requerimento_01-2025-ninha1.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental, que o Poder Legislativo e de acordo com a Lei Orgânica do Município e Regimento Interno desta casa, para que a câmara envie a Superintendência Cajazeirense de Transportes e Trânsito (SCTRANS), o requerimento de (03) redutores de velocidade (quebra-molas), bem como a execução da sinalização viária, da avenida Augusto Bernadino, Distrito de Serra da Arara.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>Requerimento para a pavimentação da Rua Tenente João Florindo Batista, localizada no Bairro dos Remédios.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3217/requerimento_008_estradas_sitio_angelim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3217/requerimento_008_estradas_sitio_angelim.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DO SÍTIO ANGELIM</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3218/01._requerimento_ademar_rolim.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3218/01._requerimento_ademar_rolim.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a pavimentação da Rua ADEMAR ROLIM, no Bairro Capoeiras.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3219/requerimento_07_pavimentacao_rua_jose_temoteo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3219/requerimento_07_pavimentacao_rua_jose_temoteo.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA JOSÉ TEMOTEO SOBRINHO, NO BAIRRO CASAS POPULARES</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3220/requerimento_06_recuperacao_da_rua_luiz_barroso.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3220/requerimento_06_recuperacao_da_rua_luiz_barroso.pdf</t>
   </si>
   <si>
     <t>Recuperação da Rua Luiz Barroso – Agrovila</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>FÁBIO BORGES LEITE</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3224/requerimento_dia_de_combate_a_lgbtfobia_fabio_borges.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3224/requerimento_dia_de_combate_a_lgbtfobia_fabio_borges.docx</t>
   </si>
   <si>
     <t>Requerimento  Sessão Especial a LGBTQI+</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3225/requerimento_02-2025-ninha2_2.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3225/requerimento_02-2025-ninha2_2.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental, que o Poder Legislativo e de acordo com a Lei Orgânica do Município e Regimento Interno desta casa, para que a câmara envie a Secretaria Municipal de Obras e Serviços Públicos o requerimento da pavimentação (calçamento) , da rua Maria Angelina de Figueiredo, bairro Cristo Rei.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3227/requerimento_02.2025.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3227/requerimento_02.2025.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado ofício a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e ao Srº. Serafim Lopes de Souza Neto, Secretário de Desenvolvimento Rural e Recursos Hídricos, solicitando a instalação de manilhas no riacho do Sítio Catolé dos Mangueiras, dessa cidade. A comunidade de Catolé fica sem acesso a cidade de Cajazeiras em dias de chuva forte, como também bloqueia a passagem dos profissionais da unidade de saúde e dos ônibus escolares.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3232/requerimento_009_estradas_sitio_azevem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3232/requerimento_009_estradas_sitio_azevem.pdf</t>
   </si>
   <si>
     <t>CONSERTO DOS PONTOS CRÌTICOS DAS ESTRADAS DO SÍTIO AZEVÊM</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_calcamento_da_rua_francisca_fernandes_claudino_-_centro_-_copia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_calcamento_da_rua_francisca_fernandes_claudino_-_centro_-_copia.pdf</t>
   </si>
   <si>
     <t>Pavimentação a paralelepípedo para o trecho da Rua Francisca Fernandes Claudino, que liga a Benedito Gomes de Sousa (Estrada do Amor), e para a Rua Joaquim Costa, localizada na lateral da SCTrans, ambas no Centro, município de Cajazeiras – PB.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Roberto das Redes</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3234/requerimento_roberto_2.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3234/requerimento_roberto_2.doc</t>
   </si>
   <si>
     <t>Requerimento Roberto Das Redes</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3235/requerimento_06.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3235/requerimento_06.pdf</t>
   </si>
   <si>
     <t>A referida solicitação se faz necessária, por se tratar de um recurso natural precioso que é a água, para a sobrevivência dos moradores daquela localidade. Há muito tempo que eles esperam que este problema seja solucionado com a mais brevidade possível.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3236/requerimento_07.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3236/requerimento_07.pdf</t>
   </si>
   <si>
     <t>A referida solicitação se faz necessária, por se tratar de uma comunidade onde as residências são próximas umas das outras, tornando assim, uma vila. No período chuvoso os moradores sofrem com o lamaçal e no período de seca, a poeira castiga bastante, bem como, os buracos que são corriqueiros, dificultando assim a locomoção de veículos e até mesmo dos pedestres.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3240/requerimento_transformar_posto_ancora_em_ubs-_rdm.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3240/requerimento_transformar_posto_ancora_em_ubs-_rdm.pdf</t>
   </si>
   <si>
     <t>Requerimento, transformar posto âncora em UBS- RDM.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3241/requerimento_014_faixa_de_pedestre_escola_menino_maluqinho.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3241/requerimento_014_faixa_de_pedestre_escola_menino_maluqinho.pdf</t>
   </si>
   <si>
     <t>Construção de uma faixa elevada para pedestres.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3242/03_arena_esportiva_society_no_bairro_sao_jose.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3242/03_arena_esportiva_society_no_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>Construção de uma Arena Esportiva Society no bairro São José, mais precisamente na lateral da Estrada do Amor, município de Cajazeiras – PB.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3243/requerimento_praca_no_sitio_cocos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3243/requerimento_praca_no_sitio_cocos.pdf</t>
   </si>
   <si>
     <t>Requerimento praça no sítio Cocos.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3244/requerimento_011_pavimentacao_rua_carolino_monteiro.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3244/requerimento_011_pavimentacao_rua_carolino_monteiro.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA CAROLINO MONTEIRO AUGUSTO, NO BAIRRO JARDIM EUROPA.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3245/requerimento_012_pavimentacao_rua_emanoel_dias_neto_no_bairro_edmilson_cavalcante.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3245/requerimento_012_pavimentacao_rua_emanoel_dias_neto_no_bairro_edmilson_cavalcante.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA EMANOEL DIAS NETO, NO BAIRRO EDMILSON CAVALCANTE.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3246/requeirimento_013_-_semana_da_enfermagem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3246/requeirimento_013_-_semana_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>Sessão Especial do Poder Legislativo em comemoração a Semana da Enfermagem</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3247/requerimento_passagem_molhada_riacho_da_arara.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3247/requerimento_passagem_molhada_riacho_da_arara.pdf</t>
   </si>
   <si>
     <t>Requerimento passagem molhada, Riacho da Arara.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3250/requerimento_08.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3250/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Atendendo a reivindicação dos moradores, esta solicitação se faz_x000D_
 necessária, pois é perceptível que precisa de uma reforma, ou seja, disponibilidade_x000D_
 de equipamentos imobiliários urbanos atuais, como: bancos, iluminação adequada,_x000D_
 lixeiros, um quiosque para venda de lanches, entre outros. Por se tratar de um_x000D_
 bairro periférico, o único lazer que a comunidade, em especial as crianças e idosos_x000D_
 tem, é essa praça.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3251/02_requerimento_calcamento_da_rua_francisca_fernandes_claudino.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3251/02_requerimento_calcamento_da_rua_francisca_fernandes_claudino.pdf</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3252/requerimento_melhoria_de_rua_jose_jenrique_goncalves.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3252/requerimento_melhoria_de_rua_jose_jenrique_goncalves.pdf</t>
   </si>
   <si>
     <t>requerimento de pavimentação de aterro e asfaltamento ou pavimentação a paralelepípedo de um trecho da Rua  Joaquim Henrique Gonçalves, na altura do número 157 bairro Por do Sol.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3253/04._requerimento_tecedores.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3253/04._requerimento_tecedores.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a pavimentação da Rua JOAQUIM TÁVORA, no Bairro tecedores</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3254/requerimento_construcao_de_matadouro_publico_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3254/requerimento_construcao_de_matadouro_publico_1.pdf</t>
   </si>
   <si>
     <t>Construção de matadouro público.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3255/requerimento_09.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3255/requerimento_09.pdf</t>
   </si>
   <si>
     <t>A referida jornada é fundamental para fomentar ainda mais a educação das escolas desta cidade, bem como, preparar os professores para o início do ano letivo.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3256/reforma_mercado_publico.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3256/reforma_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Reforma do mercado público</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3257/requerimento_passagem_molhada_no_sitio_cantinho.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3257/requerimento_passagem_molhada_no_sitio_cantinho.pdf</t>
   </si>
   <si>
     <t>Passagem molhada Sitio Cantinho</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3258/requerimento_calcamento_da_ladeira_proximo_a_casa_de_zuca_no_sitio_cocos..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3258/requerimento_calcamento_da_ladeira_proximo_a_casa_de_zuca_no_sitio_cocos..pdf</t>
   </si>
   <si>
     <t>Calçamento da ladeira próximo a casa de Zuca de Pedro no Sitio Cocos</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3259/requerimento_passagem_molhada_no_sitio_cocos..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3259/requerimento_passagem_molhada_no_sitio_cocos..pdf</t>
   </si>
   <si>
     <t>Passagem molhada no Sitio Cocos</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3261/requerimento_roberto_2.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3261/requerimento_roberto_2.doc</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3262/05._requerimento_sao_francisco.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3262/05._requerimento_sao_francisco.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra.Elis Regina e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja inserida em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Secretaria de Planejamento esta solicitação de construção de uma Arena ou ginásio esportivo na AGROVILA LUIZ BARROZO DA SILVA .</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3263/requerimento_de_pavimentacao_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3263/requerimento_de_pavimentacao_assinado.pdf</t>
   </si>
   <si>
     <t>solicitação de serviço de pavimentação, na Rua Vicente Correia Lima, Bairro Pio-X .</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3264/camscanner_11-02-2025_11.37_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3264/camscanner_11-02-2025_11.37_1.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE UM POSTO ÂNCORA NO SÍTIO CALIXTO , ZONA RURAL DO MUNICÍPIO DE CAJAZEIRAS</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3265/camscanner_11-02-2025_11.39.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3265/camscanner_11-02-2025_11.39.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE UM POSTO ÂNCORA NO SÍTIO BÉ , ZONA RURAL DO MUNICÍPIO DE CAJAZEIRAS</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3266/requerimento_01_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3266/requerimento_01_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que seja enviado ofício às autoridades competentes solicitando a pavimentação da Rua Joaquim Abílio Abrantes, no Conjunto Pio X.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3267/requerimento_02_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3267/requerimento_02_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que seja enviado ofício às autoridades competentes solicitando a pavimentação da Rua José Jânio N. Vilante Nogueira, no bairro Santa Cecília.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3268/requerimento_03.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3268/requerimento_03.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado ofício a Srº. João Vitor Mendes de Almeida, Secretário de Infraestrutura, solicitando ques sejam colocados doze tambores para coleta de lixo no Distrito de Serra da Arara e quatro tambores no Sítio Cachoerinha dos Militões, dessa cidade.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3269/requerimento_n_6_caopeiras.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3269/requerimento_n_6_caopeiras.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra.Elis Regina e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja inserida em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Secretaria de Planejamento esta solicitação de construção de complexo esportivo Aprígio Nogueira, Bairro das Capoeiras</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3270/requerimento_016_estradas_sitio_jatoba.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3270/requerimento_016_estradas_sitio_jatoba.pdf</t>
   </si>
   <si>
     <t>CONSERTO DOS PONTOS CRÌTICOS DAS ESTRADAS DO SÍTIO JATOBÁ</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3271/requerimento_roberto_2.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3271/requerimento_roberto_2.doc</t>
   </si>
   <si>
     <t>Roberto das redes</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3272/requerimento_roberto_2.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3272/requerimento_roberto_2.doc</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3273/requerimento_roberto_2.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3273/requerimento_roberto_2.doc</t>
   </si>
   <si>
     <t>Roberto Das Redes</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3274/requerimento_17_pavimentacao_rua_ademar_rolim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3274/requerimento_17_pavimentacao_rua_ademar_rolim.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO, LIMPEZA, TODA INFRAESTRUTURA NECESSÁRIA, DA RUA ADEMAR ROLIM.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3275/requerimento_calcamento_rua_joao_lins_de_albuquerque.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3275/requerimento_calcamento_rua_joao_lins_de_albuquerque.pdf</t>
   </si>
   <si>
     <t>Requerimento de pavimentação através de  asfaltamento ou pavimentação a paralelepípedo da Rua  João Lins de Albuquerque, ao lado do muro do seminário, bairro Cristo Rei.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3276/requerimento_019_pavimentacao_rua_francisco_leite_de_lima_-_por_do_sol.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3276/requerimento_019_pavimentacao_rua_francisco_leite_de_lima_-_por_do_sol.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA FRANCISCO LEITE DE LIMA, NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3277/requerimento_020_recuperacao_da_praca_da_av._claudino.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3277/requerimento_020_recuperacao_da_praca_da_av._claudino.pdf</t>
   </si>
   <si>
     <t>CONSERTO, LIMPEZA E TODA INFRAESTRUTURA NECESSÁRIA, DA PRAÇA DA AVENIDA JOCA CLAÚDINO.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_passagem_molhada_no_sitio_papamel.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_passagem_molhada_no_sitio_papamel.pdf</t>
   </si>
   <si>
     <t>Solicitação e execução de uma passagem molhada no sítio Papamel, nas imediações da cidade de Cajazeiras, sentido sítio Serragem, mais precisamente depois da casa de Raimundão</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3279/requerimento_rua_geni_pereira_de_sousa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3279/requerimento_rua_geni_pereira_de_sousa.pdf</t>
   </si>
   <si>
     <t>Requerimento de pavimentação através de  asfaltamento ou pavimentação a paralelepípedo da Rua  Geni Pereira de Sousa, bairro Jardim Oásis.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3281/requerimento_dnit.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3281/requerimento_dnit.pdf</t>
   </si>
   <si>
     <t>Requerer que seja enviado ofício ao Superintendente do DNIT (Departamento Nacional de Infraestrutura de Transportes) na Paraíba, Dr. Arnaldo Monteiro Costa, solicitando, a suspensão imediata do tráfego na via de acesso à Avenida Francisco Arcanjo de Albuquerque, através do contorno existente em frente à ECIT Profa. Nicéa Claudino, no trecho do km 502 da BR 230 até que providências definitivas para evitar novos acidentes sejam tomadas.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3284/requerimento_roberto_2.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3284/requerimento_roberto_2.doc</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3285/requerimento_calcamento_sitio_matuto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3285/requerimento_calcamento_sitio_matuto.pdf</t>
   </si>
   <si>
     <t>Calçamento Sitio Matuto</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3286/requerimento_construcao_de_um_ginasio_poliesportivo_no_sitio_riacho_do_meio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3286/requerimento_construcao_de_um_ginasio_poliesportivo_no_sitio_riacho_do_meio.pdf</t>
   </si>
   <si>
     <t>Construção de um ginásio poliesportivo no Sitio Riacho Do Meio</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3287/requerimento_passagem_molhada_sitio_caicara_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3287/requerimento_passagem_molhada_sitio_caicara_1.pdf</t>
   </si>
   <si>
     <t>Passagem molhada no Sitio Caiçara 1</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3288/requerimento_reposicao_de_lampadas_assentamento_santa_cecilia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3288/requerimento_reposicao_de_lampadas_assentamento_santa_cecilia.pdf</t>
   </si>
   <si>
     <t>Reposição de lampadas no assentamento Santa Cecília</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3289/requerimento_10.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3289/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Atendendo a reivindicação dos moradores, esta solicitação se faz necessária, pois há anos que os moradores da referida rua, esperam pelo calçamento. Nos períodos chuvosos a rua fica intransitável, com lamaçal e buracos e no período de seca os problemas aumentam com a poeira constante, adoecendo principalmente as crianças e idosos.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3290/requerimento_21_pavimentacao_rua_maria_de_lourdes_-_por_do_sol_nascente.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3290/requerimento_21_pavimentacao_rua_maria_de_lourdes_-_por_do_sol_nascente.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA MARIA DE LOURDES DE LIRA MACIEL, NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3292/requerimento_022_estradas_sitio_sao_jose.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3292/requerimento_022_estradas_sitio_sao_jose.pdf</t>
   </si>
   <si>
     <t>CONSERTO DOS PONTOS CRÌTICOS DAS ESTRADAS DO SÍTIO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3293/requerimento_023_intalacao_de_semaforo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3293/requerimento_023_intalacao_de_semaforo.pdf</t>
   </si>
   <si>
     <t>Implantação de um SEMÁFORO, no cruzamento da Avenida Joca Claudino e da Rua Maria da Piedade Viana</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3294/requeirimento_024_sessao_especial_luta_antimanicomial.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3294/requeirimento_024_sessao_especial_luta_antimanicomial.pdf</t>
   </si>
   <si>
     <t>Sessão Especial do Poder Legislativo em comemoração a Luta Antimanicomial no Brasil</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3295/requerimento_015_abastecimento_de_agua_de_sitio_serraria.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3295/requerimento_015_abastecimento_de_agua_de_sitio_serraria.pdf</t>
   </si>
   <si>
     <t>Abastecimento de Água Potável da população do Sítio Serraria.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3296/requerimento_06_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3296/requerimento_06_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofícios à Exma. Prefeita Maria do Socorro Delfino Pereira, e à Sra. Elis Regina, secretária municipal de Planejamento e Desenvolvimento Urbano, solicitando destas autoridades procederem a pavimentação da Rua Fausto Rolim, no trecho do Bairro Tecedores.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3297/requerimento_03_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3297/requerimento_03_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofícios à Exma. Prefeita Maria do Socorro Delfino Pereira, e à Sra. Elis Regina, secretária municipal de Planejamento e Desenvolvimento Urbano, solicitando destas autoridades procederem a pavimentação da Rua José Ferreira Pires, no Bairro Fátima Santos.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3298/requerimento_05_2025_dnit.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3298/requerimento_05_2025_dnit.pdf</t>
   </si>
   <si>
     <t>Requerer que seja enviado ofício ao Superintendente do DNIT (Departamento Nacional de Infraestrutura de Transportes) na Paraíba, Dr. Arnaldo Monteiro Costa, solicitando, a reinstalação de redutor de velocidade e sinalização horizontal entre os km 500 e 502 da BR 230, devido tráfego de entrada e saída de veículos em baixa velocidade na BR.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3300/requerimento_dia_do_autismo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3300/requerimento_dia_do_autismo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DIA DO AUTISMO</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3302/requerimento_n_06-2025_conclusao_do_forro_do_posto_ancora_do_assentamento_valdeci_santiago.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3302/requerimento_n_06-2025_conclusao_do_forro_do_posto_ancora_do_assentamento_valdeci_santiago.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 06-2025 CONCLUSÃO DO FORRO DO POSTO ÂNCORA DO ASSENTAMENTO VALDECI SANTIAGO.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3303/requerimento_11.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3303/requerimento_11.pdf</t>
   </si>
   <si>
     <t>A referida solicitação se faz necessária, pois os moradores há anos esperam providências do poder público municipal para solucionar o problema desta rua, em períodos chuvosos e nos secos os moradores sofrem para transitarem por nessa localidade. É necessário que providências sejam tomadas.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3305/requerimento_n_08-2025_calcamento_a_paralelepipedo_das_vilas_do_assentamento_valdeci_santiago..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3305/requerimento_n_08-2025_calcamento_a_paralelepipedo_das_vilas_do_assentamento_valdeci_santiago..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 08-2025 CALÇAMENTO A PARALELEPÍPEDO DAS VILAS DO ASSENTAMENTO VALDECI SANTIAGO.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3306/requerimento_n_09-2025_calcamento_e_construcao_de_uma_praca_na_frente_e_ao_entorno_da_igreja_sao_pedro_no_sitio_cachoeirinha..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3306/requerimento_n_09-2025_calcamento_e_construcao_de_uma_praca_na_frente_e_ao_entorno_da_igreja_sao_pedro_no_sitio_cachoeirinha..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 09-2025 CALÇAMENTO E CONSTRUÇÃO DE UMA PRAÇA NA FRENTE E AO ENTORNO DA IGREJA SÃO PEDRO NO SÍTIO CACHOEIRINHA.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3307/requerimento_n_10-2025_calcamento_na_frente_e_ao_entorno_do_santuario_santa_rita_no_sitio_baixio..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3307/requerimento_n_10-2025_calcamento_na_frente_e_ao_entorno_do_santuario_santa_rita_no_sitio_baixio..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 10-2025 CALÇAMENTO NA FRENTE E AO ENTORNO DO SANTUÁRIO SANTA RITA NO SÍTIO BAIXIO.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3309/requerimento_04.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3309/requerimento_04.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado ofício a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento e Desenvolvimento Urbano, solicitando a realização do calçamento da Rua Henrique Dantas Lacerda, Bairro Cristo Rei, desta cidade.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3310/requerimento_12.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3310/requerimento_12.pdf</t>
   </si>
   <si>
     <t>A referida solicitação se faz necessária, pois os moradores há anos esperam por providências do poder público municipal para solucionar o problema desta rua, durante o ano inteiro os moradores reclamam e sofrem com os buracos, poeira e lama. É necessário que providências sejam tomadas para solucionar esta situação.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3311/requerimento_13.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3311/requerimento_13.pdf</t>
   </si>
   <si>
     <t>A referida solicitação se faz necessária, pois havia nesta cidade a bem pouco tempo atrás, transportes coletivos que faziam o translado de pessoas em seus referidos bairros até o centro da cidade. É preciso o poder público ter sensibilidade com esta causa, pois ainda existe um grande número de pessoas que não tem transporte, esta seria uma ótima oportunidade para beneficiá-los.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3312/requerimento_006-2025_-_mocao_de_aplausos_prof_luiz_neto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3312/requerimento_006-2025_-_mocao_de_aplausos_prof_luiz_neto.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 006/2025 - MOÇÃO DE APLAUSOS ao professor Luiz Jardelino de Lacerda Neto por sua nomeação como Superintendente do Hospital Universitário Júlio Bandeira (HUJB).</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3313/requerimento_de_pavimentacao_2_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3313/requerimento_de_pavimentacao_2_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de solicitação de pavimentação da Rua Francisca Pereira da Silva</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3314/requerimento_de_pavimentacao_1_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3314/requerimento_de_pavimentacao_1_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de solicitação de serviço de pavimentação na Rua Eduardo Alexandre Gomes</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3315/requerimento_de_reforma_do_posto_ancora_1_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3315/requerimento_de_reforma_do_posto_ancora_1_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviço de reforma do Posto Âncora da Comunidade de Cajazeiras Velha.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3316/requerimento_07_2025_thiago.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3316/requerimento_07_2025_thiago.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sr. Thiago Valêncio Pedroza Matias, 1º Tenente da Polícia Militar da Paraíba, lotado no 6º BPM, pela conclusão do III Curso de Operações de Choque da PMPB em 28 de janeiro de 2025.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3317/requerimento_007-2025_-_mocao_de_aplausos_reitor_camilo_farias.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3317/requerimento_007-2025_-_mocao_de_aplausos_reitor_camilo_farias.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 007/2025 - MOÇÃO DE APLAUSOS ao reitor Camilo Allyson Simões de Farias, da Universidade Federal de Campina Grande (UFCG), pelo ato de indicação do professor Luiz Jardelino de Lacerda Neto para a superintendência do Hospital Universitário Júlio Bandeira (HUJB).</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3318/construcao_de_um_ginasio_no_distrito_de_azevem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3318/construcao_de_um_ginasio_no_distrito_de_azevem.pdf</t>
   </si>
   <si>
     <t>Construção de um ginásio poliesportivo do Distrito de Azevem</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3319/requerimento_008-2025_-_centro_de_saude_para_a_terceira_idade.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3319/requerimento_008-2025_-_centro_de_saude_para_a_terceira_idade.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 008/2025 - solicitando à Prefeita Municipal, Maria do Socorro Delfino Pereira, a criação de um Centro de Saúde Exclusivo para a Terceira Idade em nosso município.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3320/requerimento_n_07-2025_-_construcao_de_uma_passagem_molhada_no_sitio_capoeiras_sul_prox_a_residencia_de_sona_gildete.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3320/requerimento_n_07-2025_-_construcao_de_uma_passagem_molhada_no_sitio_capoeiras_sul_prox_a_residencia_de_sona_gildete.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 07-2025 - CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO SÍTIO CAPOEIRAS SUL PROX A RESIDENCIA DE DONA GILDETE</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3321/requerimentos_10_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3321/requerimentos_10_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 010/2025 - ao Superintendente do SCTrans, Alysson de Sousa Lira (Neguinho do Mondrian), solicitando a adoção de medidas urgentes para garantir a segurança dos pedestres na Avenida Júlio Marques do Nascimento, diante do trágico acidente ocorrido na manhã do dia 20 de fevereiro do corrente ano, que resultou no óbito de um idoso.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3322/requerimento_15.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3322/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária como solução provisória, tendo em vista que a pavimentação já foi solicitada. Como estamos no início do período chuvoso, os buracos começaram a aparecer, sendo necessário este aterro para o momento.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3323/requerimento_14.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3323/requerimento_14.pdf</t>
   </si>
   <si>
     <t>Atendendo a reivindicação dos moradores, esta solicitação se faz necessária, pois há anos que os moradores da referida rua, esperam pela solução deste problema. Em períodos chuvosos a rua fica intransitável, com lamaçal e buracos e no período de seca os problemas aumentam ainda mais, com a poeira constante.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3324/requerimento_calcamento_da_rua_analia_bezerra_bairro_sol_nascente.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3324/requerimento_calcamento_da_rua_analia_bezerra_bairro_sol_nascente.pdf</t>
   </si>
   <si>
     <t>pavimentação a paralelepípedo da Rua Anália Bezerra, Bairro Sol Nascente, localizada entre a quadra de Chico Amaro e a sede da empresa Netline, município de Cajazeiras – PB.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3325/requerimento_n_12-2025_construcao_de_passagem_molhada_com_calcamento_em_paralelepipedo_antes_e_depois_no_sitio_cachoeirinha_riacho_proximo_a_casa_de_sr_jeova..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3325/requerimento_n_12-2025_construcao_de_passagem_molhada_com_calcamento_em_paralelepipedo_antes_e_depois_no_sitio_cachoeirinha_riacho_proximo_a_casa_de_sr_jeova..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 12-2025 CONSTRUÇÃO DE PASSAGEM MOLHADA COM CALÇAMENTO EM PARALELEPÍPEDO ANTES E DEPOIS NO SÍTIO CACHOEIRINHA, RIACHO PRÓXIMO À CASA DE Sr JEOVÁ.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3326/requerimento_n_11-2025_construcao_de_passagem_molhada_com_calcamento_em_paralelepipedo_antes_e_depois_no_sitio_baixio_riacho_proximo_a_casa_de_lucindo..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3326/requerimento_n_11-2025_construcao_de_passagem_molhada_com_calcamento_em_paralelepipedo_antes_e_depois_no_sitio_baixio_riacho_proximo_a_casa_de_lucindo..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 11-2025 CONSTRUÇÃO DE PASSAGEM MOLHADA COM CALÇAMENTO EM PARALELEPÍPEDO ANTES E DEPOIS NO SÍTIO BAIXIO, RIACHO PRÓXIMO À CASA DE LUCINDO.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3328/requerimento_16.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3328/requerimento_16.pdf</t>
   </si>
   <si>
     <t>A referida solicitação se faz necessária, pois está precisando de limpeza nas gramas, bem como poda das árvores que cresceram, atrapalhando desta forma, veículos altos, como também os pedestres que transitam pelo canteiro central.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3329/07._requerimento_isaura_dantas_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3329/07._requerimento_isaura_dantas_da_silva.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a pavimentação da Rua ISAURA DANTAS DA SILVA, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3330/requerimento_009-2025_-_mocao_de_aplausos_ao_prof_camilo_allyson_simoes_de_farias.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3330/requerimento_009-2025_-_mocao_de_aplausos_ao_prof_camilo_allyson_simoes_de_farias.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 009/2025 - MOÇÃO DE APLAUSOS ao professor Camilo Allyson Simões de Farias, pela Nomeação como Reitor da Universidade Federal de Campina Grande (UFCG) - Quadriênio 2025-2028.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3331/08._requerimento_ruas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3331/08._requerimento_ruas.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a manutenção da pavimentação das seguintes ruas: Rua FAUSTO ROLIM, Rua ALBERTO SANTOS DUMONT, Rua PROFETA JOÃO ALVES e Rua TIBURTINO CARTAXO, todas no Centro da cidade.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3333/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_riacho_fechado_-1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3333/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_riacho_fechado_-1.pdf</t>
   </si>
   <si>
     <t>Requerimento Aquisição de um poço artesiano equipado no Sitio Riacho Fechado .pdf</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3334/requerimento_rua_antonio_moacir_leite_menezes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3334/requerimento_rua_antonio_moacir_leite_menezes.pdf</t>
   </si>
   <si>
     <t>requerimento de pavimentação através de  asfaltamento ou pavimentação a paralelepípedo da Rua Antônio Moacir leite Menezes, na lateral do posto de gasolina da estrada do amor.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3335/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_assentamento_santa_cecilia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3335/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_assentamento_santa_cecilia.pdf</t>
   </si>
   <si>
     <t>Requerimento Aquisição de um poço artesiano equipado no Assentamento Santa Cecilia.pdf</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3336/ginasio_sitio_almas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3336/ginasio_sitio_almas.pdf</t>
   </si>
   <si>
     <t>Requerimento de contrução de um ginasio do Sitio Almas e se aprovado seja enviado oficio a secretaria de educação Joseane Costa Maciel, ao secretario de esportes Marcos de Almeida Pereira e a Exma Maria do Socorro Delfino..pdf</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3337/requerimento_aquisicao_de_maquinas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3337/requerimento_aquisicao_de_maquinas.pdf</t>
   </si>
   <si>
     <t>Requerimento para a aquisição de maquinário agrícola para atender às demandas dos produtores rurais do município.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3338/pavimentacao_major_jose_leite_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3338/pavimentacao_major_jose_leite_1.pdf</t>
   </si>
   <si>
     <t>Pavimentação MAJOR JOSÉ LEITE.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3340/10._requerimento_praca_dom_moises.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3340/10._requerimento_praca_dom_moises.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a construção de rampas de acessibilidade na Praça DOM MOISES COELHO, no Centro da cidade.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3341/requerimento_18.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3341/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária por considerar a importância da ponte do Rio Catolé para a mobilidade e segurança dos cidadãos de nossa cidade, tendo em vista relatos e observações que indicam que a referida ponte pode estar apresentando condições estruturais precárias. Prezando pela segurança da população é prioridade inegociável, é essencial que medidas sejam tomadas para garantir a integridade da infraestrutura pública. Por isso, requeiro que providências sejam tomadas, no sentido de enviar profissionais especializados para fazer uma avaliação técnica, promovendo analises aprofundadas das condições estruturais da ponte do Rio Catolé._x000D_
 Solicito, ainda, que seja elaborado um parecer técnico que ateste as condições de segurança da ponte, com recomendações a respeito da sua manutenção ou possíveis intervenções necessárias, a fim de evitar qualquer risco de colapso que coloque em perigo a vida dos usuários e a integridade da estrutura.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3342/09._requerimento_praca_camilo_de_holanda.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3342/09._requerimento_praca_camilo_de_holanda.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a manutenção, restruturação da pavimentação e revitalização da Praça CAMILO DE HOLANDA, no Centro da cidade.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3343/requerimento_17.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3343/requerimento_17.pdf</t>
   </si>
   <si>
     <t>O Projeto intitulado de Fila Única para o diagnóstico e tratamento médico e odontológico em unidades básicas de saúde – UBS, e para o tratamento em centros especializados para pessoas com transtorno do espectro autista (TEA), foi substituído, tendo em vista que foram acrescentados mais dois artigos que se fizeram necessários para uma melhor compreensão.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3345/requerimento_roberto_2.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3345/requerimento_roberto_2.doc</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3347/requerimento_de_solicitacao_28129_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3347/requerimento_de_solicitacao_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviços na Rua Moacir Serafim de Sousa.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3348/11._requerimento_agrovila.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3348/11._requerimento_agrovila.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a pavimentação das Ruas Projetadas que entornam a Igreja Santa Gianna, localizada na Agrovila Luiz Barrozo da Silva.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3349/requerimento_calcamento_via_paralelepipedo_da_ladeira_do_monde_no_sitio_arruido.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3349/requerimento_calcamento_via_paralelepipedo_da_ladeira_do_monde_no_sitio_arruido.pdf</t>
   </si>
   <si>
     <t>Requerimento calçamento via paralelepipedo da ladeira do monde no Sitio Arruido.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3350/requerimento_passagem_molhada_no_sitio_cabeca_da_onca.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3350/requerimento_passagem_molhada_no_sitio_cabeca_da_onca.pdf</t>
   </si>
   <si>
     <t>Requerimento passagem molhada no Sitio Cabeça da Onça.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3351/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_caicara_ii.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3351/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_caicara_ii.pdf</t>
   </si>
   <si>
     <t>Requerimento Aquisição de um poço artesiano equipado no Sitio Caiçara II.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3352/reforma_do_canteiro_da_avenida_pedro_moreno_gondim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3352/reforma_do_canteiro_da_avenida_pedro_moreno_gondim.pdf</t>
   </si>
   <si>
     <t>Reforma do canteiro da Avenida Pedro Moreno Gondim.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3353/requerimento_n_13-2025_votos_de_congratulacoes_diego_alves_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3353/requerimento_n_13-2025_votos_de_congratulacoes_diego_alves_da_silva.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 13-2025 VOTOS DE CONGRATULAÇÕES DIEGO ALVES DA SILVA</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3354/requerimento_n_14-2025_votos_de_pesa_pelo_falecimento_da_sra_marina_dias_de_souza.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3354/requerimento_n_14-2025_votos_de_pesa_pelo_falecimento_da_sra_marina_dias_de_souza.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 14-2025 VOTOS DE PESAR PELO FALECIMENTO DA SRA MARINA DIAS DE SOUZA</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3355/requerimento_de_pavimentacao_3_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3355/requerimento_de_pavimentacao_3_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviço de pavimentação na Rua Moacir Serafim de Sousa.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3356/requerimento_roberto_2.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3356/requerimento_roberto_2.doc</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3362/requerimento_03-2025-ninha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3362/requerimento_03-2025-ninha.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental, que o Poder Legislativo e de acordo com a Lei Orgânica do Município e Regimento Interno desta casa, para que a câmara envie a Secretaria Municipal de Obras e Serviços Públicos o requerimento de uma passagem molhada, nas proximidades do Balneário Megabol, que liga Distrito de Serra da Arara ao Distrito de Várzea da Ema.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3363/requerimento_praca_no_auto_da_bela_vista.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3363/requerimento_praca_no_auto_da_bela_vista.pdf</t>
   </si>
   <si>
     <t>Requerimento Praça no bairro Auto Da Bela Vista</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3364/requerimento_012-2025_-_mocao_de_aplausos_joao_azevedo_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3364/requerimento_012-2025_-_mocao_de_aplausos_joao_azevedo_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 012/2025 - MOÇÃO DE APLAUSOS ao Excelentíssimo Senhor Governador João Azevêdo Lins Filho, em reconhecimento ao compromisso e à eficiência na garantia da segurança pública durante o Carnaval de Cajazeiras.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3365/requerimento_025_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3365/requerimento_025_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf</t>
   </si>
   <si>
     <t>CONSERTO DA PASSAGEM MOLHADA DO SÍTIO CACHOEIRINHA</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3367/requerimento_011-2025_-_mocao_de_aplausos_corrinha_delfino.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3367/requerimento_011-2025_-_mocao_de_aplausos_corrinha_delfino.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 011/2025 - MOÇÃO DE APLAUSOS à Exma. Sra. Maria do Socorro Pereira Delfino, Prefeita Municipal de Cajazeiras, pelo brilhante resgate dos grandes carnavais da cidade no ano de 2025 e pelo compromisso demonstrado com a valorização dos servidores municipais, garantindo o pagamento em dia dos efetivos, comissionados e contratados, algo que não era prioridade nas gestões anteriores.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3368/requerimento_026_abertura_da_rua_joao_cassimiro_de_lira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3368/requerimento_026_abertura_da_rua_joao_cassimiro_de_lira.pdf</t>
   </si>
   <si>
     <t>ABERTURA DA RUA JOÃO CASSIMIRO DE LIRA</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3369/requerimento_027_reposicao_de_lampadas_cemiterio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3369/requerimento_027_reposicao_de_lampadas_cemiterio.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE LÂMPADAS QUEIMADAS</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3373/requerimento_13_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3373/requerimento_13_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 013/2025  - ao Coordenador Executivo do PROCON Municipal, Neto Meireles, e a Superintendente do PROCON estadual, Késsia Liliana Dantas Bezerra Cavalcanti, solicitando o encaminhamento de relatório detalhado contendo o número de empresas multadas, em todas as áreas, a partir do mês de janeiro do corrente ano, até a presente data.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3374/requerimento_roberto_2.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3374/requerimento_roberto_2.doc</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3375/requerimento_transformar_posto_ancora_em_ubs-_sitio_pau_d_arco.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3375/requerimento_transformar_posto_ancora_em_ubs-_sitio_pau_d_arco.pdf</t>
   </si>
   <si>
     <t>Requerimento transformação do posto âncora do Sitio Pau D'arco em UBS.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3376/requerimento_08_2025_dnit.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3376/requerimento_08_2025_dnit.pdf</t>
   </si>
   <si>
     <t>Requerer que seja enviado ofício ao Superintendente do DNIT (Departamento Nacional de Infraestrutura de Transportes) na Paraíba, Dr. Arnaldo Monteiro Costa, solicitando providências para redução de velocidade e implementação de uma sinalização mais intensa, entre o km 498 e 499 da BR 230.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3378/13._requerimento_praca_perpetao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3378/13._requerimento_praca_perpetao.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira; e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a capinação, a troca e manutenção da iluminação pública da Praça do entorno do Estádio Perpetuo Correia Lima (O Perpetão).</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3379/requerimento_reposicao_de_lampadas_no_sitio_cocos..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3379/requerimento_reposicao_de_lampadas_no_sitio_cocos..pdf</t>
   </si>
   <si>
     <t>Requerimento para reposição de lâmpadas no Sitio Cocos.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3380/requerimento_reposicao_de_lampadas_no_distrito_de_azevem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3380/requerimento_reposicao_de_lampadas_no_distrito_de_azevem.pdf</t>
   </si>
   <si>
     <t>Requerimento para reposição de lâmpadas no Distrito de Azevem.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3381/requerimento_para_reposicao_de_lampadas_no_sitio_riacho_do_meio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3381/requerimento_para_reposicao_de_lampadas_no_sitio_riacho_do_meio.pdf</t>
   </si>
   <si>
     <t>Requerimento para reposição de lâmpadas no Sitio Riacho Do Meio.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3382/12._requerimento_academia_perpetao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3382/12._requerimento_academia_perpetao.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira; a Secretária de Planejamento a Sra. Elis Regina; ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida; e ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires de Vasconcelos, solicitando a instalação de uma Academia a Céu Aberto na praça de entorno do Estádio Perpetuo Correia Lima (O Perpetão).</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3383/requerimento_passagem_molhada_no_sitio_frei_beda.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3383/requerimento_passagem_molhada_no_sitio_frei_beda.pdf</t>
   </si>
   <si>
     <t>Requerimento de uma passagem molhada no Sitio Frei Beda Durante o período chuvoso, a comunidade enfrenta dificuldades de locomoção devido aos alagamentos causados pelas chuvas. A passagem molhada é _x000D_
 essencial para minimizar os impactos das enchentes.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3385/14._requerimento_fausto_rolim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3385/14._requerimento_fausto_rolim.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a pavimentação da Rua FAUSTO ROLIM, no Bairro São Francisco.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3386/16._requerimento_iluminacao_fausto_rolim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3386/16._requerimento_iluminacao_fausto_rolim.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a manutenção e troca da iluminação pública na Rua FAUSTO ROLIM, no Bairro São Francisco.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3387/requerimento_014-2025_-_recuperacao_de_calcamento_agrovila.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3387/requerimento_014-2025_-_recuperacao_de_calcamento_agrovila.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 014/2025 - solicitando à Prefeita Municipal, Maria do Socorro Pereira Delfino e ao Secretário Municipal de Obras e Serviços Públicos, Breno Pires, solicitando a recuperação do calçamento da antiga pista de pouso do Aeroporto Antônio Tomaz, localizada no Bairro Agrovila.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3388/15._requerimento_rua_projetada.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3388/15._requerimento_rua_projetada.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a pavimentação da Rua PROJETADA, no Bairro Capoeiras, no entorno do Estádio “O Perpetão”</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3389/sessao_ordinaria.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3389/sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Requer a realização de sessão ordinária para apresentação do Projeto Proteção, iniciativa de enfrentamento à exploração sexual de crianças e adolescentes, a ser apresentada pelo SEST SENAT – DN 129, em parceria com a Chifhold Brasil.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3390/requerimento_n_15-2025_retorno_da_marcacao_de_exames_atraves_das_enfermeiras_chefes_das_ubsfs_da_zona_rural.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3390/requerimento_n_15-2025_retorno_da_marcacao_de_exames_atraves_das_enfermeiras_chefes_das_ubsfs_da_zona_rural.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 15-2025 RETORNO DA MARCAÇÃO DE EXAMES ATRAVÉS DAS ENFERMEIRAS CHEFES DAS UBSFS DA ZONA RURAL.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3391/requerimento_028_pavimentacao_a_paralelepipedo_da_rua_maestro_esmerindo_cabrinha_da_silva_no_bairro_remedios.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3391/requerimento_028_pavimentacao_a_paralelepipedo_da_rua_maestro_esmerindo_cabrinha_da_silva_no_bairro_remedios.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA MAESTRO ESMERINDO CABRINHA DA SILVA, NO BAIRRO REMÉDIOS</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3392/requerimento_029_-__asfaltamento_pb_411.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3392/requerimento_029_-__asfaltamento_pb_411.pdf</t>
   </si>
   <si>
     <t>Projeto para Asfaltamento da PB – 411, que liga a cidade de Cajazeiras ao Açude Lagoa do Arroz, um percurso de 15 KM</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3393/requerimento_20.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3393/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária por se tratar de um assunto que diz respeito a saúde pública e do bem estar para os moradores dos referidos bairros. A coleta de lixo está passando normalmente, mas muitos são os matos, resíduos de lixo de materiais de construção, podas de árvores, dentre outros, que precisam ser retirados para manter a organização e a limpeza, bem como as ruas ficarem livres para serem trafegadas.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3395/requerimento_de_pavimentacao_4_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3395/requerimento_de_pavimentacao_4_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de solicitação de pavimentação da Rua Francisco Gabriel da Silva</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3396/requerimento_de_pavimentacao_5_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3396/requerimento_de_pavimentacao_5_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de solicitação de pavimentação da Rua Professora Tereza Andrade Rolim</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3397/requerimento_de_pavimentacao_6_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3397/requerimento_de_pavimentacao_6_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de solicitação de pavimentação da Rua Vicente Correia de Lima</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3398/requerimento_de_pavimentacao_7_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3398/requerimento_de_pavimentacao_7_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de solicitação de pavimentação da Rua Maria Perpétua Mangueira</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3399/requerimento_de_pavimentacao_8_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3399/requerimento_de_pavimentacao_8_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de solicitação de pavimentação da Rua Antônio Duarte de Oliveira</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3400/requerimento_21.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3400/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária para solicitar ao comandante que seja intensificada a patrulha rural nas comunidades de todos os Sítios que fazem parte dos Catolés e adjacências, pois acreditamos que este serviço de segurança pública que atua nas áreas rurais, previne e reprime crimes, trazendo desta forma, conforto e segurança para a população daquelas localidades.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3402/requerimentos_15_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3402/requerimentos_15_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 015/2025_x000D_
   _x000D_
 Solicitando à Prefeita Municipal, Maria do Socorro Pereira Delfino, a criação de uma Unidade Básica de Saúde Veterinária (UBS — VETERINÁRIA), para atendimento dos animais do município.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3403/requerimento_030_capinacao_e_limpeza_terreno_baldio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3403/requerimento_030_capinacao_e_limpeza_terreno_baldio.pdf</t>
   </si>
   <si>
     <t>Notificação de Limpeza - Dono de Terreno Baldio</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3404/17._requerimento_sessao_especial.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3404/17._requerimento_sessao_especial.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à mesa, que após ouvir o Plenário, solicita-se que seja marcada uma Audiência Pública para debater sobre “Violência e Segurança no trânsito”, com data sugerida para o dia 25 de março do corrente ano. Essa solicitação é feita para atender a propositura do mandato do Vereador que a esta subscreve.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3405/requerimento_n_16-2025_disponibilizacao_de_um_odontologo_para_realizar_extracoes_dentarias_na_ubs_francisco_martins_de_oliveira_distrito_de_patamute..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3405/requerimento_n_16-2025_disponibilizacao_de_um_odontologo_para_realizar_extracoes_dentarias_na_ubs_francisco_martins_de_oliveira_distrito_de_patamute..pdf</t>
   </si>
   <si>
     <t>Requerimento N° 16-2025 DISPONIBILIZAÇÃO DE UM ODONTÓLOGO PARA REALIZAR EXTRAÇÕES DENTÁRIAS NA UBS FRANCISCO MARTINS DE OLIVEIRA, DISTRITO DE PATAMUTÉ.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3406/18._requerimento_praca_irma_nivanda.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3406/18._requerimento_praca_irma_nivanda.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a manutenção e revitalização da Praça IRMÃ NIVANDA, nas Casas Populares.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3407/19._requerimento_ginasio_sao_jose.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3407/19._requerimento_ginasio_sao_jose.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira; a Secretária de Planejamento a Sra. Elis Regina; ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida; e ao secretário de obras e serviços públicos o Sr. Breno Pires de Vasconcelos, solicitando a construção de uma Arena ou ginásio esportivo no BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3408/requerimento_praca_na_rua_major_jose_leite_no_bairro_sao_francisco..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3408/requerimento_praca_na_rua_major_jose_leite_no_bairro_sao_francisco..pdf</t>
   </si>
   <si>
     <t>Requerimento Praça na Rua Major José Leite no Bairro São Francisco..pdf</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3409/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_ze_dias_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3409/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_ze_dias_.pdf</t>
   </si>
   <si>
     <t>Requerimento Aquisição de um poço artesiano equipado no Sitio Zé Dias</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3410/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_serragem_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3410/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_serragem_.pdf</t>
   </si>
   <si>
     <t>Requerimento Aquisição de um poço artesiano equipado no Sitio Serragem</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3411/requerimento_n_17-2025_-_audiencia_publica.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3411/requerimento_n_17-2025_-_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 17-2025 - AUDIENCIA PUBLICA</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3412/requerimento_passagem_molhada_no_sitio_mirandas_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3412/requerimento_passagem_molhada_no_sitio_mirandas_.pdf</t>
   </si>
   <si>
     <t>Requerimento passagem molhada no Sitio Mirandas.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3413/requerimentos_16_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3413/requerimentos_16_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 016/2025 - solicita a Prefeita Municipal, Exma. Sra. Maria do Socorro Pereira Delfino, ao Superintendente do SCTrans, Sr. Alysson de Sousa Lira (Neguinho do Mondrian), ao Secretário de Infraestrutura, Sr.  João Vitor Mendes de Almeida, um quebra-molas no final da rua Dom Mousinho – Centro, próximo ao muro do Seminário.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>execução da pavimentação a paralelepípedo para o trecho da Rua Joaquim Abílio Abrantes, Bairro Por do Sol, mais precisamente na lateral da Escola Estadual Professor Manoel Mangueira, município de Cajazeiras – PB.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3418/requerimento_09_2025_rua_carolina_monteiro.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3418/requerimento_09_2025_rua_carolina_monteiro.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após ouvir o Plenário, seja enviado ofícios à Exma. Prefeita Maria do Socorro Delfino Pereira, e ao Sr. Breno Pires, secretário municipal de Obras, solicitando destas autoridades procederem a pavimentação da Rua Carolina Monteiro Augusto, no Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3419/requerimento_06.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3419/requerimento_06.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Rua localizada ao lado do Cemitério, Distrito de Divinópoles, desta cidade.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3420/requerimento_05.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3420/requerimento_05.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado ofício a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a construção de duas praças no Sítio Almas (Uma na região dos Acenios e outra na Região dos Cosmos) desta cidade.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3421/requerimento-07-25-ninha_do_frigorifico.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3421/requerimento-07-25-ninha_do_frigorifico.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental, que o Poder Legislativo e de acordo com a Lei _x000D_
 Orgânica do Município e Regimento Interno desta casa, para que a câmara envie a _x000D_
 Secretaria Municipal de Obras e Serviços Públicos), o requerimento da _x000D_
 pavimentação a paralelepípedo (CALÇAMENTO), da rua Diogenes _x000D_
 Rodrigues de Holanda, Loteamento Edmilson Feitosa.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3422/requerimento-06-25-ninha_do_frigorifico.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3422/requerimento-06-25-ninha_do_frigorifico.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental, que o Poder Legislativo e de acordo com a Lei _x000D_
 Orgânica do Município e Regimento Interno desta casa, para que a câmara envie a _x000D_
 Secretaria Municipal de Obras e Serviços Públicos), o requerimento da _x000D_
 pavimentação a paralelepípedo (CALÇAMENTO), da rua Radialista _x000D_
 Cláudio José Pires de Assis, Jardim Europa.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3423/requerimento-04-25-ninha_do_frigorifico_2.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3423/requerimento-04-25-ninha_do_frigorifico_2.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental, que o Poder Legislativo e de acordo com a Lei _x000D_
 Orgânica do Município e Regimento Interno desta casa, para que a câmara envie a _x000D_
 Secretaria Municipal de Obras e Serviços Públicos), o requerimento da _x000D_
 pavimentação a paralelepípedo (CALÇAMENTO), da rua Francisco _x000D_
 Gonçalves, bairro Cristo Rei.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3424/requerimento-05-25-ninha_do_frigorifico.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3424/requerimento-05-25-ninha_do_frigorifico.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental, que o Poder Legislativo e de acordo com a Lei _x000D_
 Orgânica do Município e Regimento Interno desta casa, para que a câmara envie a _x000D_
 Secretaria Municipal de Obras e Serviços Públicos), o requerimento da _x000D_
 pavimentação a paralelepípedo (CALÇAMENTO), da rua Pedro Coelho _x000D_
 Viana, bairro Cristo Rei.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3425/requerimento_22.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3425/requerimento_22.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária para que seja retirado acumulo de lixos, podas de árvores e capinagem nas ruas do referido bairro, pois em alguns lugares está atrapalhando o trajeto dos pedestres.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3426/02_requerimento_calcamento_de__rua_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3426/02_requerimento_calcamento_de__rua_.pdf</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3427/requerimento_032_calcamento_rua_manoel_henrique_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3427/requerimento_032_calcamento_rua_manoel_henrique_da_silva.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA MANOEL HENRIQUE DA SILVA, POR TRÁS DA CÂMARA FRIA, NO BAIRRO RONALDO CUNHA LIMA, NA CIDADE DE CAJAZEIRAS – PB.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3428/requerimento_031_calcamento_rua_maria_de_sousa_maciel.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3428/requerimento_031_calcamento_rua_maria_de_sousa_maciel.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA MARIA DE SOUSA MACIEL, POR TRÁS DA CÂMARA FRIA, NO BAIRRO RONALDO CUNHA LIMA, NA CIDADE DE CAJAZEIRAS – PB.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3429/requerimento_07_calcamento_e_praca_da_capela.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3429/requerimento_07_calcamento_e_praca_da_capela.docx</t>
   </si>
   <si>
     <t>Solicitando a Construção de uma Praça e Pavimentação na Capela São Francisco De Assis no Distrito de Catolé dos Gonçalves.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3430/requerimento_08_calcamento_catole_pe_de_serra.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3430/requerimento_08_calcamento_catole_pe_de_serra.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos e encaminhado Ofício a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira, e a Secretária de Planejamento Elis Regina da Silva Carolino e ao Secretário de Obras e Serviços Públicos, Breno Pires de Vasconcelos, Solicitando a Pavimentação do Paralelepípedo do Sitio Catolé Pé De Serra.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3431/requerimento_09_pavimentacao_rua_maria_nobrega.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3431/requerimento_09_pavimentacao_rua_maria_nobrega.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos e encaminhado Ofício a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira, e a Secretária de Planejamento Elis Regina da Silva Carolino e ao Secretário de Obras e Serviços Públicos, Breno Pires de Vasconcelos, Solicitando a Pavimentação da Rua Maria Nóbrega Maia, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3432/requerimento_17_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3432/requerimento_17_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 017/2025 - solicita que seja enviado ofício ao Deputado Estadual e Líder do Governo na Assembleia Legislativa da Paraíba, Excelentíssimo Senhor Francisco Mendes Campos, requerendo seu apoio junto ao Governador João Azevêdo para a resolução de questões prioritárias para o município de Cajazeiras, as quais são as seguintes: (1) Iluminação do Estádio Perpétuo Corrêa Lima; (2) Reforma do Centro Social Urbano Sinhara Sobreira (CSU); (3) Reforma da Delegacia Distrital de Cajazeiras; (4) Recuperação do muro da Escola Cristiano Cartaxo (Polivalente), e (5) Construção de passagem molhada para a comunidade rural da Cachoeirinha dos Cesáreos, através do Projeto Cooperar.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3433/requerimento_10_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3433/requerimento_10_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofícios à Exma. Prefeita Maria do Socorro Delfino Pereira, e ao Sr. Breno Pires, secretário municipal de Obras, solicitando destas autoridades procederem a pavimentação da Rua Professora Fausta Pereira de Oliveira, no Bairro São Francisco.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3434/requerimento_calcamento_da_rua_nova_projetada_rua_nova.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3434/requerimento_calcamento_da_rua_nova_projetada_rua_nova.pdf</t>
   </si>
   <si>
     <t>Requerimento Calçamento da Rua Nova Projetada, Rua Nova.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3435/requerimento_reforma_do_parque_de_exposicoes_de_animais_de_cajazeiras_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3435/requerimento_reforma_do_parque_de_exposicoes_de_animais_de_cajazeiras_1.pdf</t>
   </si>
   <si>
     <t>Requerimento Reforma do parque de exposições de animais de Cajazeiras.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3436/requerimento_n_18-2025_-_instalacao_do_poco_artesiano_no_assentamento_santa_cecilia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3436/requerimento_n_18-2025_-_instalacao_do_poco_artesiano_no_assentamento_santa_cecilia.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 18-2025 - INSTALAÇÃO DO POÇO ARTESIANO NO ASSENTAMENTO SANTA CECÍLIA</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3437/21._requerimento_moto_taxi.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3437/21._requerimento_moto_taxi.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira; a Secretária de Saúde a Sra. Mychelle Dantas A. Noleto; ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires de Vasconcelos; e ao Superintendente de Transportes e Trânsito o Sr. Alysson de Souza Lira, solicitando a instalação de BANHEIROS EM TODOS OS POSTOS DE MOTO-TÁXIS DA CIDADE, COMO TAMBÉM A DOAÇÃO DE CAMISAS DE PROTEÇÃO SOLAR E KITS DE PROTEÇÃO CONTENDO ÁLCOOL 70%,  MÁSCARAS E TOUCAS DESCARTÁVEIS.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3438/requerimento_018-2025_-_mocao_de_aplausos_e_congratulacoes_jose_cavalcanti.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3438/requerimento_018-2025_-_mocao_de_aplausos_e_congratulacoes_jose_cavalcanti.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 018/2025 - MOÇÃO DE APLAUSOS E CONGRATULAÇÕES ao Diretor/Presidente José Cavalcanti da Silva, em homenagem aos 45 anos de história da Rádio Patamuté FM 94,5 e pelos 17 anos do programa "Linha de Frente", no último dia (28), extensiva a todos os colaboradores.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3439/20._requerimento_praca_sao_francisco.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3439/20._requerimento_praca_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira; a Secretária de Planejamento a Sra. Elis Regina; ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida; e ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires de Vasconcelos, solicitando a instalação de uma PRAÇA RECREATIVA PARA AS CRIANÇAS, AO LADO DO CRAS DA PRAÇA SÃO FRANCISCO</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3440/requerimento_11_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3440/requerimento_11_2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Sr. Cleudismar Alexandre Maciel, Gerente Regional da CAGEPA, solicitando desta autoridade proceder solução para o abastecimento com água potável as casas da Rua Professora Fausta Pereira de Oliveira, no Bairro São Francisco.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3441/requerimento_033_arborizacao_urbana.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3441/requerimento_033_arborizacao_urbana.pdf</t>
   </si>
   <si>
     <t>PROJETO DE ARBORIZAÇÃO URBANA</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3443/requerimento_23.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3443/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Trata-se da limpeza das ruas, ou seja, serviço de capinagem e limpeza no canal da rede de esgoto que existe no referido bairro. Esta é uma reivindicação de todos os moradores.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3444/requerimento_24.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3444/requerimento_24.pdf</t>
   </si>
   <si>
     <t>Esta limpeza se faz necessária, pois há dias que os lixos estão se acumulando em alguns pontos, as árvores estão precisando de podas e o serviço de capinagem também é preciso que seja feito.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3445/requerimento_25.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3445/requerimento_25.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária por se tratar de uma rua bastante movimentada, sendo uma das principais do bairro, por isso está quase que intransitável, precisando de reparos urgentes.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3447/requerimento_019_-_mocao_de_aplausos_fratelli_arquitetura.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3447/requerimento_019_-_mocao_de_aplausos_fratelli_arquitetura.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 019/2025 - MOÇÃO DE APLAUSOS ao escritório Fratelli Studio de Arquitetura, em nome dos arquitetos Ana Beatriz Abrantes e Felipe Albuquerque, pela premiação na categoria Black do Portobello+Arquitetura 2024.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3448/requerimento_034_rua_angelina_tereza_de_souza_no_bairro_pio_x.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3448/requerimento_034_rua_angelina_tereza_de_souza_no_bairro_pio_x.pdf</t>
   </si>
   <si>
     <t>Conserto dos Pontos Críticos da Rua Angelina Tereza de Souza, no bairro Pio X.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3453/22._requerimento_maria_nobrega.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3453/22._requerimento_maria_nobrega.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. João Vitor Mendes de Almeida, solicitando a pavimentação da Rua MARIA NOBREGA MAIA, no Bairro dos Remédios.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3458/requerimento_27.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3458/requerimento_27.pdf</t>
   </si>
   <si>
     <t>A supracitada rua já existe, o problema é que é fechada pelo mato, por_x000D_
 isso, é necessário que seja providenciado um serviço de limpeza e de_x000D_
 manutenção, pois já estão sendo construídas casas e os moradores precisam_x000D_
 transitar com seus veículos. Esta rua fica localizada na lateral do Ginásio da_x000D_
 Escola Cecília Estolano Meireles.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3459/requerimento_28.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3459/requerimento_28.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária porque é importante remover_x000D_
 sedimentos e impurezas do açude, pois podem prejudicar a qualidade da água,_x000D_
 bem como, aumenta a capacidade de armazenamento, combate inundações,_x000D_
 revitaliza e preserva a vida aquática.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3460/requerimento_020-2025_-_mocao_de_congratulacao_dom_moises_coelho.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3460/requerimento_020-2025_-_mocao_de_congratulacao_dom_moises_coelho.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 020/2025 - MOÇÃO DE CONGRATULAÇÃO à E.E.E.F.M. Dom Moisés Coelho, em nome da diretora Ana Tavares de Luna Meireles, em homenagem aos 74 anos de história, no próximo dia (08), extensiva a todos os colaboradores.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3461/requerimento_n_19-2025_-_conclusao_da_reforma_da_escola_jose_antonio_dias_localizada_no_distrito_de_boqueirao_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3461/requerimento_n_19-2025_-_conclusao_da_reforma_da_escola_jose_antonio_dias_localizada_no_distrito_de_boqueirao_.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 19-2025 - CONCLUSÃO DA REFORMA DA ESCOLA JOSÉ ANTÔNIO DIAS LOCALIZADA NO DISTRITO DE BOQUEIRÃO .pdf</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3462/requerimento_de_pavimentacao_e_melhorias_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3462/requerimento_de_pavimentacao_e_melhorias_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviços de pavimentação e melhorias para a Rua Teresa Gomes de Sousa, Bairro Pio-X</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3464/requerimento_021-2025_-_solicitacao_para_o_ipep.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3464/requerimento_021-2025_-_solicitacao_para_o_ipep.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 021/2025 - SOLICITANDO ao Governador João Azevêdo Lins Filho, ao Deputado Estadual e Líder do Governo na Assembleia Legislativa da Paraíba, Francisco Mendes Campos, e à Diretora Superintendente do Instituto de Assistência à Saúde do Servidor (IASS), Laura Maria Farias Barbosa, a ampliação dos serviços médicos e dos exames, bem como a implantação de atendimento odontológico na agência do antigo IPEP – Instituto de Previdência do Estado da Paraíba, no município de Cajazeiras, com o objetivo de atender melhor a região.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3466/requerimento_29.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3466/requerimento_29.pdf</t>
   </si>
   <si>
     <t>A referida solicitação se faz necessária, pois há anos existem e nunca foi feito um serviço de manutenção, hoje uma delas se encontra com um enorme buraco na parte superior, ou seja, na laje, o que deixa a água suja e poluída. Além disso, é necessário verificar se existem rachaduras em ambas.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3467/requerimento_035_retirada_de_podas_das_arvores.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3467/requerimento_035_retirada_de_podas_das_arvores.pdf</t>
   </si>
   <si>
     <t>Retirada de Podas das Árvores</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3468/requerimento_passagem_molhada_no_sitio_terra_molhada..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3468/requerimento_passagem_molhada_no_sitio_terra_molhada..pdf</t>
   </si>
   <si>
     <t>Passagem molhada no Sitio Terra Molhada</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3469/requerimento_solicitando_a_codevasf_um_poco_artesiano_equipado_no_sitio_cocos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3469/requerimento_solicitando_a_codevasf_um_poco_artesiano_equipado_no_sitio_cocos.pdf</t>
   </si>
   <si>
     <t>Solicitação a Codevasf um poço artesiano equipado no Sitio Cocos.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3470/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_montes_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3470/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_montes_.pdf</t>
   </si>
   <si>
     <t>Aquisição de um poço artesiano no Sitio Montes proximo a casa de Joaninha.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3471/requerimento_calcamento_no_distrito_de_azevem_na_ladeira_proximo_ao_acude_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3471/requerimento_calcamento_no_distrito_de_azevem_na_ladeira_proximo_ao_acude_1.pdf</t>
   </si>
   <si>
     <t>Calçamento no distrito de Azevem na ladeira próximo ao açude.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3472/requerimento_abertura_de_todas_as_estradas_vicinais_da_zona_rural.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3472/requerimento_abertura_de_todas_as_estradas_vicinais_da_zona_rural.pdf</t>
   </si>
   <si>
     <t>Abertura de Todas as estradas vicinais da zona rural</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3473/ambulancia_sitio_serragem_01.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3473/ambulancia_sitio_serragem_01.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Perreira, e a Secretária de Saúde Mychelle Dantas Noleto, a  EXMA Deputada Estadual, Dra. Paula Francinete Lacerda Cavalcanti De Almeida,  Solicitando a compra de uma ambulância para a comunidade do sitio Serragem .</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3474/requerimento_30.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3474/requerimento_30.pdf</t>
   </si>
   <si>
     <t>É necessário que se faça a limpeza em toda a rua, retirando matos, lixos e entulhos. Esta solicitação é uma reivindicação dos moradores que todos os dias estão esperando esta melhoria na referida rua.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3475/requerimento_31.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3475/requerimento_31.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária por se tratar de ruas bastante movimentadas, principalmente no horário de chegada e saída da escola, o fluxo de veículos aumenta incontrolavelmente, podendo ocasionar acidentes.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3476/requerimento_22_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3476/requerimento_22_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 022/2025 - solicita a Prefeita Municipal, Exma. Sra. Maria do Socorro Pereira Delfino e ao Secretário Municipal de Obras e Serviços Públicos, Sr. Breno Pires de Vasconcelos, o calçamento da rua Joaquim Abílio Abrantes, localizada no Bairro Pio X.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3478/requerimento_32.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3478/requerimento_32.pdf</t>
   </si>
   <si>
     <t>A referida solicitação é necessária para a comunidade rural do supracitado sítio, pois irá facilitar e viabilizar a vida das crianças, adultos e, principalmente, dos idosos. A população está aumentando, com isso, aumenta a demanda em todos os âmbitos da sociedade e ainda mais quando se trata da saúde que é um direito de todos assegurados por lei.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3479/requerimento_poco_artesiano_no_sitio_cocos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3479/requerimento_poco_artesiano_no_sitio_cocos.pdf</t>
   </si>
   <si>
     <t>Poço artesiano no Sitio Cocos proximo a casa de Alexandre</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3482/requerimento_09.2025.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3482/requerimento_09.2025.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado ofício a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e ao Srº. Serafim Lopes de Souza Neto, Secretário de Desenvolvimento Rural e Recursos Hídricos, solicitando a construção de duas passagens molhadas na estrada que dar acesso ao Distrito de Catolé. Uma no riacho do Sítio Catolé dos Mangueiras e outra no Riacho de próximo à casa de Chico Domingo. A comunidade de Catolé fica sem acesso a cidade de Cajazeiras em dias de chuva forte, como também bloqueia a passagem dos profissionais da unidade de saúde e dos ônibus escolares.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3484/requerimento_08.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3484/requerimento_08.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a construção de uma praça com quadra de esportes no Loteamento Antônio Maria de Jesus, desta cidade.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_07.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_07.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº. Arquimedes Gomes de Souza Neto (Maninho), Secretário de Infraestrutura, solicitando a realização de limpeza e tapa buraco no Loteamento Antônio Maria de Jesus, desta cidade.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3486/requerimento_037-2025_construcao_da_passagem_molhada_do_sitio_riacho_da_arara.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3486/requerimento_037-2025_construcao_da_passagem_molhada_do_sitio_riacho_da_arara.pdf</t>
   </si>
   <si>
     <t>Construção da Passagem Molhada do Sítio Riacho da Arara</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3488/requerimento_n_21-2025_-_a_doacao_de_50_cadeiras_da_antiga_mobilia_da_escola_jose_martins_de_oliveira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3488/requerimento_n_21-2025_-_a_doacao_de_50_cadeiras_da_antiga_mobilia_da_escola_jose_martins_de_oliveira.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 21-2025 A DOAÇÃO DE 50 CADEIRAS DA ANTIGA MOBÍLIA DA ESCOLA JOSÉ MARTINS DE OLIVEIRA, LOCALIZADA NO DISTRITO DE PATAMUTÉ, PARA A ASSOCIAÇÃO COMUNITÁRIA RURAL DE PATAMUTÉ.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3489/requerimento_estadualizacao_2.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3489/requerimento_estadualizacao_2.pdf</t>
   </si>
   <si>
     <t>Estadualização da estrada que liga a Rodovia Estadual PB 400 à BR 116, nas proximidades do Sítio Terra Molhada</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3490/requerimento_33.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3490/requerimento_33.pdf</t>
   </si>
   <si>
     <t>O requerimento se faz necessário, pois em três pontos diferentes que liga os primeiros sítios supracitados estão a ponto de ser interditado de vez, o alagamento está grande dificultando os veículos passarem, bem como os pedestres. E em relação ao Sítio Angelim a situação não é diferente, há muito tempo que a comunidade espera por essa obra. Peço uma atenção especial por esses setores rurais.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3492/requerimentos_2025_expedita_adriano_venceslau.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3492/requerimentos_2025_expedita_adriano_venceslau.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira e a Secretária de Planejamento Elis Regina da Silva Carolino e ao Secretário de Obras e Serviços Breno Pires de Vasconcelos, Solicitando o calçamento das Rua Expedita Adriano Venceslau.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimentos_2025_nilson_manoel__de_souza.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimentos_2025_nilson_manoel__de_souza.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira e a Secretária de Planejamento Elis Regina da Silva Carolino e ao Secretário de Obras e Serviços Breno Pires de Vasconcelos, Solicitando o calçamento da Rua Nilson Manoel de Souza.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3498/requerimentos_2025_antonio_pociano_de_souza.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3498/requerimentos_2025_antonio_pociano_de_souza.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira e a Secretária de Planejamento Elis Regina da Silva Carolino e ao Secretário de Obras e Serviços Breno Pires de Vasconcelos, Solicitando o calçamento da Rua Antônio Ponciano de Souza, Bairro São José.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3499/requerimentos_2025_jose_juarez_moreira_bairro_tercedores.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3499/requerimentos_2025_jose_juarez_moreira_bairro_tercedores.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira e a Secretária de Planejamento Elis Regina da Silva Carolino e ao Secretário de Obras e Serviços Breno Pires de Vasconcelos, Solicitando o calçamento da Rua José Juarez Moreira, Bairro Tecedores.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3500/requerimentos_2025_maria_vitalina_bezerra_bairro_jardim_oasis..docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3500/requerimentos_2025_maria_vitalina_bezerra_bairro_jardim_oasis..docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira e a Secretária de Planejamento Elis Regina da Silva Carolino e ao Secretário de Obras e Serviços Breno Pires de Vasconcelos, Solicitando o calçamento da Rua Maria Vitalina Bezerra, Bairro Jardim Oásis.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3501/requerimentos_2025_projetada_bairro_sao_francisco_por_tras_da_reciclagem_de_pitico..docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3501/requerimentos_2025_projetada_bairro_sao_francisco_por_tras_da_reciclagem_de_pitico..docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira e a Secretária de Planejamento Elis Regina da Silva Carolino e ao Secretário de Obras e Serviços Breno Pires de Vasconcelos, Solicitando o calçamento da Rua Projetada, Bairro São Francisco, Por Trás da reciclagem de Pitico.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3502/requerimentos_2025_rua_joaquim_tavora_bairro_tecedores..docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3502/requerimentos_2025_rua_joaquim_tavora_bairro_tecedores..docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira e a Secretária de Planejamento Elis Regina da Silva Carolino e ao Secretário de Obras e Serviços Breno Pires de Vasconcelos, Solicitando o calçamento da Rua Joaquim Távora, Bairro Tecedores.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3503/requerimento_36.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3503/requerimento_36.pdf</t>
   </si>
   <si>
     <t>Este requerimento se faz necessário, por se tratar de uma área muito afastada da cidade, porém tem muito movimento devido ao fluxo diário das pessoas que moram no residencial. Desta forma, precisa das luzes para deixar os moradores mais tranquilos e seguros.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3504/requerimento_35.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3504/requerimento_35.pdf</t>
   </si>
   <si>
     <t>Este requerimento está sendo feito atendendo a solicitação dos  moradores, que todos os anos sofrem com os buracos deixados pelas chuvas, enquanto a pavimentação não chega, é necessário que manutenções possam ser feitas, para amenizar os problemas da referida rua.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3505/requerimento_37.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3505/requerimento_37.pdf</t>
   </si>
   <si>
     <t>O requerimento se faz necessário, por se tratar de uma região rural bem habitada, residindo muitos jovens, seria uma ótima oportunidade para contemplá-los, pois a pratica de esportes é essencial para a vida de todo e qualquer cidadão, bem como, seria um excelente lazer para todos os moradores.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3508/23._requerimento_abel_ferreira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3508/23._requerimento_abel_ferreira.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho), solicitando a pavimentação da Rua ABEL FERREIRA DA SILVA, no Bairro Cidade Universitária.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimentos_solicitando_a_construcao_de_uma_passagem_molhada_no_campo_de_vaqueiro.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimentos_solicitando_a_construcao_de_uma_passagem_molhada_no_campo_de_vaqueiro.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado oficio desta Presidência  a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira,  o  Sr. Secretário Serafim Lopes de Souza Neto, de Desenvolvimento Rural e Recursos Hídricos, solicitando uma passagem molhada no Sitio Serrinha.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3510/requerimentos_solicitando_a_construcao_de_uma_passagem_molhada_no_campo_de_vaqueiro.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3510/requerimentos_solicitando_a_construcao_de_uma_passagem_molhada_no_campo_de_vaqueiro.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado oficio desta Presidência  a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira,  o  Sr. Secretário Serafim Lopes de Souza Neto, de Desenvolvimento Rural e Recursos Hídricos, solicitando uma passagem molhada no campo do vaqueiro.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3511/requerimento_passagem_molhada_sitio_guaribas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3511/requerimento_passagem_molhada_sitio_guaribas.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência, a construção de uma passagem molhada no trecho que dá acesso ao Sítio Guaribas, logo após a residência do pai do Sargento Lindomar, uma vez que, com as chuvas, o local se torna intransitável. A elevação do nível do rio impede completamente a passagem de veículos, o que compromete gravemente a mobilidade da população. Essa situação afeta diretamente o transporte escolar, o deslocamento de moradores, o acesso de ambulâncias e demais veículos essenciais, gerando riscos à saúde, à segurança e ao direito de ir e vir da comunidade. Portanto, é fundamental a construção dessa estrutura para garantir a trafegabilidade e o atendimento às necessidades básicas dos residentes da região.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3512/requerimento_2025_solicitando_passagem_molhada_sitio_cachoeirinha_dos_militcoes.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3512/requerimento_2025_solicitando_passagem_molhada_sitio_cachoeirinha_dos_militcoes.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado oficio desta Presidência  a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira,  o  Sr. Secretário Serafim Lopes de Souza Neto, de Desenvolvimento Rural e Recursos Hídricos, solicitando uma passagem molhada no Sitio Cachoeirinha dos Militões, próximo a Gilberto do Bar.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3514/_solicitando_uma_passagem_molhada_no_sitio_guaribas_proximo_da_fazenda_de_deca_do_atacadao..docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3514/_solicitando_uma_passagem_molhada_no_sitio_guaribas_proximo_da_fazenda_de_deca_do_atacadao..docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado oficio desta Presidência  a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira,  o  Sr. Secretário Serafim Lopes de Souza Neto, de Desenvolvimento Rural e Recursos Hídricos, solicitando uma passagem molhada no Sitio Guaribas, próximo da Fazenda de Deca do Atacadão.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3515/abertura_da_rua_que_sai_da_ufcg_a_pb-393-1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3515/abertura_da_rua_que_sai_da_ufcg_a_pb-393-1.pdf</t>
   </si>
   <si>
     <t>Requerimento Abertura da rua que sai da UFCG ( Universidade federal de Campina Grande), a PB-393 que da acesso à São João do Rio Do Peixe.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3518/implantacao_de_uma_via_publica_do_bairro_ronaldo_cunha_lima_ao_bairro_dos_remedios-1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3518/implantacao_de_uma_via_publica_do_bairro_ronaldo_cunha_lima_ao_bairro_dos_remedios-1.pdf</t>
   </si>
   <si>
     <t>Requerimento implantação de uma via pública saindo do Bairro Ronaldo Cunha Lima ao Bairro dos Remédios</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3519/requerimento_38.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3519/requerimento_38.pdf</t>
   </si>
   <si>
     <t>Este requerimento é necessário, por se tratar de uma rua que dar acesso ao loteamento Cristal e, com o posto de gasolina a rua ficou ainda mais movimentada, precisando desta forma do redutor de velocidade, para evitar possíveis acidentes e danos para a comunidade.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3521/02_requerimento_calcamento_de__rua__1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3521/02_requerimento_calcamento_de__rua__1.pdf</t>
   </si>
   <si>
     <t>Solicitação e execução da pavimentação a paralelepípedo para a  Rua Manuel Henrique da silva, Bairro PIO X, mais precisamente na lateral da Escola Estadual Professor Manoel Mangueira, município de Cajazeiras – PB.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3523/programa_carro-pipa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3523/programa_carro-pipa.pdf</t>
   </si>
   <si>
     <t>Solicitação e execução da expansão do Programa Carro-Pipa para atender a comunidade do Sítio Jardineiro, zona rural de Cajazeiras.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3524/_solicitando_uma_passagem_molhada_no_sitio_catole_dos_zuza.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3524/_solicitando_uma_passagem_molhada_no_sitio_catole_dos_zuza.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado oficio desta Presidência  a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira,  o  Sr. Secretário Serafim Lopes de Souza Neto, de Desenvolvimento Rural e Recursos Hídricos, solicitando uma passagem molhada no Sitio Catolé Dos Zuza, vizinho a joana Zuza.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3525/_solicitando_uma_passagem_molhada_no_sitio_cachoeirinha_dos_batalha.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3525/_solicitando_uma_passagem_molhada_no_sitio_cachoeirinha_dos_batalha.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado oficio desta Presidência  a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira,  o  Sr. Secretário Serafim Lopes de Souza Neto, de Desenvolvimento Rural e Recursos Hídricos, solicitando uma passagem molhada no Sitio Cachoeirinha Dos Batalha, vizinho a residência de Danado.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3526/_solicitando_uma_passagem_molhada_no_sitio_catole_pe_de_serra.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3526/_solicitando_uma_passagem_molhada_no_sitio_catole_pe_de_serra.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado oficio desta Presidência  a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira,  o  Sr. Secretário Serafim Lopes de Souza Neto, de Desenvolvimento Rural e Recursos Hídricos, solicitando uma passagem molhada no Sitio Catolé Pé De Serra, vizinho a João de Kelinha.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3527/_solicitando_uma_passagem_molhada_no_sitio_catole_dos_dantas.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3527/_solicitando_uma_passagem_molhada_no_sitio_catole_dos_dantas.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado oficio desta Presidência  a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira,  o  Sr. Secretário Serafim Lopes de Souza Neto, de Desenvolvimento Rural e Recursos Hídricos, solicitando uma passagem molhada no Sitio Catolé Dos Dantas, vizinho a residência de Batista.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3528/_solicitando_uma_passagem_molhada_no_sitio_cachoeirinha_dos_batalha_vizinho_dos_cen_terras.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3528/_solicitando_uma_passagem_molhada_no_sitio_cachoeirinha_dos_batalha_vizinho_dos_cen_terras.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado oficio desta Presidência  a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira,  o  Sr. Secretário Serafim Lopes de Souza Neto, de Desenvolvimento Rural e Recursos Hídricos, solicitando uma passagem molhada no Sitio Cachoeirinha Dos Batalha, vizinho dos cem terras.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3529/_solicitando_uma_passagem_molhada_no_sitio_cachoeirinha_dos_cesario__vizinho_de_danado.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3529/_solicitando_uma_passagem_molhada_no_sitio_cachoeirinha_dos_cesario__vizinho_de_danado.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado oficio desta Presidência  a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira,  o  Sr. Secretário Serafim Lopes de Souza Neto, de Desenvolvimento Rural e Recursos Hídricos, solicitando uma passagem molhada no Sitio Cachoeirinha Dos Cesário, vizinho de Danado.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3530/_solicitando_uma_passagem_molhada_no_sitio_barra_do_catole_vizinho_a_valdir_carolino.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3530/_solicitando_uma_passagem_molhada_no_sitio_barra_do_catole_vizinho_a_valdir_carolino.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado oficio desta Presidência  a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira,  o  Sr. Secretário Serafim Lopes de Souza Neto, de Desenvolvimento Rural e Recursos Hídricos, solicitando uma passagem molhada no Sitio Barra Do Catolé, vizinho de Valdir Carolino.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3532/requerimento_roberto_2.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3532/requerimento_roberto_2.doc</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_roberto_2.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_roberto_2.doc</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3535/requerimento_09.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3535/requerimento_09.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando realização de obras de reforma e modernização do Morro do Cristo Rei, importante ponto turístico e símbolo histórico-cultural desta cidade. A solicitação inclui também a execução de serviços de limpeza, revitalização paisagística e instalação de um sistema de iluminação eficiente, que garanta mais segurança e valorização do local.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3536/requerimento_10.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3536/requerimento_10.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização de obras de reforma e modernização da praça localizada no Distrito de Divinópolis, pertencente a este município. Trata-se de um espaço público tradicional e bastante antigo, que, ao longo dos anos, tem enfrentado visível desgaste em sua estrutura, carecendo atualmente de intervenções que garantam melhores condições de uso, segurança e acessibilidade para a população local.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3537/requerimento_passagem_molhada_no_sitio_riacho_fechado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3537/requerimento_passagem_molhada_no_sitio_riacho_fechado.pdf</t>
   </si>
   <si>
     <t>Requerimento passagem molhada no sitio Riacho Fechado.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3542/requerimento_39.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3542/requerimento_39.pdf</t>
   </si>
   <si>
     <t>Este requerimento se faz necessário, por se tratar de ruas que estão ficando a cada ano, intransitáveis, ou seja, dificultando a locomoção dos pedestres e dos veículos. Os moradores clamam por solução deste problema.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3543/requerimento_039_reposicao_de_lampadas_sitio_prensa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3543/requerimento_039_reposicao_de_lampadas_sitio_prensa.pdf</t>
   </si>
   <si>
     <t>Reposição de Lâmpadas, Sítio Prensa</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3545/limpeza_no_bairro_vila_nova_iiiiii.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3545/limpeza_no_bairro_vila_nova_iiiiii.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, e encaminhado oficio desta Presidência  a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira,  o  Sr. Secretário Serafim Lopes de Souza Neto, de Desenvolvimento Rural e Recursos Hídricos, solicitando um mutirão de limpeza na Rua Antonio Fernandes da Silva, Bairro Vila Nova I,II,III.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3546/requerimento_11.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3546/requerimento_11.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado ofício a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e ao Srº. Serafim Lopes de Souza Neto, Secretário de Desenvolvimento Rural e Recursos Hídricos, solicitando a realização do calçamento da Ladeira do Sítio Mateus que dar acesso ao Sítio Serrinha, desta cidade.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3547/requerimento_11.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3547/requerimento_11.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio ao Srº. Arquimedes Gomes de Souza Neto (Maninho), Secretário de Infraestrutura, solicitando a construção de uma passagem molhada no Sítio Jardilino, que dá acesso ao Loteamento Santa Maria, desta cidade.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3548/requerimento_13.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3548/requerimento_13.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência MOÇÃO DE PESAR, aos familiares da Srª. OLINDINA MORAIS DOS SANTOS, pelo seu falecimento. (A mesma é Mãe do empresário Essuelio Morais do Gravatá Hotel).</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3550/doc-20250505-wa0065..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3550/doc-20250505-wa0065..pdf</t>
   </si>
   <si>
     <t>Requerimento para que durante os 4 sábados de junho, época junina seja apresentado forró e cantoria na feira do gado.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3551/requerimento_40.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3551/requerimento_40.pdf</t>
   </si>
   <si>
     <t>Esta solicitação tem como finalidade dar condições as comunidades, bem como, oferecer um melhor suporte aos seus associados.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3556/24_requerimento_sessao_especial.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3556/24_requerimento_sessao_especial.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, a solicitação de que seja marcada uma Sessão Especial em alusão ao “Dia da Imprensa” juntamente com a entrega de Medalha Cultural de Honra ao Mérito Jornalístico “Jose Geraldo Nascimento” aqueles que forem eleitos aptos por esta casa legislativa, com data posterior à definir com o cerimonial e a presidência. Essa solicitação é feita para atender a propositura do mandato do Vereador que a esta subscreve.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3557/requerimento-_helano-_soro_peconha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3557/requerimento-_helano-_soro_peconha.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações à 9ª. Gerência de Saúde, sobre existência no estoque do Hospital Regional de Cajazeiras, de Soro de Acidentes, com animais Peçonhentos.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3558/requerimento_025-2025_-_sessao_especial_sobre_fibromialgia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3558/requerimento_025-2025_-_sessao_especial_sobre_fibromialgia.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 025/2025 - SESSÃO ESPECIAL em homenagem ao Dia Nacional de Conscientização e Enfrentamento da Fibromialgia.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3559/requerimento_16.2025.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3559/requerimento_16.2025.docx</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3560/requerimento_roberto_2.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3560/requerimento_roberto_2.doc</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3562/requerimento_020_-instalacao_de_um_cras_na_rua_antonio_fernandes_da_silva_bairro_vila_nova_i_ii_iii..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3562/requerimento_020_-instalacao_de_um_cras_na_rua_antonio_fernandes_da_silva_bairro_vila_nova_i_ii_iii..pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um CRAS na rua Antônio Fernandes da Silva, Bairro Vila Nova I, II, III.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3564/requerimento_verbal_-_programa_melhor_em_casa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3564/requerimento_verbal_-_programa_melhor_em_casa.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL - solicitando que seja encaminhado ao Poder Executivo na pessoa da Exma. Sr.ª Siany Marques de Oliveira Cartaxo, a RELAÇÃO NOMINAL E OS RESPECTIVOS VALORES SALARIAIS DA EQUIPE DO PROGRAMA MELHOR EM CASA.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3565/requerimento_29-_passagem_molhada_no_sitio_capoeira_sul.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3565/requerimento_29-_passagem_molhada_no_sitio_capoeira_sul.pdf</t>
   </si>
   <si>
     <t>Passagem molhada no Sítio Capoeira Sul, p</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3568/requeirimento_031_-_calcamento_da_ladeira_do_campo_do_vaqueiro.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3568/requeirimento_031_-_calcamento_da_ladeira_do_campo_do_vaqueiro.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA LADEIRA DO CAMPO DO VAQUEIRO QUE DA ACESSO AO BAIRRO DA ESPERANÇA.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3569/requerimento_de_limp_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3569/requerimento_de_limp_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização dos serviços de limpeza e capinação na Rua Francisco Gabriel da Silva, Bairro Jardim Adalgisa III.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3570/requerimento_de_limp_2_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3570/requerimento_de_limp_2_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização dos serviços de limpeza e capinação no Bairro Jardim América</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3571/requerimento_verbal_-_informacoes_de_valores_sobre_reforma_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3571/requerimento_verbal_-_informacoes_de_valores_sobre_reforma_patamute.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL - INFORMAÇÕES DE VALORES SOBRE REFORMA DA ESCOLA NO DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3572/requerimento_n_22-2025_-_a_reforma_da_escola_estadual_cidada_integral_tecnica__ecit_cristiano_cartaxo_localizada_na_cidade_de_cajazeiras_pb.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3572/requerimento_n_22-2025_-_a_reforma_da_escola_estadual_cidada_integral_tecnica__ecit_cristiano_cartaxo_localizada_na_cidade_de_cajazeiras_pb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 22-2025 - A REFORMA DA ESCOLA ESTADUAL CIDADÃ INTEGRAL TÉCNICA  ECIT CRISTIANO CARTAXO LOCALIZADA NA CIDADE DE CAJAZEIRAS PB</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3573/requerimento_021_-_passagem_molhada_no_sitio_cachoeirinha_dos_militoes_proximo_a_gilberto_do_bar..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3573/requerimento_021_-_passagem_molhada_no_sitio_cachoeirinha_dos_militoes_proximo_a_gilberto_do_bar..pdf</t>
   </si>
   <si>
     <t>Passagem Molhada no Sitio Cachoeirinha dos Militões, próximo a Gilberto do Bar.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_34-_construcao_de_uma_passagem_molhada_no_sitio_cajazeiras_velha_vizinho_a_residencia_de_marcilio_filho_de_furao..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_34-_construcao_de_uma_passagem_molhada_no_sitio_cajazeiras_velha_vizinho_a_residencia_de_marcilio_filho_de_furao..pdf</t>
   </si>
   <si>
     <t>Construção de uma passagem molhada urgentemente pois no local está bem estreito devido as fortes chuvas, no Sitio Cajazeiras Velha, vizinho a residência de Marcílio filho de Furão.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_29-_passagem_molhada_no_sitio_capoeira_sul.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_29-_passagem_molhada_no_sitio_capoeira_sul.pdf</t>
   </si>
   <si>
     <t>Construção de passagem molhada no Sitio Capoeira Sul, próximo ao Posto de Combustível de Edilson.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3577/requerimentos_26_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3577/requerimentos_26_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 026/2025 - solicitando à Prefeita Municipal, Exma. Sra. Maria do Socorro Pereira Delfino,  a criação do programa de saúde “MÉDICO NA ESCOLA”, destinado a atender os alunos das escolas da rede municipal de ensino por meio de atendimentos clínicos simplificados.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3578/revitalizacao_de_praca.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3578/revitalizacao_de_praca.pdf</t>
   </si>
   <si>
     <t>Reforma e revitalização completa da praça e da quadra esportiva localizadas no bairro Ronaldo Cunha Lima, no município de Cajazeiras, Estado da Paraíba.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3579/requerimento_33-_passagem_molhada_no_sitio_patamute_ii.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3579/requerimento_33-_passagem_molhada_no_sitio_patamute_ii.pdf</t>
   </si>
   <si>
     <t>Construção de uma Passem Molhada, no Sítio Patamuté II</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_039_-_instalacao_de_mais_um_transformador_de_maior_potencia_para_atender_as_comunidades_dos_sitios_catole_dos_marcelino_fua_e_saraiva..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_039_-_instalacao_de_mais_um_transformador_de_maior_potencia_para_atender_as_comunidades_dos_sitios_catole_dos_marcelino_fua_e_saraiva..pdf</t>
   </si>
   <si>
     <t>Instalação de mais um transformador de maior potência para atender as comunidades dos Sítios Catolé dos Marcelino, Fuá e Saraiva.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3581/requerimento_021_-_passagem_molhada_no_sitio_cachoeirinha_dos_militoes_proximo_a_gilberto_do_bar..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3581/requerimento_021_-_passagem_molhada_no_sitio_cachoeirinha_dos_militoes_proximo_a_gilberto_do_bar..pdf</t>
   </si>
   <si>
     <t>Construção Passagem Molhada no Sitio Cachoeirinha dos Militões, próximo ao Bar de Gilberto.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3582/requerimento_41.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3582/requerimento_41.pdf</t>
   </si>
   <si>
     <t>Este requerimento se faz necessário, por se tratar de uma rua que está ficando a cada ano, intransitável, ou seja, dificultando a locomoção dos pedestres e dos veículos. Os moradores clamam pela solução deste problema.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3583/requerimento_36-_mutirao_de_limpeza.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3583/requerimento_36-_mutirao_de_limpeza.pdf</t>
   </si>
   <si>
     <t>Mutirão de Limpeza</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3584/requerimento_041_-calcamento_da_rua_ludgero_da_silva_conhecido_como_zuca_bairro_centro.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3584/requerimento_041_-calcamento_da_rua_ludgero_da_silva_conhecido_como_zuca_bairro_centro.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos e encaminhado Oficio desta Presidência a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira, e a Secretária de Planejamento Elis Regina Da Silva Carolina e ao Secretário de Obras e Serviços Públicos Breno Pires de Vasconcelos. Solicitando o Calçamento da Rua José Ludgero da Silva, conhecido como Zuca, Bairro Centro em Cajazeiras –PB.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_040-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_ze_dias.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_040-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_ze_dias.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino e a Secretária de Saúde Mychelle Dantas Noleto Solicitando a Reforma e Ampliação do Posto Âncora de Saúde do Sitio Zé Dias.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3586/requerimento_037_-__calcamento_da_rua_suelisa_arruda_santos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3586/requerimento_037_-__calcamento_da_rua_suelisa_arruda_santos.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Suelisa Arruda Santos</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3587/projeto_de_indicacao-_vigilantes_editado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3587/projeto_de_indicacao-_vigilantes_editado.pdf</t>
   </si>
   <si>
     <t>Este documento trata de uma proposta legislativa com o objetivo de alterar a nomenclatura do cargo de “Vigilante” para “Guarda Patrimonial Municipal de Cajazeiras”. A mudança busca alinhar a estrutura administrativa do município à Lei Federal nº 13.022/2014, que trata das Guardas Municipais como integrantes da segurança pública. A proposta visa valorizar os profissionais da área, corrigir distorções terminológicas que associam o termo “vigilante” à segurança privada e reforçar o vínculo institucional com o poder público. Além da mudança de nomenclatura, o texto define atribuições específicas para o novo cargo e estabelece requisitos para investidura, como nível médio de escolaridade, idoneidade moral e aptidão física. Também determina a extinção do cargo anterior após a efetivação da nova legislação. A medida representa um avanço na organização e valorização da segurança pública municipal.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3588/requerimento_042-_instalacao_de_mais_um_transformador_de_maior_potencia_e_mudanca_dda_rede_de_monofasico_para_trifasico_catole_dos_saraiva_marcelino_fua_e_barra_do_catole.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3588/requerimento_042-_instalacao_de_mais_um_transformador_de_maior_potencia_e_mudanca_dda_rede_de_monofasico_para_trifasico_catole_dos_saraiva_marcelino_fua_e_barra_do_catole.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos e encaminhado Oficio a Exma. Senhora Prefeita Municipal  de Cajazeiras Maria do Socorro Delfino Pereira, solicitando para  que seja enviado urgentemente oficio ao responsável pelo Polo Regional da Energisa em Cajazeiras e Patos, solicitando a instalação de mais um transformador de maior potência e também fazer a mudança da rede de Energia de  Monofásico para Trifásico, para atender as comunidades dos Sítios Catolé dos Saraiva, Marcelino, Fuá  e Barra do Catolé.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3589/requerimento_42.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3589/requerimento_42.pdf</t>
   </si>
   <si>
     <t>Este requerimento se faz necessário, por se tratar de uma reivindicação muito antiga, os moradores sempre esperaram por essa pavimentação, a cada ano que passa dificulta ainda mais a locomoção dos pedestres e dos veículos.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3590/requerimento_027-2025_-_votos_de_pesar_joana_darc_da_silva_duarte.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3590/requerimento_027-2025_-_votos_de_pesar_joana_darc_da_silva_duarte.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 027/2025 - VOTOS DE PROFUNDO PESAR pelo falecimento da Senhora Joana D'arc da Silva Duarte, ocorrido no último dia 23 de maio.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3593/requerimento_43-_poco_artesinano.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3593/requerimento_43-_poco_artesinano.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço, artesiano no Sítio Barra do Catolé</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3595/requerimentos_28_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3595/requerimentos_28_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 028/2025 - solicitando a criação de um CENTRO MUNICIPAL DE PEDIATRIA, destinado ao atendimento exclusivo de crianças de 0 a 12 anos, com estrutura física e equipe médica especializada, concentrando as consultas pediátricas em um único local, com ambiente acolhedor para mães, pais e filhos, e com espaços humanizados que permitam às crianças momentos de lazer e brincadeira.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3596/requerimentos_29_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3596/requerimentos_29_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 029/2025 - MOÇÃO DE APLAUSOS, ao Diretor/Presidente José Cavalcanti da Silva, pelos 61 anos da Rádio Difusora AM e pelos 45 anos da Rádio Patamuté FM, a serem comemorados no próximo dia 31 de maio, estendendo esta homenagem a todos os colaboradores que integram e fazem a história dessas duas importantes emissoras de comunicação de Cajazeiras.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3601/requerimento_40_posto_de_saude_do_sitio_be.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3601/requerimento_40_posto_de_saude_do_sitio_be.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO ANCORA DE SAÚDE NO SÍTIO</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3602/requerimento_032-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_prensa_de_baixo.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3602/requerimento_032-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_prensa_de_baixo.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira, e a Secretária de Saúde Mychelle Dantas Noleto Solicitando a Reforma e Ampliação do Posto Âncora de Saúde do Sitio Prensa de Baixo._x000D_
 _x000D_
 JUSTIFICATIVA: Facilitar o acesso da População Do Sitio Prensa de Baixo, ao Sistema Único de saúde(SUS), onde, a população não precisará se deslocar para procurar atendimento em outras Unidades de Saúde, desenvolvendo, ações de prevenção, promoção e recuperação da saúde, atuando direta e indiretamente no processo de saúde / doença da população um pedido do Presidente da Associação Emanuel Carlos Silva, conhecido por Carlinho da Prensa de Baixo em nome de todos os moradores.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3603/requerimento_036-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_cachoeirinha.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3603/requerimento_036-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_cachoeirinha.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira, e a Secretária de Saúde Mychelle Dantas Noleto, Solicitando a Reforma e Ampliação do Posto Âncora de Saúde de Regina Vieira da Costa no Sitio Cachoeirinha.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3604/requerimento_43.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3604/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Este requerimento se faz necessário, para comemorarmos juntos mais um ano dessa belíssima obra religiosa em nossa cidade, que muito tem ajudado jovens e famílias por meio da evangelização.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3605/requerimento_046_solicitando_limpesa_e_capinagem_no_residencial_cajazeiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3605/requerimento_046_solicitando_limpesa_e_capinagem_no_residencial_cajazeiras.pdf</t>
   </si>
   <si>
     <t>Limpeza e Capinagem no Residencial Cajazeiras</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3606/requerimento_030-2025_-_votos_de_profundo_pesar_joao_bosco_almeida_pinto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3606/requerimento_030-2025_-_votos_de_profundo_pesar_joao_bosco_almeida_pinto.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 030/2025 - VOTOS DE PROFUNDO PESAR pelo falecimento do Sr. João Bosco Almeida Pinto, ocorrido no último dia 03 de junho.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3607/requerimento_047_-_recapeamento_do_calcamento_que_da_acesso_ao_residencial_cajazeiras..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3607/requerimento_047_-_recapeamento_do_calcamento_que_da_acesso_ao_residencial_cajazeiras..pdf</t>
   </si>
   <si>
     <t>Recapeamento do Calçamento que dá Acesso ao Residencial Cajazeiras.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3608/requerimento_048_-_manutencao_e_conserto_dos_aparelhos_da_academia_popular_do_residencial_cajazeiras..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3608/requerimento_048_-_manutencao_e_conserto_dos_aparelhos_da_academia_popular_do_residencial_cajazeiras..pdf</t>
   </si>
   <si>
     <t>Manutenção e Conserto dos Aparelhos da Academia Popular do Residencial Cajazeiras.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3609/requerimento_031-2025_-_infraestrutura_e_obras_rua_jose_vicente_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3609/requerimento_031-2025_-_infraestrutura_e_obras_rua_jose_vicente_da_silva.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 031/2025 - solicitando ao Secretário Municipal de Infraestrutura, Arquimedes Gomes de Souza Neto e ao Secretário Municipal de Obras e Serviços Públicos, Breno Pires de Vasconcelos, a realização de serviços de capina, limpeza, terraplanagem e calçamento na Rua José Vicente da Silva, Loteamento Idelfonso Ribeiro Maciel, localizado na Zona Leste desta cidade.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3611/fabio_borges20250606_08194398.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3611/fabio_borges20250606_08194398.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM POSTO ANCORA DE SAÚDE DO SÍTIO FATIMA</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3612/requerimento_doacao_terreno_para_lar_dos_idosos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3612/requerimento_doacao_terreno_para_lar_dos_idosos.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a solicitação de doação do terreno que faz parte dos fundos da UBS Dr. João Bosco Braga Barreto para a Casa do Idoso Joca Claudino ambos situados a Rua Luís Paulo Silva, centro de Cajazeiras.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3616/requerimento_32__2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3616/requerimento_32__2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 032/2025 - solicitando à Prefeita Municipal, Exma. Sra. Maria do Socorro Pereira Delfino, a implantação de creches em regime de tempo integral, com a finalidade de ampliar a rede de atendimento à infância no âmbito municipal.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3618/mocao_de_aplauso_pdf.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3618/mocao_de_aplauso_pdf.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Policial Militar do estado da Paraíba (6º BPM) Sargento José Martins Geraldo por ato de bravura.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3621/requerimento_049_-_calcamento_da_rua_jose_venancio_bairro_jardim_primavera_ll.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3621/requerimento_049_-_calcamento_da_rua_jose_venancio_bairro_jardim_primavera_ll.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua José Venâncio, Bairro Jardim Primavera ll</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3622/requerimento_050_-_calcamento_da_rua_travessa_vereadora_maria_do_carmo_ribeiro_bairro_por_do_sol.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3622/requerimento_050_-_calcamento_da_rua_travessa_vereadora_maria_do_carmo_ribeiro_bairro_por_do_sol.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Travessa Vereadora Maria do Carmo Ribeiro, Bairro Pôr do Sol</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3625/requerimento_051_-_calcamento_da_rua_maria_moreira_de_sa_bairro_sao_jose.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3625/requerimento_051_-_calcamento_da_rua_maria_moreira_de_sa_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Maria Moreira de Sá, Bairro São José</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_052_-_calcamento_da_rua_pedro_coelho_viana_vizinho_a_ubs_bairro_cristo_rei.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_052_-_calcamento_da_rua_pedro_coelho_viana_vizinho_a_ubs_bairro_cristo_rei.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Pedro Coelho Viana vizinho a UBS, Bairro Cristo Rei</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3628/requerimento_053_-_calcamento_da_rua_angelina_maria_de_figueiredo_bairro_cristo_rei.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3628/requerimento_053_-_calcamento_da_rua_angelina_maria_de_figueiredo_bairro_cristo_rei.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Angelina Maria de Figueiredo, Bairro Cristo Rei</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3629/requerimento__sessao_especial_-_pelos_225_anos_de_nascimento_padre_rolim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3629/requerimento__sessao_especial_-_pelos_225_anos_de_nascimento_padre_rolim.pdf</t>
   </si>
   <si>
     <t>Sessão Especial em homenagem aos 225 anos de nascimento do Padre Inácio de Sousa Rolim - Padre Rolim</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3630/requerimento_construcao_de_uma_academia_ao_ar_livre_no_sitio_riacho_do_meio..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3630/requerimento_construcao_de_uma_academia_ao_ar_livre_no_sitio_riacho_do_meio..pdf</t>
   </si>
   <si>
     <t>Requerimento para construção de uma academia ao ar livre no Sitio Riacho do Meio</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3631/requerimento_construcao_de_uma_academia_ao_ar_livre_no_sitio_cocos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3631/requerimento_construcao_de_uma_academia_ao_ar_livre_no_sitio_cocos.pdf</t>
   </si>
   <si>
     <t>Requerimento para construção de uma academia ao ar livre no Sitio Cocos</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3632/26_requerimento_doacao_csu.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3632/26_requerimento_doacao_csu.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao Exmo. Governador da Paraíba o Sr. João Azevedo, a solicitação de doação ou concessão de prazo indeterminado do prédio correspondente ao Centro Social Urbano (CSU), na rua Francisco Aprígio Nogueira no bairro Capoeiras, para a Prefeitura Municipal de Cajazeiras.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3633/27_requerimento_asfalto_ruas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3633/27_requerimento_asfalto_ruas.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao Exmo. Governador da Paraíba o Sr. João Azevedo, a solicitação de verbas destinadas à pavimentação asfáltica das seguintes ruas: FAUSTO ROLIM, PROFETA JOÃO ALVES, TIBURTINO CARTAXO, CAMILO DE HOLANDA, MONSENHOR SABINO COELHO, 21 DE ABRIL, PRAÇA NOSSA SENHORA DE FATIMA, CEL GUIMARÃES, HERCILIO REGINO DE SOUZA E SÃO SEBASTIÃO, todas no Centro da cidade de Cajazeiras.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3634/28_requerimento_poco_azevem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3634/28_requerimento_poco_azevem.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino e ao Secretário de Desenvolvimento Rural e Recursos Hídricos o Sr. Serafim Lopes de Souza Neto, solicitando a perfuração de um poço artesiano no Distrito de Azevem na comunidade dos “Baião”.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3637/requerimento_054_-_calcamento_da_rua_joao_casimiro_de_lira_bairro_capoeiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3637/requerimento_054_-_calcamento_da_rua_joao_casimiro_de_lira_bairro_capoeiras.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua João Casimiro de Lira, Bairro Capoeiras</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3638/requerimento_055_-_calcamento_da_rua_por_tras_da_agrovila_vip_que_da_acesso_ao_instituto_medico_legal_iml_bairro_agrovila.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3638/requerimento_055_-_calcamento_da_rua_por_tras_da_agrovila_vip_que_da_acesso_ao_instituto_medico_legal_iml_bairro_agrovila.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua por Trás da Agrovila VIP que dá Acesso ao Instituto Médico Legal (IML), Bairro Agrovila</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_056_-_pavimentacao_a_paralelepipedo_e_construcao_da_praca_da_capela_nossa_senhora_de_fatima_na_comunidade_do_sitio_pocos_zona_rural.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_056_-_pavimentacao_a_paralelepipedo_e_construcao_da_praca_da_capela_nossa_senhora_de_fatima_na_comunidade_do_sitio_pocos_zona_rural.pdf</t>
   </si>
   <si>
     <t>Pavimentação a paralelepípedo e da Praça da Capela Nossa Senhora de Fátima na Comunidade do Sítio Poços, Zona Rural</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3640/requerimento_verbal_-_voto_de_pesar_-_lucicleide_souza_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3640/requerimento_verbal_-_voto_de_pesar_-_lucicleide_souza_da_silva.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL - VOTOS DE PROFUNDO PESAR, pelo falecimento da Senhora Lucicleide Souza da Silva.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3641/29_requerimento_lombada_eletronica.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3641/29_requerimento_lombada_eletronica.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino e a Superintendência Cajazeirense de Transportes e Trânsito o Sr. Alysson Lira, solicitando a instalação de um redutor de velocidade (quebra-molas) na Avenida Francisco Matias Rolim, Bairro Alto Belo Horizonte, nas imediações do Mercadinho Super Pão.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3648/requerimento_n_25-2025_-_praca_com_academia_ao_ar_livre_para_a_comunidade_de_patamute_azevem_cocos_e_riacho_do_meio..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3648/requerimento_n_25-2025_-_praca_com_academia_ao_ar_livre_para_a_comunidade_de_patamute_azevem_cocos_e_riacho_do_meio..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 25-2025 - PRAÇA COM ACADEMIA AO AR LIVRE PARA A COMUNIDADE DE PATAMUTÉ, AZEVÉM, COCOS E RIACHO DO MEIO.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3649/requerimento_n_26-2025_-_ambulancia_para_o_distrito_de_patamute..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3649/requerimento_n_26-2025_-_ambulancia_para_o_distrito_de_patamute..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 26-2025 - AMBULÂNCIA PARA O DISTRITO DE PATAMUTÉ.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3650/requerimento_n_27-2025_-_a_contrucao_de_uma_creche_para_a_comunidade_de_patamute_e_cocos..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3650/requerimento_n_27-2025_-_a_contrucao_de_uma_creche_para_a_comunidade_de_patamute_e_cocos..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 27-2025 - A CONTRUÇÃO DE UMA CRECHE PARA A COMUNIDADE DE PATAMUTÉ E COCOS.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3651/requerimento_058_-_saneamento_basico_da_rua_doutor_ferreira_junior_no_bairro_por_do_sol_em_cajazeiras_pb..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3651/requerimento_058_-_saneamento_basico_da_rua_doutor_ferreira_junior_no_bairro_por_do_sol_em_cajazeiras_pb..pdf</t>
   </si>
   <si>
     <t>SANEAMENTO BÁSICO da Rua Doutor Ferreira Júnior, no Bairro Pôr do Sol em Cajazeiras –PB.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3652/requerimento_059_-_saneamento_basico_da_rua_maria_vilma_holanda_moreira_no_bairro_capoeira_em_cajazeiras_pb..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3652/requerimento_059_-_saneamento_basico_da_rua_maria_vilma_holanda_moreira_no_bairro_capoeira_em_cajazeiras_pb..pdf</t>
   </si>
   <si>
     <t>SANEAMENTO BÁSICO da Rua Maria Vilma Holanda Moreira, no Bairro Capoeira em Cajazeiras –PB.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3653/requerimento_060_-_faixa_de_travessia_elevada_de_pedestre.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3653/requerimento_060_-_faixa_de_travessia_elevada_de_pedestre.pdf</t>
   </si>
   <si>
     <t>FAIXA DE TRAVESSIA ELEVADA DE PEDESTRE</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3654/requerimento_061_-_placas_de_indicacoes_em_todos_os_quebra-molas_como_tambem_a_pintura_dos_mesmos..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3654/requerimento_061_-_placas_de_indicacoes_em_todos_os_quebra-molas_como_tambem_a_pintura_dos_mesmos..pdf</t>
   </si>
   <si>
     <t>Placas de indicações em todos os quebra-molas, como também a pintura dos mesmos.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3655/30_requerimento_bruno_bezerra_de_melo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3655/30_requerimento_bruno_bezerra_de_melo.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho), solicitando a pavimentação da Rua BRUNO BEZERRA DE MELO, no Bairro Jardim Oasis.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3656/requerimento_057_-__construcao_da_ponte_sol_nascente.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3656/requerimento_057_-__construcao_da_ponte_sol_nascente.pdf</t>
   </si>
   <si>
     <t>Construção de PONTE</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3657/31_requerimento_francisco_leite_de_lima.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3657/31_requerimento_francisco_leite_de_lima.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho), solicitando a pavimentação da Rua FRANCISCO LEITE DE LIMA, no Bairro Sol Nascente.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3659/requerimento_n_24-2025_-_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3659/requerimento_n_24-2025_-_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 24-2025 - CONSTRUÇÃO DE UM GINASIO POLISPORTIVA NO DISTRITO PATAMUTÉ.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3660/32_requerimento_quebra_molas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3660/32_requerimento_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho) solicitando a instalação de um redutor de velocidade (quebra-molas) na Avenida Francisco Matias Rolim, Bairro Alto do Belo Horizonte, nas imediações do Mercadinho Super Pão.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3661/33_requerimento_asfalto_ruas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3661/33_requerimento_asfalto_ruas.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao Exmo. Governador da Paraíba o Sr. João Azevedo, a solicitação de verbas destinadas à pavimentação asfáltica das seguintes Ruas: FAUSTO ROLIM, PROFETA JOÃO ALVES, TIBURTINO CARTAXO, CAMILO DE HOLANDA, FELISMINO COELHO, 21 DE ABRIL, SÃO SEBASTIÃO, SANTO ANTONIO, 7 DE SETEMBRO, HERCILIO REGINO SOUZA, SIQUEIRA CAMPOS, E 13 DE MAIO, as Travessas: BINOTI, SÃO FRANCISCO, FELISMINO COELHO todas no Centro, a Rua JANUARIO COELHO no Bairro Alto do Belo Horizonte e as Ruas: DIMAS ANDRIOLA, JOÃO ALVES DA SILVA E JOSE DANTAS NOBRES no Bairro Jardim Oasis.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3662/requerimento_44.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3662/requerimento_44.pdf</t>
   </si>
   <si>
     <t>Este requerimento se faz necessário, para que a avenida fique bem iluminada e segura, evitando dessa forma constrangimento aos moradores e aos veículos que transitam naquela localidade.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3663/requerimento_62-_passagem_molhada_no_sitio_prensa_de_baixo..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3663/requerimento_62-_passagem_molhada_no_sitio_prensa_de_baixo..pdf</t>
   </si>
   <si>
     <t>Passagem molhada no Sítio Prensa de Baixo.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3664/requerimento_63-_passagem_molhada_no_sitio_gadelha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3664/requerimento_63-_passagem_molhada_no_sitio_gadelha.pdf</t>
   </si>
   <si>
     <t>Passagem molhada no Sítio Gadelha.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3665/requerimento_64-_passagem_molhada_no_sitio_vaca_morta.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3665/requerimento_64-_passagem_molhada_no_sitio_vaca_morta.pdf</t>
   </si>
   <si>
     <t>Passagem Molhada Sítio Vaca Morta.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3666/requerimento_65-_passagem_molhada_no_sitio_serragem..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3666/requerimento_65-_passagem_molhada_no_sitio_serragem..pdf</t>
   </si>
   <si>
     <t>Passagem Molhada do sítio Serragrm</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3669/requerimento_45.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3669/requerimento_45.pdf</t>
   </si>
   <si>
     <t>Trata-se de podar as árvores, retirar entulhos, limpar os canteiros, a praça e o canal. Esta é uma reivindicação dos moradores que zelam pelo bem comum a todos.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3670/requerimento_de_calcamento__assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3670/requerimento_de_calcamento__assinado.pdf</t>
   </si>
   <si>
     <t>O presente requerimento solicita calçamento para a Rua Adalto Luiz</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3671/requerimento_poco_artesiano__assinado_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3671/requerimento_poco_artesiano__assinado_1.pdf</t>
   </si>
   <si>
     <t>O presente requerimento solicita a perfuração de um poço artesiano no Sítio Várzea da Roça</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3673/requerimento_fabio_borges.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3673/requerimento_fabio_borges.pdf</t>
   </si>
   <si>
     <t>Sessão Solene no dia 29 de julho de 2025</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3676/requerimento_verbal_-_votos_de_profundo_pesar__tayze_batista_de_lucena_nenem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3676/requerimento_verbal_-_votos_de_profundo_pesar__tayze_batista_de_lucena_nenem.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL - VOTOS DE PROFUNDO PESAR pelo falecimento da enfermeira Tayze Batista de Lucena (Neném).</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3677/requerimento_verbal_-_voto_de_pesar_antonio_ferreira_lima.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3677/requerimento_verbal_-_voto_de_pesar_antonio_ferreira_lima.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL - VOTOS DE PROFUNDO PESAR, pelo falecimento do Sr. Antônio Ferreira Lima.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3678/requerimento_n_31-2025_-_construcao_de_uma_passagem_molhada_no_riacho_de_ze_henrique_e_uma_passagem_molhada_no_sitio_caldeirao_dos_souza.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3678/requerimento_n_31-2025_-_construcao_de_uma_passagem_molhada_no_riacho_de_ze_henrique_e_uma_passagem_molhada_no_sitio_caldeirao_dos_souza.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO RIACHO DE ZÉ HENRIQUE E UMA PASSAGEM MOLHADA NO SITIO CALDEIRÃO DOS SOUZA</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3679/requerimento_n_32-2025_-_o_calcamento_das_ladeiras_localizadas_nas_estradas_vicinais.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3679/requerimento_n_32-2025_-_o_calcamento_das_ladeiras_localizadas_nas_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>O CALÇAMENTO DAS LADEIRAS LOCALIZADAS NAS ESTRADAS VICINAIS</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_073_-_revitalizacao_e_melhoramento_da_faixa_de_travessia_elevada_de_pedestre_da_rua_tenente_arsenio_localizada_na_lateral_da_igreja_evangelica_assembleia_de_deus.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_073_-_revitalizacao_e_melhoramento_da_faixa_de_travessia_elevada_de_pedestre_da_rua_tenente_arsenio_localizada_na_lateral_da_igreja_evangelica_assembleia_de_deus.pdf</t>
   </si>
   <si>
     <t>Revitalização e Melhoramento da FAIXA DE TRAVESSIA ELEVADA DE PEDESTRE da Rua Tenente Arsênio, localizada na lateral da Igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3681/requerimento_n_33-2025_-_colocacao_de_manilhas_na_comunidade_de_barreiros_nas_proximidades_das_residencias_do_senhor_laercio_e_da_senhora_luzimar..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3681/requerimento_n_33-2025_-_colocacao_de_manilhas_na_comunidade_de_barreiros_nas_proximidades_das_residencias_do_senhor_laercio_e_da_senhora_luzimar..pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MANILHAS NA COMUNIDADE DE BARREIROS, NAS PROXIMIDADES DAS RESIDÊNCIAS DO SENHOR LAÉRCIO E DA SENHORA LUZIMAR.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3685/requerimento_para_o_senhor_veneziano_vital_do_rego_senador_e_a_excelentissima_senhora_maria_do_socorro_delfino_pereira_prefeita_municipal_solicitando_que_seja_ampliada_a_frota_de_maquinario_ag.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3685/requerimento_para_o_senhor_veneziano_vital_do_rego_senador_e_a_excelentissima_senhora_maria_do_socorro_delfino_pereira_prefeita_municipal_solicitando_que_seja_ampliada_a_frota_de_maquinario_ag.pdf</t>
   </si>
   <si>
     <t>Requerimento para o Senhor Veneziano Vital do Rêgo, Senador, e à Excelentíssima Senhora Maria do Socorro Delfino Pereira, prefeita municipal, solicitando que seja ampliada a frota de maquinário agrícola de Cajazeiras com tratores, patrolas, trator de esteira, caçambas e retroescavadeiras.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3686/requerimento_fabio_borges.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3686/requerimento_fabio_borges.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PUBLICA</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3687/requerimento__070_-_poco_artesiano_para_atender_a_comunidade_do_sitio_gadelha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3687/requerimento__070_-_poco_artesiano_para_atender_a_comunidade_do_sitio_gadelha.pdf</t>
   </si>
   <si>
     <t>Poço, Artesiano para atender a comunidade do Sítio Gadelha</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3688/requerimento_n_28-2025_-_a_contrucao_de_um_posto_ancora_para_o_assentamento_mae_rainha_e_sitio_queimadas..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3688/requerimento_n_28-2025_-_a_contrucao_de_um_posto_ancora_para_o_assentamento_mae_rainha_e_sitio_queimadas..pdf</t>
   </si>
   <si>
     <t>A CONTRUÇÃO DE UM POSTO ANCORA PARA O ASSENTAMENTO MÃE RAINHA E SITIO QUEIMADAS.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3689/requerimento_072_maquinas_necessarias_para_terraplenagem_da_rua_jose_vicente_da_silva_vila_nova_iii.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3689/requerimento_072_maquinas_necessarias_para_terraplenagem_da_rua_jose_vicente_da_silva_vila_nova_iii.pdf</t>
   </si>
   <si>
     <t>Máquinas Necessárias para Terraplenagem da Rua José Vicente da Silva (Vila Nova III) n</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3690/requerimento_n_29-2025_-_recuperacao_das_estradas_vicinais.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3690/requerimento_n_29-2025_-_recuperacao_das_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS VICINAIS NOS SEGUINTES TRECHOS</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3691/requerimento_n_30-2025_-_implantacao_de_sistema_de_abastecimento_de_agua_no_assentamento_mae_rainha..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3691/requerimento_n_30-2025_-_implantacao_de_sistema_de_abastecimento_de_agua_no_assentamento_mae_rainha..pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SISTEMA DE ABASTECIMENTO DE ÁGUA NO ASSENTAMENTO MÃE RAINHA.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3693/requerimento_pavimentacao_asfaltica_da_rua_santo_antonio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3693/requerimento_pavimentacao_asfaltica_da_rua_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitação a pavimentação asfáltica da Rua Santo Antônio. O atual pedido visa a asfaltagem da Rua Santo Antônio, situada no bairro Centro, considerando que as péssimas condições da via prejudicam a passagem de motoristas e pessoas que utilizam esse trajeto.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3695/requerimento_66_-_construcao_de_uma_passagem_molhada_no_sitio_saco_do_teixeira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3695/requerimento_66_-_construcao_de_uma_passagem_molhada_no_sitio_saco_do_teixeira.pdf</t>
   </si>
   <si>
     <t>Construção de uma passagem molhada no Sítio Saco do Teixeira</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3696/requerimento_071_solicitando_limpesa__polda_e_capinagem_-_vila_nova_i_ii_e_iii.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3696/requerimento_071_solicitando_limpesa__polda_e_capinagem_-_vila_nova_i_ii_e_iii.pdf</t>
   </si>
   <si>
     <t>Limpeza, Capinagem e Poda de Arvores nas Ruas Antônio Fernandes da Silva (Vila Nova I), Rua José Alberto Lopes Rodrigues (Vila Nova II) e na Rua José Vicente da Silva (Vila Nova III)</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_67_-_construcao_de_uma_passagem_molhada_no_sitio_prensa_de_cima.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_67_-_construcao_de_uma_passagem_molhada_no_sitio_prensa_de_cima.pdf</t>
   </si>
   <si>
     <t>Construção de uma passagem molhada no Sítio Prensa de Cima.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3698/requerimento_n_23-2025_-_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3698/requerimento_n_23-2025_-_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 23-2025 - PAVIMENTAÇÃO A PARALELEPÍPEDO DAS 04 (QUATRO) RUAS DO DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3700/requerimento_68_-_perfuracao_de_um_poco_artesiano_para_atender_a_comunidade_do_sitio_catole_dos_saraiva..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3700/requerimento_68_-_perfuracao_de_um_poco_artesiano_para_atender_a_comunidade_do_sitio_catole_dos_saraiva..pdf</t>
   </si>
   <si>
     <t>Perfuração de um Poço, Artesiano para atender a comunidade do Sítio Catolé dos Saraiva.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3704/requerimento_033-2025_-_calcamento_rua_jose_janio_n._vicente.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3704/requerimento_033-2025_-_calcamento_rua_jose_janio_n._vicente.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 033/2025 - solicitando ao Secretário Municipal de Obras e Serviços Públicos, Breno Pires de Vasconcelos, calçamento na Rua José Janio N. Vilante, Bairro Santa Cecília, localizado na Zona Leste desta cidade.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Moção de aplauso pelo recebimento do troféu Leão Dourado à prefeita Maria do Socorro Delfino.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3708/requerimento_46.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3708/requerimento_46.pdf</t>
   </si>
   <si>
     <t>A referida solicitação se faz necessária por se tratar de um lixo que foi retirado de uma casa abandonada e está no meio da rua, acumulando ainda mais lixo, insetos e atrapalhando o trânsito, bem como as podas das árvores que estão na calçada da escola.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_14.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_14.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a construção de uma praça e a pavimentação a paralelepípedo no entorno das Igrejas dos Sítios Poços, Almas, Serra da Arara e Catolé dos Gonçalves, desta cidade.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3710/requerimento_15.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3710/requerimento_15.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a construção de uma Areninha de esportes (Juvenil e Adulto) no Distrito de Divinópolis, desta cidade.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3712/mocao_de_aplauso_pdf.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3712/mocao_de_aplauso_pdf.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso pelo recebimento do troféu Leão Dourado à prefeita Maria do Socorro Delfino</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3714/requerimento_074-_desapropiacao_da_escola_regina_vieira_da_costa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3714/requerimento_074-_desapropiacao_da_escola_regina_vieira_da_costa.pdf</t>
   </si>
   <si>
     <t>Oficio a Prefeita Municipal de Cajazeiras, e a Secretária de Planejamento  e ao Secretário de Obras e Serviços Públicos. Solicitando a doação do prédio da Escolar Municipal Regina Vieira da Costa, tempo de uso de concessão de 10 anos, que está desativado para a Igreja Evangélica realizar_x000D_
 cultos religiosos, na comunidade do Sitio Cachoeirinha próximo a Zé Carlos.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3716/requerimento_75-_mocao_de_pessasr_delma.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3716/requerimento_75-_mocao_de_pessasr_delma.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos, e encaminhado VOTOS DE PROFUNDO PESAR pelo falecimento da Sra, Delma Maria Oliveira Dias Delfino, conhecida como Delma Coordenadora da Escola José Leite Rolim, Ocorrido no dia 27 Julho de 2025. Neste momento de dor, o Vereador Francisco Neto Damascena, apresenta suas condolências e se solidariza, com todos os familiares, parentes e amigos. Venho externar meus sentimentos em nome de todos os Vereadores e do Poder Legislativo da Câmara Municipal de Cajazeiras - PB. Rogo a Deus que no aconchego de seus braços e no calor do seu imenso coração conforte a todos por esta grande perca.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3717/requerimento_076-_solicitar_um_posto_de_saude_para_atender_a_populacao_da_rua_desembergador_boto.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3717/requerimento_076-_solicitar_um_posto_de_saude_para_atender_a_populacao_da_rua_desembergador_boto.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira, e a Secretária de Saúde Mychelle Dantas Noleto Solicitando um Posto de Saúde para atender todos os moradores da Rua Desembargadorc Boto e demais Bairros Adjacentes._x000D_
 _x000D_
 JUSTIFICATIVA: Facilitar o acesso da População Da Rua Desembargador Boto e demais Bairros Adjacentes, temos muitas dificuldades de se deslocar até a UBS do Bairro Cristo Rei, ao Sistema Único de saúde(SUS), onde, a população não precisará se deslocar para procurar atendimento em outras Unidades de Saúde, desenvolvendo, ações de prevenção, promoção e recuperação da saúde, atuando direta e indiretamente no processo de saúde / doença da população,</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3721/requerimento_para_recuperacao_das_estradas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3721/requerimento_para_recuperacao_das_estradas.pdf</t>
   </si>
   <si>
     <t>Recuperação das estradas dos Sítios Miranda, Caiçara, Arruido,  Bartolomeu e Terra Molhada</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3722/requerimento_077_solicitando_a_cobertura_do_posto_de_moto_taxi_do_bairro_vila_nova_ii.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3722/requerimento_077_solicitando_a_cobertura_do_posto_de_moto_taxi_do_bairro_vila_nova_ii.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos e encaminhado Oficio desta Presidência a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira, e a Superintendência Cajazeirense de Transportes e Trânsito Alysson de Sousa lira (Neguim do Mondrian). Solicitando em caráter de urgência a cobertura e construção do espaço do Posto de Moto Táxi infantil 36 na Rua José Alberto Lopes Rodrigues, Bairro Vila Nova II, vizinho ao Arena,</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3723/requerimento_restauracao_de_ponte__assinado_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3723/requerimento_restauracao_de_ponte__assinado_1.pdf</t>
   </si>
   <si>
     <t>Solicita à Prefeita Municipal de Cajazeiras, ao Secretário de Infraestrutura e Obras e ao Secretário de Planejamento a adoção de providências urgentes para a restauração da ponte localizada na Rua Deodato Rodrigues Couta, diante do estado precário e inacabado da estrutura, que oferece riscos à segurança de pedestres, ciclistas e motoristas.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3725/requerimento__sessao_especial_-_pelo_crm_da_paraiba_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3725/requerimento__sessao_especial_-_pelo_crm_da_paraiba_2025.pdf</t>
   </si>
   <si>
     <t>Sessão Especial, para o dia 27 de agosto de 2025, na Câmara Municipal de Cajazeiras, ás 10h00 da manhã, com o objetivo de em alusão ao aniversário do Conselho Regional de Medicina da Paraíba (CRM-PB).</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3726/requerimento_abertura_de_uma_estrada_saindo_do_sitio_xique-xique_ao_sitio_santo_onofre.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3726/requerimento_abertura_de_uma_estrada_saindo_do_sitio_xique-xique_ao_sitio_santo_onofre.pdf</t>
   </si>
   <si>
     <t>Abertura de uma estrada saindo do Sítio Xique-Xique ao Sítio Santo Onofre</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3727/requerimento_praca_com_academia_no_sitio_cachoeirinha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3727/requerimento_praca_com_academia_no_sitio_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça com academia ao ar livre próximo a Igreja do Sítio Cachoeirinha</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3728/requerimento_de_solicitacao_ao_departamento_de_estradas_de_rodagem__der.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3728/requerimento_de_solicitacao_ao_departamento_de_estradas_de_rodagem__der.pdf</t>
   </si>
   <si>
     <t>Departamento de Estradas de Rodagem – DER, solicitando a instalação de iluminação pública na rotatória que dá acesso ao distrito de Engenheiro Ávidos – também conhecido como Boqueirão, neste município.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3729/requerimento_078_pavimentcao_asfaltica_que_dar_acesso_ao_residencial_cajazeiras_i_e_ii.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3729/requerimento_078_pavimentcao_asfaltica_que_dar_acesso_ao_residencial_cajazeiras_i_e_ii.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro á mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos e encaminhado Oficio a Prefeita de Cajazeiras Maria do Socorro Delfino e a Secretária de Planejamento Elis Regina Da Silva Carolina e ao Secretário de Obras e Serviços Públicos Breno Pires de Vasconcelos, Solicitando a Pavimentação Asfáltica da Avenida que dar acesso ao Residencial Cajazeiras I e II com os nossos dois Senadores, Veneziano Vital Do Rego, Daniela Ribeiro, ou com o nosso Deputado Federal Agnaldo Ribeiro.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3730/requerimento_de_solicitacao_ao_dnit.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3730/requerimento_de_solicitacao_ao_dnit.pdf</t>
   </si>
   <si>
     <t>Departamento Nacional de Infraestrutura de Transportes – DNIT, solicitando a instalação de uma lombada eletrônica (redutor eletrônico de velocidade) na rotatória localizada na BR-230, que dá acesso ao distrito de Engenheiro Ávidos (Boqueirão), no município de Cajazeiras, Estado da Paraíba.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3732/requerimento_desassoreamento_da_barragem_localizada_no_sitio_cachoeirinha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3732/requerimento_desassoreamento_da_barragem_localizada_no_sitio_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Requerimento para o desassoreamento da Barragem do Sítio Cachoeirinha</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3737/requerimento_47.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3737/requerimento_47.pdf</t>
   </si>
   <si>
     <t>Votos de Congratulações pela passagem do aniversário da Associação Religiosa Obra Álegrate de Maria.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3740/requerimento_recuperacao_pb-416.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3740/requerimento_recuperacao_pb-416.pdf</t>
   </si>
   <si>
     <t>Recuperação da PB-416</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3741/requerimento_de_estacionamento_nos_canteiros_da_13_de_maio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3741/requerimento_de_estacionamento_nos_canteiros_da_13_de_maio.pdf</t>
   </si>
   <si>
     <t>solicita-se a construção de um estacionamento para carros e motos na Rua 13 de Maio</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3743/pavimentacao_da_rua_emilia_pio_x.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3743/pavimentacao_da_rua_emilia_pio_x.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA Rua Emília Bezerra de Lima, no bairro Pio X.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_48.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_48.pdf</t>
   </si>
   <si>
     <t>Este requerimento se faz necessário, para que a sociedade conheça todos os seus membros e qual trabalho realizam para promover o bem estar de todos e sempre em defesa do consumidor. A referida audiência pública acontecerá no dia 02 de setembro.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_081_qebra_molas_sitio_serra_da_arara_ii.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_081_qebra_molas_sitio_serra_da_arara_ii.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos e encaminhado Oficio desta Presidência a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira, e ao Secretário da Superintendência Cajazeirense de Transportes E Trânsito, Alysson de Sousa Lira, e ao Secretário de Infraestrutura Arquimedes Gomes de Souza Neto, Solicitando vários Quebra - Molas para o Sitio Serra da Arara II, em nome dos moradores que nos fez essa cobrança.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3754/requerimento_082_ampliar_um__qebra_mola_ja_existente_no_bairro_vila_nova_i.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3754/requerimento_082_ampliar_um__qebra_mola_ja_existente_no_bairro_vila_nova_i.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos e encaminhado Oficio desta Presidência a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira, e ao Secretário da Superintendência Cajazeirense de Transportes E Trânsito, Alysson de Sousa Lira, e ao Secretário de Infraestrutura Arquimedes Gomes de Souza Neto, Solicitando para que seja ampliado um Quebra – Mola que já existe na Rua Antônio Fernandes da Silva, Bairro Vila Nova I, em frente a residência de Severina e Dona Tica.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3755/requerimento_083_faixa_de_pedestre_avenida_francisco_matias_rolim.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3755/requerimento_083_faixa_de_pedestre_avenida_francisco_matias_rolim.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos e encaminhado Oficio desta Presidência a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira, e ao Secretário da Superintendência Cajazeirense de Transportes E Trânsito, Alysson de Sousa Lira, e ao Secretário de Infraestrutura Arquimedes Gomes de Souza Neto, Solicitando uma Faixa De Pedestre Elevada, dando acesso ao Colégio Geração Construtiva. Avenida Francisco Matias Rolim.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3760/hemodinamia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3760/hemodinamia.pdf</t>
   </si>
   <si>
     <t>Solicitação da implantação do serviço de Hemodinâmica no Município de Cajazeiras.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3761/34_requerimento_sessao_especial.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3761/34_requerimento_sessao_especial.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, a solicitação de que seja marcada uma Audiência Pública para discussão sobre o Plesbicito Popular 2025, com data posterior à definir com o cerimonial e a presidência. Essa solicitação é feita para atender a solicitação da sociedade civil de Cajazeiras com propositura do mandato do Vereador que a esta subscreve.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3762/requerimento_16.2025.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3762/requerimento_16.2025.docx</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3763/requerimento_n_24-2025_-_projeto_de_lei_para_habilitacao_social.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3763/requerimento_n_24-2025_-_projeto_de_lei_para_habilitacao_social.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUA O PROGRAMA DE HABILITAÇÃO SOCIAL, COM A CONCESSÃO GRATUITA DA CARTEIRA NACIONAL DE HABILITAÇÃO (CNH) PARA PESSOAS DE BAIXA RENDA NO MUNICÍPIO DE CAJAZEIRAS.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3765/requerimento_pavimentacao_estacionamento_e_iluminacao_irma_nirvanda.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3765/requerimento_pavimentacao_estacionamento_e_iluminacao_irma_nirvanda.pdf</t>
   </si>
   <si>
     <t>Solicitação e execução da pavimentação, a elaboração de estacionamento e a implantação de iluminação em torno do Ginásio Poliesportivo Irmã Nirvana, localizado na Zona Norte desta cidade, e das demais providências que se fizerem necessárias, município de Cajazeiras – PB.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3767/setembro_amarelo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3767/setembro_amarelo.pdf</t>
   </si>
   <si>
     <t>A presente proposição visa instituir a realização de uma Sessão Especial em alusão ao Setembro Amarelo, campanha de prevenção ao suicídio que, desde 2015, passou a integrar o calendário nacional de conscientização em saúde. Trata-se de um tema de profunda relevância social e de saúde pública, uma vez que o suicídio é hoje uma das principais causas de morte evitáveis em todo o mundo.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3768/requerimento_novembro_azul.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3768/requerimento_novembro_azul.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial em alusão ao “Novembro Azul”</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3769/requerimento_50.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3769/requerimento_50.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária por se tratar de um projeto de suma importância para a saúde e bem-estar da comunidade. Para o bairro Pôr do Sol, seria ideal que fosse realizado na Praça Frei Damião, pois beneficiaria também os moradores do Bairro São José. Em relação ao Ronaldo Cunha Lima, seria interessante ser na Praça do próprio Bairro e assim, contemplaria os moradores do Pio X.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3770/requerimento_49.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3770/requerimento_49.pdf</t>
   </si>
   <si>
     <t>A referida solicitação se faz necessária por se tratar de um projeto de extrema importância para a saúde e bem-estar das pessoas e, os moradores das Casas Populares tem grande interesse em participar, pois algumas mulheres se deslocam até o Leblon para fazer a aula de ginástica. Esta seria uma ótima oportunidade de expandir o projeto, bem como beneficiar os moradores do bairro e adjacências.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3780/requerimento_audiencia_publica_das_aguas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3780/requerimento_audiencia_publica_das_aguas.pdf</t>
   </si>
   <si>
     <t>Requerer a convocação de uma Audiência Pública e uma Visita Técnica à Barragem Engenheiro Ávidos (Boqueirão de Piranhas), situada no Distrito de Engenheiro Ávidos, município de Cajazeiras-PB.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3781/requerimento_de_solicitacao_infra_estrutura_cjz_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3781/requerimento_de_solicitacao_infra_estrutura_cjz_.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização dos serviços de terraplenagem, limpeza e capinagem na Rua Henrique Dantas Lacerda, localizada no Bairro Cristo Rei, neste município.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3782/requerimento_secretaria_de_agricultura_serafoim_lopes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3782/requerimento_secretaria_de_agricultura_serafoim_lopes.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Secretário Municipal de Agricultura, Sr. Serafim Lopes a realização de serviços de recuperação e/ou melhoria da estrada vicinal que liga o Sítio Janoca até a propriedade de Chico de Jackson, na zona rural de Cajazeiras-PB.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_11.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_11.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a instalação de uma praça ou área de finalidade específica para a realização de atividades físicas no Jardim Europa, sendo de grande importância para assegurar o bem-estar e saúde dos moradores.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3785/requerimento_52.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3785/requerimento_52.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária, pois devido a muitos postos de mototaxistas e pelo crescente número de aplicativos, o referido posto está quase desativado. A transferência seria ideal para reativá-lo, principalmente, por passar a ser em frente às novas instalações da Câmara Municipal, próximo ao SAMU e das futuras instalações do Hospital.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3788/requerimento_n_26-2025_-_sessao_especial_dia_do_acs_e_ace.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3788/requerimento_n_26-2025_-_sessao_especial_dia_do_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 26-2025 - SESSÃO ESPECIAL DIA DO ACS E ACE</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3790/requerimento_035-2025_-_iluminacao_parede_do_acude_grande.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3790/requerimento_035-2025_-_iluminacao_parede_do_acude_grande.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 035/2025 - solicitando ao Secretário Municipal de Infraestrutura, Arquimedes Gomes de Souza Neto, a reposição de lâmpadas em postes da parede do açude Senador Epitácio Pessoa (Açude Grande).</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3799/sessao_especial_em_alusao__ao_dia_internaciol_do_idoso.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3799/sessao_especial_em_alusao__ao_dia_internaciol_do_idoso.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL EM ALUSAO AO DIA INTERNACIONAL DO IDOSO,</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3800/calcamento_rua_izaura_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3800/calcamento_rua_izaura_.pdf</t>
   </si>
   <si>
     <t>Solicita-se a execução de calçamento na Rua Izaura Dantas da Silva, Bairro Alto da Bela Vista.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3801/requerimento_043_oficio_a_direcao_do_dnocs_em_fortaleza_e_a_ana_agencia_nacional_de_aguas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3801/requerimento_043_oficio_a_direcao_do_dnocs_em_fortaleza_e_a_ana_agencia_nacional_de_aguas.pdf</t>
   </si>
   <si>
     <t>Oficio a direção do Dnocs em Fortaleza e a ANA Agência Nacional de Águas</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3805/reforma_do_posto_ancora_de_pau_d_arco.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3805/reforma_do_posto_ancora_de_pau_d_arco.pdf</t>
   </si>
   <si>
     <t>SOLICITA-SE serviço de reforma do Posto Âncora da Comunidade de Pau d’Arco</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3806/rua_vitoria_bezerra_rotatoria.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3806/rua_vitoria_bezerra_rotatoria.pdf</t>
   </si>
   <si>
     <t>Implantação de uma rotatória no cruzamento da Tv. Vicente Leite VI com a rua principal Vitória Bezerra.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3807/sinalizacao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3807/sinalizacao.pdf</t>
   </si>
   <si>
     <t>pintura (acendimento) das faixas de pedestres e dos redutores de velocidade (quebra-molas) nos seguinte local:_x000D_
 Rua Vitoria Bezerra, Rua eng. Carlos Pires de Sá e Rua Romualdo Rolim.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3810/limpeza_geral.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3810/limpeza_geral.pdf</t>
   </si>
   <si>
     <t>Limpeza Geral da Rua Professora Fausto Perreira de Oliveira.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3821/requerimento_n_27-2025_-_a_instalacao_de_10_quebra_molas_no_distrito_de_patamute..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3821/requerimento_n_27-2025_-_a_instalacao_de_10_quebra_molas_no_distrito_de_patamute..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 27-2025 - A INSTALAÇÃO DE 10 QUEBRA MOLAS NO DISTRITO DE PATAMUTÉ.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3825/calcamento_travessa_janter.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3825/calcamento_travessa_janter.pdf</t>
   </si>
   <si>
     <t>solicita-se a execução de calçamento na Rua Travessa Janete Duarte de Andrade, Bairro das Populares.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3826/calcamento_mario_messias.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3826/calcamento_mario_messias.pdf</t>
   </si>
   <si>
     <t>Solicita-se serviço de pavimentação na Avenida Mario Messias, Bairro Jardim Europa</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3839/requerimento_n_30-2025_-_sessao_especial_dia_mundial_do_diabetes..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3839/requerimento_n_30-2025_-_sessao_especial_dia_mundial_do_diabetes..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 30-2025 - SESSÃO ESPECIAL DIA MUNDIAL DO DIABETES.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3840/outubro_rosa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3840/outubro_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Especial em alusão ao “Outubro Rosa”, campanha de conscientização voltada à prevenção e ao diagnóstico precoce do câncer de mama.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3845/requerimento_12.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3845/requerimento_12.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a que a mesma solicite ao Departamento Nacional de Infraestrutura de Transportes – DNIT a reinstalação de um redutor de velocidade na entrada da cidade, nas proximidades do Loteamento Santa Maria, bem como providencie junto aos órgãos competentes a instalação de iluminação pública na referida entrada do loteamento.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3849/36_requerimento_bebedouro.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3849/36_requerimento_bebedouro.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires solicitando a instalação de bebedouros públicos nas vias em que há uma grande circulação de pessoas praticando exercícios físicos como Leblon, Estrada do Amor e Avenida Francisco Arcanjo de Albuquerque.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3850/requerimento_53.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3850/requerimento_53.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária, pois é importante mostrar para a sociedade os trabalhos que são realizados diariamente no comércio local.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3851/requerimento_46_-_sessao_intinerante.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3851/requerimento_46_-_sessao_intinerante.pdf</t>
   </si>
   <si>
     <t>Sessão Intinerante</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3852/35_requerimento_higino.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3852/35_requerimento_higino.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires solicitando a instalação de um centro de treinamento esportivo nas instalações do Estádio Higino Pires Ferreira.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3862/requerimento_085_ao_deputado_junior_araujo_passagem_molhada_barra_do_catole.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3862/requerimento_085_ao_deputado_junior_araujo_passagem_molhada_barra_do_catole.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos e encaminhado Oficio desta Presidência ao Exmo.  Deputado estadual Junior Araújo._x000D_
  Solicitando o envio de emenda parlamentar para a associação comunitária do sitio barra do catolé CNPJ:02.019.020/0001-30, para construção de uma passagem molhada sobre o rio do sitio barra catolé, com manilhas de 1 metro de diâmetro e aproximadamente 300m de extensão.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3865/requerimento_adutora_saindo_de_caicara_a_cajazeiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3865/requerimento_adutora_saindo_de_caicara_a_cajazeiras.pdf</t>
   </si>
   <si>
     <t>Requerimento Adutora saindo do sítio Caiçara a Cajazeiras</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3866/requerimento_55.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3866/requerimento_55.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária, por se tratar de um grande mérito conquistado por ele, é a graduação mais alta, sendo um ponto importante na carreira de quem ingressa na PM como soldado.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. José Betanio Maciel Alves.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3868/requerimento_54.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3868/requerimento_54.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária, por se tratar de um compromisso, carinho e cuidado que a Prefeita tem por nossas crianças, o evento foi muito organizado, garantindo dessa forma, a diversão de todos os presentes.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3884/redutor_de_velocidade.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3884/redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita-se o estudo técnico ao superintendente da SCTRANS, Alysson Lira, para a implantação de redutor de velocidade na Rua Tabelião Antônio Holanda, no trecho compreendido entre a lateral do Supermercado Cajazeiras até o semáforo.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3885/37_requerimento_ademar_rolim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3885/37_requerimento_ademar_rolim.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira e ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho), solicitando o recapeamento e reestruturação do calçamento da Rua ADEMAR ROLIM, no Bairro Capoeiras.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3887/2025_-__votos_de_pesar_raquel_de_souza_ferreira_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3887/2025_-__votos_de_pesar_raquel_de_souza_ferreira_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 036/2025 - VOTOS DE PROFUNDO PESAR pelo falecimento da Senhora Raquel de Souza Ferreira.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3888/requerimento_13.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3888/requerimento_13.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Rua localizada por trás da antiga escola do Distrito de Divinópoles, desta cidade.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_14.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_14.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Rua Mário Moura Rolim, Bairro da Esperança, desta cidade.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3895/requerimento_n_36-25_-_sessao_intinerante_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3895/requerimento_n_36-25_-_sessao_intinerante_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 36-25 - SESSÃO INTINERANTE DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3898/38_requerimento_sessao_especial.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3898/38_requerimento_sessao_especial.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, a solicitação de que seja marcada uma Sessão Especial em alusão ao “Dia do Radialista” juntamente com a entrega de Medalha Cultural de Honra ao Mérito Jornalístico “Jose Geraldo Nascimento” aqueles que forem eleitos aptos por esta casa legislativa, com data posterior à definir com o cerimonial e a presidência. Essa solicitação é feita para atender a propositura do mandato do Vereador que a esta subscreve.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3899/requerimento_037-2025_-_votos_de_pesar_cleusa_cartaxo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3899/requerimento_037-2025_-_votos_de_pesar_cleusa_cartaxo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 037/2025 - VOTOS DE PROFUNDO PESAR pelo falecimento da Senhora Cleusa Cartaxo.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3907/requerimento_15.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3907/requerimento_15.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Antônio Felix Rolim de Albuquerque, Bairro dos Remédios, desta cidade</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3911/sessao_especial_em_alusao_ao_dia_da_conciencia_negra_20251028_10475386.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3911/sessao_especial_em_alusao_ao_dia_da_conciencia_negra_20251028_10475386.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL EM ALUSÃO AO DIA DA CONSCIÊNCIA NEGRA .</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_pavimentacao_da_rua_francisco_das_chagas20251028_09471524.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_pavimentacao_da_rua_francisco_das_chagas20251028_09471524.pdf</t>
   </si>
   <si>
     <t>Requerimento , solicitação de  Pavimentação da Rua  Francisco das Chagas Freire, no bairro dos remedios.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3915/requerimento_56.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3915/requerimento_56.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária por se tratar de uma rua bastante movimentada, no período da seca muitos são os buracos e no período chuvoso aumentam ainda mais, bem como o lamaçal, dificultando assim, a locomoção de veículos e pedestres.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3916/39_requerimento_arvores.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3916/39_requerimento_arvores.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Secretária de Meio Ambiente a Sra. Maria das Dores de Souza Abreu (Branquinha) a solicitação do plantio de mudas já com respectivos protetores (garajais) no entorno da Praça Camilo de Holanda, centro.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3918/requerimento_57.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3918/requerimento_57.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária por se tratar de uma rua bastante movimentada e central no bairro, que dar acesso a muitas ruas, com a pavimentação facilitará muito a vida dos moradores.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3919/requerimento_58.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3919/requerimento_58.pdf</t>
   </si>
   <si>
     <t>Esta solicitação se faz necessária por se tratar de uma rua bastante habitada, que liga as principais ruas do bairro, no período de seca e de chuva os moradores sofrem com a dificuldade de locomoção dos pedestres, bem como dos veículos.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3922/requerimento_pavimentacao_da_rua_antonio_felix_rolim20251031_10323263.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3922/requerimento_pavimentacao_da_rua_antonio_felix_rolim20251031_10323263.pdf</t>
   </si>
   <si>
     <t>Requereminto ,solocitando pavimentação da Rua Félix Rolim ,bairro dos remedios.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3927/requerimento_038-2025_-_sessao_especial_40_anos_ijmp.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3927/requerimento_038-2025_-_sessao_especial_40_anos_ijmp.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 038/2025 - Na forma regimental, requeiro à Mesa, após ouvir o Plenário, que seja marcada, para o dia 28 de novembro do corrente ano, uma Sessão Especial em homenagem ao Instituto Jesus Missionário dos Pobres (IJMP), por ocasião da celebração dos seus 40 anos de fundação e dos relevantes serviços prestados à comunidade cajazeirense e à região, a realizar-se nas dependências do referido Instituto.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3929/requerimento_48_-_pavimentacao_da_ladeira_que_liga_o_sitio_be_ao_sitio_matuto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3929/requerimento_48_-_pavimentacao_da_ladeira_que_liga_o_sitio_be_ao_sitio_matuto.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA LADEIRA QUE LIGA O SÍTIO BÉ AO SÍTIO MATUTO.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3930/requerimento_49_-_colocacao_de_manilhas_e_recuperacao_da_passagem_rural_que_se_localiza_na_entrada_do_sitio_be_conhecida_como_ladeira_de_ze_timoteo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3930/requerimento_49_-_colocacao_de_manilhas_e_recuperacao_da_passagem_rural_que_se_localiza_na_entrada_do_sitio_be_conhecida_como_ladeira_de_ze_timoteo.pdf</t>
   </si>
   <si>
     <t>Colocação de manilhas e recuperação da passagem Rural, localizada na entrada do Sítio Bé.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3931/requerimento_50_-_abertura_de_uma_pequena_estrada_no_sitio_be.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3931/requerimento_50_-_abertura_de_uma_pequena_estrada_no_sitio_be.pdf</t>
   </si>
   <si>
     <t>Abertura de uma pequena estrada para o trafego de motocicletas e carroças, no Sítio Bé de largura, próximo ao canal do São Francisco</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_51_-_extensao_da_coleta_de_lixo_ate_o_sitio_be.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_51_-_extensao_da_coleta_de_lixo_ate_o_sitio_be.pdf</t>
   </si>
   <si>
     <t>Extensão da Coleta de Lixo até o Sítio Bé.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3937/redutor_de_velocidade-_santa_cecilia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3937/redutor_de_velocidade-_santa_cecilia.pdf</t>
   </si>
   <si>
     <t>Solicita-se a instalação de um redutor de velocidade na Rua Santa Cecília, Bairro Jardim Oásis, nas imediações do estabelecimento “Soparia da Suely”.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3938/reparacao_de_praca-_cajazeiras_velha_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3938/reparacao_de_praca-_cajazeiras_velha_.pdf</t>
   </si>
   <si>
     <t>Solicita-se a execução de serviços de manutenção e revitalização da praça situada na comunidade de Cajazeiras Velha, contemplando a podação das árvores, a pintura dos bancos e a limpeza da grama e de toda a área do entorno</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3942/requerimento_87_-_mocao_de_pessasr.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3942/requerimento_87_-_mocao_de_pessasr.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos, e encaminhado VOTOS DE PROFUNDO PESAR pelo falecimento de Zigomar Rodrigues Cartaxo, conhecido como Meirinha de Dantas, residente no Sitio Barra do Catolé, faleceu em 12 de novembro de 2025. Neste momento de dor, o Vereador Francisco Neto Damascena, apresenta suas condolências e se solidariza, com todos os familiares, parentes e amigos. Venho externar meus sentimentos em nome de todos os Vereadores e do Poder Legislativo da Câmara Municipal de Cajazeiras - PB. Rogo a Deus que no aconchego de seus braços e no calor do seu imenso coração conforte a todos por esta grande perca.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3943/requerimento_88_-_mocao_de_pessasr.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3943/requerimento_88_-_mocao_de_pessasr.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos, e encaminhado VOTOS DE PROFUNDO PESAR pelo falecimento da Senhor, Manoel Pedro da Silva, conhecida como Nelson, residente na Rua Antonio Fernandes da Silva 182, Bairro Vila Nova I, Ocorrido no dia 11 de Novembro de 2025. Neste momento de dor, o Vereador Francisco Neto Damascena, apresenta suas condolências e se solidariza, com todos os familiares, parentes e amigos. Venho externar meus sentimentos em nome de todos os Vereadores e do Poder Legislativo da Câmara Municipal de Cajazeiras - PB. Rogo a Deus que no aconchego de seus braços e no calor do seu imenso coração conforte a todos por esta grande perca.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_de_solicitacao_ao_governador_joao_azevedo_lins_-_sobre_boqueirao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_de_solicitacao_ao_governador_joao_azevedo_lins_-_sobre_boqueirao.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem requerer que, após ouvido o Plenário, seja encaminhado Ofício ao Excelentíssimo Senhor Governador do Estado da Paraíba, João Azevêdo, e ao Comandante-Geral do Corpo de Bombeiros Militar da Paraíba, Coronel Araújo, solicitando a disponibilização de uma equipe de Bombeiros para plantões aos sábados e domingos na comunidade de Engenheiro Ávidos, zona rural de Cajazeiras, Estado da Paraíba.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3957/requerimento_039-2025_-_mocao_de_aplausos_monsenhor_gervasio_fernandes_de_queiroga.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3957/requerimento_039-2025_-_mocao_de_aplausos_monsenhor_gervasio_fernandes_de_queiroga.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 039/2025 - MOÇÃO DE APLAUSOS, ao Monsenhor Gervásio Fernandes de Queiroga, em reconhecimento à fundação do Instituto Jesus Missionário dos Pobres (IJMP) e pela passagem dos 40 anos de sua atuação dedicada à promoção do bem-estar social, da formação humana e cristã e do fortalecimento dos valores comunitários.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3984/requerimento_16.2025.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3984/requerimento_16.2025.docx</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3986/requerimento_19.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3986/requerimento_19.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Rua Francisco Gabriel da Silva, por trás do HUJB, desta cidade.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_18.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_18.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Rua Maria Vitalina Bezerra, Bairro Jardim Oásis, desta cidade.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_16.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_16.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Rua Angelina Maria de Figueiredo, Bairro Cristo Rei, desta cidade.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_17.2025.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_17.2025.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Rua Maria Perpétua Mangueira, Bairro Cristo Rei, desta cidade.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3598/projeto_de_indicacao-_vigilantes_com_alteracoes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3598/projeto_de_indicacao-_vigilantes_com_alteracoes.pdf</t>
   </si>
   <si>
     <t>Este documento possui o objetivo de alterar a nomenclatura do cargo de “Vigilante” para “Guarda Patrimonial Municipal de Cajazeiras”. A mudança busca alinhar a estrutura administrativa do município à Lei Federal nº 13.022/2014, que trata das Guardas Municipais como integrantes da segurança pública. A proposta visa valorizar os profissionais da área, corrigir distorções terminológicas que associam o termo “vigilante” à segurança privada e reforçar o vínculo institucional com o poder público. Além da mudança de nomenclatura, o texto define atribuições específicas para o novo cargo e estabelece requisitos para investidura, como nível médio de escolaridade, idoneidade moral e aptidão física. Também determina a extinção do cargo anterior após a efetivação da nova legislação. A medida representa um avanço na organização e valorização da segurança pública municipal.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3890/saude_mental_para_profissionais_da_saude_e_educacao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3890/saude_mental_para_profissionais_da_saude_e_educacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PRIORIDADE DE ATENDIMENTO EM SAÚDE MENTAL PARA OS PROFISSIONAIS DA EDUCAÇÃO (PROFESSORES, MONITORES, COORDENADORES E DIRETORES) DA REDE PÚBLICA E PRIVADA DE ENSINO E PARA OS PROFISSIONAIS DA SAÚDE (ENFERMEIROS, TÉCNICOS E ASSISTENTES DE ENFERMAGEM, AGENTES COMUNITARIOS DE SAÚDE E AGENTE DE COMBATE A ENDEMIAS) DO MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3917/saneamento_basico_cocos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3917/saneamento_basico_cocos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE SISTEMA DE ESGOTAMENTO SANITÁRIO NO SÍTIO COCOS, MUNICÍPIO DE CAJAZEIRAS – PB, COM FUNDAMENTO NO PROGRAMA NACIONAL DE SANEAMENTO RURAL (PNSR) DA FUNASA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3934/projeto_de_indicacao_01-2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3934/projeto_de_indicacao_01-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO 01-2025</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3189/mocao_de_pesar_aos_familiares_do_senhor_francisco_heraldo_moesia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3189/mocao_de_pesar_aos_familiares_do_senhor_francisco_heraldo_moesia.pdf</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3228/mocao_de_aplausos_4_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3228/mocao_de_aplausos_4_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Bombeiro Militar 3º SARGENTO JANNYSON LUCIANO DA SILVA</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3229/mocao_de_aplausos_3_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3229/mocao_de_aplausos_3_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Bombeiro Militar 2º SARGENTO ANDERSON JULIANO FORMIGA DE OLIVEIRA</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3230/mocao_de_aplausos_2_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3230/mocao_de_aplausos_2_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Bombeiro Militar 2º SARGENTO FRANCISCO NALENCIO DE COSTA</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3231/mocao_de_aplausos_1_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3231/mocao_de_aplausos_1_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Bombeiro Militar 2º TENENTE AUGUSTO DELUNARDO LUCENA</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a PADRE JANILSON ROLIM (Pela comemoração de 1 Ano de posse canónica como Pároco e Cura da Igreja Catedral Nossa Senhora da Piedade, Sé da Diocese de Cajazeiras) e ao PADRE CÍCERO GOMES (Pela comemoração de 1 Ano de posse canónica Vigário Paroquial) no dia 05 de Fevereiro de 2025.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3282/mocao_de_aplausos_sra._desembargadora_agamenilde_dias.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3282/mocao_de_aplausos_sra._desembargadora_agamenilde_dias.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Sra. Desembargadora Agamenilde Dias Arruda Vieira Dantas</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3301/mocao_de_pesar_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3301/mocao_de_pesar_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EM MEMÓRIA DE LUCAS PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3344/requerimento_roberto_1.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3344/requerimento_roberto_1.doc</t>
   </si>
   <si>
     <t>Moção De Aplausos.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3346/requerimento_roberto_1.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3346/requerimento_roberto_1.doc</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3357/mocao_de_aplausos__organizadores_dos_blocos_carnaval_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3357/mocao_de_aplausos__organizadores_dos_blocos_carnaval_2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Organizadores dos Blocos do Carnaval 2025.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3358/mocao_de_aplausos_radios_carnaval_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3358/mocao_de_aplausos_radios_carnaval_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Difusora Rádio Cajazeirense 1.070 AM, Rádio Arapuan FM 98.5, Rádio Patamuté FM 104.9, Rádio Mais FM 97.7, Barroso FM PELA COBERTURA DO CARNAVAL 2025.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3359/mocao_de_aplausos_a_tv_diario_do_sertao_tv_sertao_da_paraiba_e_difusora1_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3359/mocao_de_aplausos_a_tv_diario_do_sertao_tv_sertao_da_paraiba_e_difusora1_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Tv Diário do Sertão; Tv Sertão da Paraíba e Difusora 1, pela realização da cobertura das festividades que ocoreram durante os dias referentes ao Carnaval deste municípo.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3360/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3360/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3366/mocao_de_pesar.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3366/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento de José Felipe Alves Cardoso</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3449/mocao_yvna_cordeiro_lopes_de_siqueira_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3449/mocao_yvna_cordeiro_lopes_de_siqueira_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à delegada YVNA CORDEIRO LOPES DE SIQUEIRA</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3450/mocao_elisangela_nascimento_dantas_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3450/mocao_elisangela_nascimento_dantas_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Escrivã ELISANGELA NASCIMENTO DANTAS</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3451/mocao_gerlier_manoel_de_oliveira_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3451/mocao_gerlier_manoel_de_oliveira_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao investigador de polícia GERLIER MANOEL DE OLIVEIRA</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3452/mocao_edgley_candido_de_oliveira_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3452/mocao_edgley_candido_de_oliveira_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Investigador de Polícia EDGLEY CÂNDIDO DE OLIVEIRA</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3465/mocao_de_pesar_aos_familiares_do_senhor_francisco_ferreira_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3465/mocao_de_pesar_aos_familiares_do_senhor_francisco_ferreira_da_silva.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Senhor FRANCISCO FERREIRA DA SILVA, conhecido como Demar do Sax.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3487/requerimento_036_mocao_de_aplausos_nota_maxima_curso_de_medicina.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3487/requerimento_036_mocao_de_aplausos_nota_maxima_curso_de_medicina.pdf</t>
   </si>
   <si>
     <t>Curso de Medicina do UNIFSM Conquista Nota Máxima pelo MEC</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3493/requerimento_038_mocao_de_aplausos_vereador_victor_bruno.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3493/requerimento_038_mocao_de_aplausos_vereador_victor_bruno.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3507/mocao_de_aplausos_as_organizadoras_da_paixao_de_cristo_do_grupo_de_teatro_fenix..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3507/mocao_de_aplausos_as_organizadoras_da_paixao_de_cristo_do_grupo_de_teatro_fenix..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, as Organizadores da Paixão de Cristo do Grupo de Teatro Fênix.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3513/requerimento_-_mocao_de_pesar_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3513/requerimento_-_mocao_de_pesar_1.pdf</t>
   </si>
   <si>
     <t>Requer a aprovação de Moção de Pesar pelo falecimento da Sra. Expedita Maria Dos Santos e enviado a família da mesma.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3516/mocao_de_aplausos_ao_general_mascarenhas_do_moraes_comandante_da_feb.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3516/mocao_de_aplausos_ao_general_mascarenhas_do_moraes_comandante_da_feb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao General Mascarenhas do Moraes, Comandante da FEB - MOÇÃO DE APLAUSOS, ao General Mascarenhas do Moraes, Comandante da FEB.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3522/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3522/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o jovem Reginaldo Gonçalves de Araújo Júnior, de apenas 17 anos, pela recente conquista em sua trajetória esportiva, ao ser aprovado em avaliação realizada pela equipe do Botafogo Futebol Clube ( Bota Fogo da Paraíba).</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_roberto_1.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_roberto_1.doc</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3538/mocao_de_pesar_aos_familiares_do_senhora_dandara_maria_s._caetano.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3538/mocao_de_pesar_aos_familiares_do_senhora_dandara_maria_s._caetano.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Senhora Dandara Maria S. Caetano, servidora pública da 9ª Gerência de Educação de Cajazeiras.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3539/requerimento_023-2025_-_mocao_de_aplausos_ao_tribunal_de_contas_do_estado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3539/requerimento_023-2025_-_mocao_de_aplausos_ao_tribunal_de_contas_do_estado.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 023/2025 - MOÇÃO DE APLAUSOS ao Tribunal de Contas do Estado da Paraíba (TCE-PB), na pessoa de seu presidente, Conselheiro Fábio Túlio Filgueiras Nogueira, extensiva aos demais conselheiros da Corte, pela histórica aprovação da primeira mulher a ocupar o cargo de conselheira do Tribunal, Allana Camilla Santos Galdino Vieira.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3540/requerimento_024-2025_-_mocao_de_aplausos_allana_camilla_santos_galdino_vieira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3540/requerimento_024-2025_-_mocao_de_aplausos_allana_camilla_santos_galdino_vieira.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 024/2025 - MOÇÃO DE APLAUSOS à senhora Allana Camilla Santos Galdino Vieira, pela sua histórica escolha como a primeira mulher a ocupar o cargo de conselheira do Tribunal de Contas do Estado da Paraíba (TCE-PB).</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3541/requerimento_verbal_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3541/requerimento_verbal_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL - VOTOS DE PROFUNDO PESAR, pelo falecimento do Sr. Jairo Mendes de Carvalho, ocorrido no dia 03 de maio.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3544/requerimento_-_mocao_de_pesar_jeane_goncalves.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3544/requerimento_-_mocao_de_pesar_jeane_goncalves.pdf</t>
   </si>
   <si>
     <t>Requer a aprovação de Moção de Pesar pelo falecimento da Sra. Jeane Gonçalves e enviado a família da mesma.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3553/mocao_de_aplausos.docx_1_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3553/mocao_de_aplausos.docx_1_1.pdf</t>
   </si>
   <si>
     <t>Requer a aprovação de Moção de Aplauso por Ato de Bravura ao Policial Militar José Helder de Souza da Silva - 1° Sgt Helder, do 3° Esquadrão da ROTAM e que seja enviado ao homenageado e aos Comandantes, Geral da PM/PB e do 6° BPM.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3563/requerimento_30_-_mocao_de_pessasr.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3563/requerimento_30_-_mocao_de_pessasr.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3566/requerimento_31_-_mocao_de_pessasr.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3566/requerimento_31_-_mocao_de_pessasr.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_35-__mocao_de_aplausos_por_ato_de_bravura.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_35-__mocao_de_aplausos_por_ato_de_bravura.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos por ATO DE BRAVURA</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3592/requerimento_45_-_votos_de_profundo_pesar_dede_sityio_catole_dos_saraivas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3592/requerimento_45_-_votos_de_profundo_pesar_dede_sityio_catole_dos_saraivas.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3610/mocao_de_aplausos__folha_timbre_novo_-_mocao_de_aplausos_ao_sr._wanderley_duarte_da_silva_wanderley_duarte.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3610/mocao_de_aplausos__folha_timbre_novo_-_mocao_de_aplausos_ao_sr._wanderley_duarte_da_silva_wanderley_duarte.pdf</t>
   </si>
   <si>
     <t>Presidência MOÇÃO DE APLAUSOS, ao Sr. Wanderley Duarte da Silva (Wanderley Duarte)</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3620/mocao_de_aplausos_a_escola_monsenhor_joao_milanes_pela_realizacao_do_v_arraia_do_mila..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3620/mocao_de_aplausos_a_escola_monsenhor_joao_milanes_pela_realizacao_do_v_arraia_do_mila..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Escola Monsenhor João Milanês, pela realização do V ARRAIÁ DO MILA.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3623/mocao_de_aplausos_ao_colegio_nossa_senhora_de_lourdes__rede_iens_pela_realizacao_do_xxxvi_fandangando_no_forro..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3623/mocao_de_aplausos_ao_colegio_nossa_senhora_de_lourdes__rede_iens_pela_realizacao_do_xxxvi_fandangando_no_forro..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Colégio Nossa Senhora de Lourdes – REDE IENS, pela realização do XXXVI FANDANGANDO NO FORRÓ.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3624/_mocao_de_aplausos_a_gestora_escolar_hanuska_campos_de_oliveira_aos_alunos_e_colaboradores_da_escola_monsenhor_joao_milanes_pela_brilhante_realizacao_do_v_arraia_do_mila_2025..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3624/_mocao_de_aplausos_a_gestora_escolar_hanuska_campos_de_oliveira_aos_alunos_e_colaboradores_da_escola_monsenhor_joao_milanes_pela_brilhante_realizacao_do_v_arraia_do_mila_2025..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Gestora Escolar Hanuska Campos de Oliveira, aos Alunos e Colaboradores da Escola Monsenhor João Milanês, pela brilhante realização do V Arraiá do Mila 2025.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3626/mocao_de_aplausos_a_escola_vitoria_regia_pela_brilhante_realizacao_do_forregia_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3626/mocao_de_aplausos_a_escola_vitoria_regia_pela_brilhante_realizacao_do_forregia_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Escola Vitória Régia, pela brilhante realização do FORREGIA 2025</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3635/mocao_de_aplausos_a_escola_ecit_nicea_claudino_pinheiro_pela_brilhante_realizacao_do_arraia_da_dona_nicea___um_sao_joao_apaixonado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3635/mocao_de_aplausos_a_escola_ecit_nicea_claudino_pinheiro_pela_brilhante_realizacao_do_arraia_da_dona_nicea___um_sao_joao_apaixonado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Escola Ecit Nicéa Claudino Pinheiro, pela brilhante realização do ARRAIÁ DA DONA NICÉA – “ Um São João Apaixonado"</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3636/mocao_de_aplausos_a_ecit_cristiano_cartaxo__escola_cidada_integral_tecnica_pela_brilhante_realizacao_do_arraia_2025_da_ecit_cristiano_cartaxo..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3636/mocao_de_aplausos_a_ecit_cristiano_cartaxo__escola_cidada_integral_tecnica_pela_brilhante_realizacao_do_arraia_2025_da_ecit_cristiano_cartaxo..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Ecit Cristiano Cartaxo – Escola Cidadã Integral Técnica, pela brilhante realização do ARRAIÁ 2025 DA ECIT CRISTIANO CARTAXO.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3642/requerimento_16.2025.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3642/requerimento_16.2025.docx</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3643/mocao_de_aplausos-_manin.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3643/mocao_de_aplausos-_manin.pdf</t>
   </si>
   <si>
     <t>Requer a aprovação de Moção de Aplauso pelos relevantes serviços prestados pelo Sr. Arquimedes Gomes de Souza Neto, Secretário da Infraestrutura do município de Cajazeiras.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3645/mocao_de_congratulacoes_a_radio_alto_piranhas_de_cajazeiras-pb.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3645/mocao_de_congratulacoes_a_radio_alto_piranhas_de_cajazeiras-pb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES a Rádio Alto Piranhas de Cajazeiras-PB, em nome do seu Diretor, Proprietário José Antônio de Albuquerque</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3672/mocao_de_aplausos_ao_senhor_clovis_alberto_pereira_de_abrantes_junior..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3672/mocao_de_aplausos_ao_senhor_clovis_alberto_pereira_de_abrantes_junior..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Senhor Clóvis Alberto Pereira de Abrantes Júnior, Subgerente Comercial da Regional Alto Piranhas da Companhia de Água e Esgotos da Paraíba (CAGEPA), com sede na cidade de Cajazeiras-PB.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3682/mocao_de_pesar_041-2025_-__falecimento_da_senhora_tayze_batista_lucena.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3682/mocao_de_pesar_041-2025_-__falecimento_da_senhora_tayze_batista_lucena.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR pelo falecimento da Senhora Tayze Batista Lucena (Neném).</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3684/mocao_de_pesar_aos_familiares_do_senhor_genesio_nogueira_de_souza_genitor_do_empresario_cassiano_maia_neto_de_cajazeiras_pb.__novo_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3684/mocao_de_pesar_aos_familiares_do_senhor_genesio_nogueira_de_souza_genitor_do_empresario_cassiano_maia_neto_de_cajazeiras_pb.__novo_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Senhor GENESIO NOGUEIRA DE SOUZA, Genitor do Empresário Cassiano Maia Neto de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3702/mocao_de_congratulacao_ao_bispo_da_diocese_de_cajazeiras-pb_dom_francisco_de_assis_gabriel_correto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3702/mocao_de_congratulacao_ao_bispo_da_diocese_de_cajazeiras-pb_dom_francisco_de_assis_gabriel_correto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE  CONGRATULAÇÃO ao Bispo da Diocese de Cajazeiras-PB - Dom Francisco de Assis Gabriel que completa 25 anos de Ordenação Sacerdotal.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3715/mocao_roselita.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3715/mocao_roselita.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja inserida em ata dos nossos trabalhos e comunicado através de ofício desta Presidência MOÇÃO DE APLAUSOS, para o Conselho Municipal de Assistência Social em nome da presidenta a Sra Roselita Albuquerque Lima de Souza, pelo belíssimo trabalho à frente da 12ª Conferência Municipal de Assistência Social que se realizou nos dias 09 e 10 de Julho de 2025 na Faculdade Católica da Paraíba.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3719/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3719/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3724/mocao_de_pesar_042-2025_-__falecimento_da_senhora_lourdes_moreira_claudino.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3724/mocao_de_pesar_042-2025_-__falecimento_da_senhora_lourdes_moreira_claudino.pdf</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3731/mocao_de_congratulacoes_ao_supermercado_brasil_de_cajazeiras-pb_certo_novo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3731/mocao_de_congratulacoes_ao_supermercado_brasil_de_cajazeiras-pb_certo_novo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Supermercado Brasil, pelos 45 anos de tradição e relevantes serviços prestados à comunidade em nome do Senhor Antônio Brasileiro e à Senhora Gela Brasileiro, proprietários do Supermercado Brasil.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3734/mocao_de_aplausos_a_escola_estadual_monsenhor_joao_milanes_2025_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3734/mocao_de_aplausos_a_escola_estadual_monsenhor_joao_milanes_2025_.pdf</t>
   </si>
   <si>
     <t>Na forma regimental, requeiro à mesa, ouvido o plenário, MOÇÃO DE APLAUSOS à Escola Estadual Monsenhor João Milanes, à gestora Sra. Hanuska Campos de Oliveira, ao professor Sr. Thiago Nogueira Mangueira, e aos alunos que integraram o projeto selecionado, por representarem com excelência o nosso município de Cajazeiras-PB na etapa Estadual da Conferência Nacional Infantojuvenil pelo Meio Ambiente (CNIJMA) que acontecerá na capital João Pessoa-PB</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3744/mocao_de_pesar_tereza__pereira_dos_santos20250814_11191715.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3744/mocao_de_pesar_tereza__pereira_dos_santos20250814_11191715.pdf</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_034-2025_-_mocao_de_aplausos_2o_sargento_pm_pablo_savio_brito_mendes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_034-2025_-_mocao_de_aplausos_2o_sargento_pm_pablo_savio_brito_mendes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 034/2025 - MOÇÃO DE APLAUSOS ao 2º Sargento PM Pablo Sávio Brito Mendes, matrícula 524306-8, lotado no 6º Batalhão de Polícia Militar (6º BPM), pelo ato de bravura ocorrido no dia oito (08) de agosto do corrente ano, por volta das 09h00, no centro de Cajazeiras/PB, durante sua folga, que resultou na prisão de um foragido da Justiça e na recuperação de uma motocicleta furtada.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3751/mocao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3751/mocao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PARA Maria Teixeira Diniz</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3752/mocao_de_aplausos__8o_encontro_regional_dos_fuscas_e_carros_antigos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3752/mocao_de_aplausos__8o_encontro_regional_dos_fuscas_e_carros_antigos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Senhor Edmilson Paulino de Brito, idealizador e organizador do 8º Encontro Regional dos Fuscas e Carros Antigos, realizado nos dias 16 e 17 de agosto de 2025, na Praça das Oiticicas, em Cajazeiras-PB.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3771/mocao_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3771/mocao_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao _x000D_
 Reverendíssimo PADRE JANILSON pelo seu aniversário, celebrado no dia 21 desse mês, em reconhecimento à sua dedicação, zelo espiritual e serviço à comunidade</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3772/congratulacoes_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3772/congratulacoes_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Reverendíssimo PADRE FRANCIVALDO DO NASCIMENTO pelos 34 anos de sacerdócio, dedicados à fé, à espiritualidade e ao bem-estar da comunidade.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3773/luiz_jose_da_silva_20250826_10002439.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3773/luiz_jose_da_silva_20250826_10002439.pdf</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3776/mocao_de___aplausos__joabson.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3776/mocao_de___aplausos__joabson.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos de Joabson.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3777/mocao_de_aplausos__aos_sagento_josenido__wandembeg.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3777/mocao_de_aplausos__aos_sagento_josenido__wandembeg.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao 1° Sargento Josenildo Vasconcelos dos Santos e ao 3° Sargento Wandemberg Gonçalves Pegado.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3778/mocao_de_pesar_adailton20250829_08585678_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3778/mocao_de_pesar_adailton20250829_08585678_1.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do senhor Dailton Lima da Silva.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3779/mocao_de___aplausos_angelina.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3779/mocao_de___aplausos_angelina.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos de Angelina.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3784/requerimento_51.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3784/requerimento_51.pdf</t>
   </si>
   <si>
     <t>Esta singela homenagem se faz necessária por se tratar de um trabalho relevante e concreto, o Professor fez um resgate histórico do futebol cajazeirense que ficará eternizado para as futuras gerações da nossa cidade e região.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3786/mocao_de_aplausos_a_banda_maciel_cristiano_cartaxo_cajazeiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3786/mocao_de_aplausos_a_banda_maciel_cristiano_cartaxo_cajazeiras.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, à Banda Marcial Cristiano Cartaxo – BAMACC, da ECIT Cristiano Cartaxo, pela brilhante atuação na V Copa de Bandas e Fanfarras – Etapa Sertão, realizada no último dia 24 de agosto de 2025, no município de Itaporanga - PB.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3789/mocao_de_pesar_maria_de_fatima_cruz.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3789/mocao_de_pesar_maria_de_fatima_cruz.pdf</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3811/mocao_de_aplausos_ao_pm_cajazeiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3811/mocao_de_aplausos_ao_pm_cajazeiras.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao CB PM José Carlison de Albuquerque, pelos serviços prestados ao impedir que o senhor Francisco Anderson de Souza atentasse contra a própria vida.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3820/congratulacoes_pelos_38_anos_do_supermecado_das_palmeiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3820/congratulacoes_pelos_38_anos_do_supermecado_das_palmeiras.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao senhor José Tarcisio Mendes de Andrade  e à senhora Rosa Maria Mendes de Andrade, pela comemoração dos 38 anos de fundação do Supermercado das Palmeiras.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3824/mocao_de_pesar_044-2025_senhora_edilza_uchoa_dos_anjos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3824/mocao_de_pesar_044-2025_senhora_edilza_uchoa_dos_anjos.pdf</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3830/requerimento_n_27-2025_-_mocao_de_aplausos_para_sessao_especial_do_dia_do_acs_e_ace.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3830/requerimento_n_27-2025_-_mocao_de_aplausos_para_sessao_especial_do_dia_do_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 27-2025 - MOÇÃO DE APLAUSOS PARA SESSÃO ESPECIAL DO DIA DO ACS E ACE.pdf</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3831/mocao_de_aplausos_ao_sr._charles_david_novo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3831/mocao_de_aplausos_ao_sr._charles_david_novo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Sr. Charles David, pelo brilhante desempenho e conquista do título de Campeão na categoria Iniciante durante a tradicional Vaquejada do Parque Pedro Chaves, realizada no município de Cajazeiras-PB.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3836/mocao_de_aplauso-1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3836/mocao_de_aplauso-1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO para À excelentíssima Senhora Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras-PB, e ao Senhor Eduardo Jorge Gomes Pereira, Secretário Municipal de Cultura.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_n_31-2025_-_mocao_de_aplausos_para_a_equipe_de_samu_de_cajazeiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_n_31-2025_-_mocao_de_aplausos_para_a_equipe_de_samu_de_cajazeiras.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 31-2025 - MOÇÃO DE APLAUSOS PARA A EQUIPE DE SAMU DE CAJAZEIRAS</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3841/mocao_de_pesar_045-2025_senhora_francisca_benivalda.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3841/mocao_de_pesar_045-2025_senhora_francisca_benivalda.docx</t>
   </si>
   <si>
     <t>Moção de Pesar pelo Falecimento da Enfermeira Francisca Benivalda</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3847/mocao_de_aplausos__caminhada_sao_francisco_correto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3847/mocao_de_aplausos__caminhada_sao_francisco_correto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Senhor Sandro Lindomar de Sá (popularmente conhecido como "Sandro da Bolo Bão"</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3848/mocao_de_aplausos__atletico.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3848/mocao_de_aplausos__atletico.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao time Atlético de Cajazeiras-PB, em reconhecimento à brilhante campanha e histórica conquista que culminou com o retorno do clube à elite do Campeonato Paraibano de Futebol.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_n_32-2025_-_mocao_de_aplausos_para_os_policias_militares_de_cajazeiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_n_32-2025_-_mocao_de_aplausos_para_os_policias_militares_de_cajazeiras.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 32-2025 - MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3861/mocao_de_aplauso_sinfumc.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3861/mocao_de_aplauso_sinfumc.docx</t>
   </si>
   <si>
     <t>Assunto: Moção de Aplausos ao SINFUMC e aos dirigentes Carlinhos, Edjane e Elinete. _x000D_
 _x000D_
  _x000D_
 _x000D_
 Justificativa: _x000D_
 _x000D_
  _x000D_
 _x000D_
 O Vereador Francisco Neto Damacena – Neto da Vila Nova, com assento nesta Casa Legislativa, vem, nos termos regimentais, apresentar MOÇÃO DE APLAUSOS ao Sindicato dos Funcionários Municipais de Cajazeiras – SINFUMC, e aos dirigentes Emanuel Carlos (Carlinhos), Edjane Alves e à presidente Elinete, pelo exemplar trabalho desenvolvido em Brasília, na defesa e articulação em prol da aprovação do Projeto de Lei nº 2531/2021, que trata do Piso Nacional dos Profissionais da Educação.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3873/mocao_de_pesar__valda_duarte20251013_09024991.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3873/mocao_de_pesar__valda_duarte20251013_09024991.pdf</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3875/mocao_de_aplausos_aos_senhores_fernando_antonio_de_araujo_paula_e_wgleydson_de_souza_pela_realizacao_do_evento_empresarios_e_profissionais_de_sucesso_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3875/mocao_de_aplausos_aos_senhores_fernando_antonio_de_araujo_paula_e_wgleydson_de_souza_pela_realizacao_do_evento_empresarios_e_profissionais_de_sucesso_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, aos senhores Fernando Antônio de Araújo Paula e Wgleydson de Souza, pela realização do evento “Empresários e Profissionais de Sucesso 2025”.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3880/requerimento_n_35-25_-_mocao_de_aplausos_a_estudante_jordania_borges.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3880/requerimento_n_35-25_-_mocao_de_aplausos_a_estudante_jordania_borges.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.° 035/2025 MOÇÃO DE APLAUSOS à estudante Jordânia Borges</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3881/requerimento_n_33-2025_-_mocao_de_aplausos_as_estudantes_julia_carvalho_e_monaliza_rolim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3881/requerimento_n_33-2025_-_mocao_de_aplausos_as_estudantes_julia_carvalho_e_monaliza_rolim.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.° 033/2025 - MOÇÃO DE APLAUSOS às estudantes Júlia Carvalho e Monaliza Rolim</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3882/requerimento_n_34-2025_-_mocao_de_aplausos_a_escola_cidada_integral_professor_crispim_coelho_em_nome_do_professor_zilmar_gomes_ferreira_veloso.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3882/requerimento_n_34-2025_-_mocao_de_aplausos_a_escola_cidada_integral_professor_crispim_coelho_em_nome_do_professor_zilmar_gomes_ferreira_veloso.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.° 034/2025 MOÇÃO DE APLAUSOS à Escola Cidadã Integral Professor Crispim Coelho, em nome do professor Zilmar Gomes Ferreira Veloso</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3886/aplausos_dr_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3886/aplausos_dr_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Dr. Teógenes Oliveira, em reconhecimento à sua destacada trajetória profissional, dedicação à medicina e aos relevantes serviços prestados à saúde pública, atuando como Especialista em Medicina de Família e Comunidade, Especialista em Ultrassonografia Geral, Médico Generalista e Tutor do Programa Mais Médicos pelo Brasil, além de exercer suas funções como Ultrassonografista na CDI, Policlínica e Clínico Geral no distrito de Boqueirão.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3893/mocao_de_pesar_047-2025_senhora_raquel_de_sousa_ferreira..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3893/mocao_de_pesar_047-2025_senhora_raquel_de_sousa_ferreira..pdf</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3894/mocao_de_aplauso_1.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3894/mocao_de_aplauso_1.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Dr. Marlon Artur Moreira Bastos, pelos relevantes serviços prestados à saúde da população de Cajazeiras-PB e pelo exemplo de dedicação, competência e compromisso profissional demonstrado ao longo de sua trajetória médica.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3908/mocao_de_aplausos.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3908/mocao_de_aplausos.doc</t>
   </si>
   <si>
     <t>Moção de aplausos ao Corpo de Bombeiros Militar pelo relevante serviço prestado à população do Distrito de Divinópoles, por meio do abastecimento de água às residências e reservatórios durante o período de escassez hídrica.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3912/mocao_de_apalusos_1o_sargento_qprr_francisco_lopes_de_sousa20251028_09484435.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3912/mocao_de_apalusos_1o_sargento_qprr_francisco_lopes_de_sousa20251028_09484435.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ,ao 1º Sargento QPRR Francisco Lopes de Sousa</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3939/mocao_de_aplausos_louceiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3939/mocao_de_aplausos_louceiras.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos às louceiras de Cajazeiras pela entrega da peça de cerâmica bordada “Ex-voto” ao Ministério da Cultura, em reconhecimento à valorização do artesanato e da cultura sertaneja paraibana.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3947/mocao_de_pesar_aos_familiares_do_senhor_matheus_marques_da_silva_aluno_da_escola_estadual_de_e.f.m._dom_moises_coelho_de_cajazeiras..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3947/mocao_de_pesar_aos_familiares_do_senhor_matheus_marques_da_silva_aluno_da_escola_estadual_de_e.f.m._dom_moises_coelho_de_cajazeiras..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Senhor Matheus Marques da Silva, aluno da Escola Estadual de E.F.M. Dom Moisés Coelho de Cajazeiras/PB.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3958/mocao_de_aplauso-1_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3958/mocao_de_aplauso-1_1.pdf</t>
   </si>
   <si>
     <t>Parabenizando pela homologação da Secretaria de Meio Ambiente do município pelo Conselho Estadual de Meio Ambiente como apta a fazer licenciamento ambiental.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3978/mocao_de_pesar_aos_familiares_do_senhora_antonia_maria_abrantes__dona_toinha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3978/mocao_de_pesar_aos_familiares_do_senhora_antonia_maria_abrantes__dona_toinha.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Senhora Antônia Maria Abrantes – (Dona Toinha), genitora do empresário Aluízio Abrantes de Oliveira da Dipilata – Distribuidora de peças e latarias para autos.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3979/mocao_de_pesar_aos_familiares_do_senhor_constantino_cartaxo__tantino_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3979/mocao_de_pesar_aos_familiares_do_senhor_constantino_cartaxo__tantino_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Senhor Constantino Cartaxo ( TANTINO ).</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3980/mocao_de_pesar_aos_familiares_do_senhor_genezio_querino_de_souza..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3980/mocao_de_pesar_aos_familiares_do_senhor_genezio_querino_de_souza..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Senhor Genezio Querino de Souza.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3985/mocao_de_aplausos_aos_organizadores_e_treinadores_do_clube_sport_sertao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3985/mocao_de_aplausos_aos_organizadores_e_treinadores_do_clube_sport_sertao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, aos organizadores e treinadores do Clube Sport Sertão, Marcelo Martins e Santiago Silva, pelo brilhante trabalho realizado à frente da equipe, preparando com excelência todos os atletas e tornando possível mais uma grande conquista para o esporte cajazeirense. IV Etapa do Campeonato Paraibano de Tênis de Mesa e no Campeonato Nacional de Tênis de Mesa, realizados no sábado e domingo, na escola ECIT Professora Nicéia Claudino Pinheiro. Moção também aos atletas destaques:_x000D_
 •	Maria Rebeca – Campeã na Categoria Adulto Feminino_x000D_
 •	Izzye Rolim – Campeã nas Categorias Sub-19 e Absoluto A_x000D_
 •	Nicole Sousa – Campeã na Categoria Sub-21_x000D_
 •	Silvânio Botão – Campeão na Categoria Absoluto F Masculino_x000D_
 •	Santiago Silva – Campeão na Categoria Adulto Masculino_x000D_
 •	E demais alunos do Sport Sertão</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4002/mocao_de_pesar_052-2025_professora_mariberte_moura.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4002/mocao_de_pesar_052-2025_professora_mariberte_moura.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Professora Mariberte Moura</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>RAZÕES DO VETO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3876/of.662-veto_parcial_ao_projeto_de_lei_29.2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3876/of.662-veto_parcial_ao_projeto_de_lei_29.2025.pdf</t>
   </si>
   <si>
     <t>OF.662.2025_x000D_
 VETO PARCIAL AO AUTÓGRAFO DE LEI Nº 29/2025_x000D_
 INSTITUI O SELO “EMPRESA AMIGA DO JOVEM” NO ÂMBITO DO MUNICÍPIO DE CAJAZEIRAS - PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3877/of.663-veto_parcial_ao_projeto_de_lei_38.2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3877/of.663-veto_parcial_ao_projeto_de_lei_38.2025.pdf</t>
   </si>
   <si>
     <t>OF.663.2025_x000D_
 VETO PARCIAL AO AUTÓGRAFO DE LEI Nº 38/2025_x000D_
 DISPÕE SOBRE A CRIAÇÃO DA SEMANA DE PREVENÇÃO E CUIDADOS DA VISÃO INFANTIL NO MUNICÍPIO DE CAJAZEIRAS-PB, DENOMINADA “SEMANA DE OLHO NOS OLHINHOS”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3644/emanda_ldo_2026.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3644/emanda_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo ao Artigo 2º do Projeto de Lei nº 37/2025, que dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3667/emenda_pl_47_2025_caps_ad.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3667/emenda_pl_47_2025_caps_ad.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 2º do Projeto de Lei nº 47/2025, que dispõe sobre a estrutura organizacional da secretaria municipal de saúde promovendo a correção da simbologia de alguns cargos, por meio da substituição de parte do anexo único da Lei nº 3.126/2025.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3827/emenda_modificativa_02-_comissao_2.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3827/emenda_modificativa_02-_comissao_2.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°56/2025</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3829/emenda_modificativa_03-_comissao-1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3829/emenda_modificativa_03-_comissao-1.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de RESOLUÇÃO N° 03/2025.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3802/emenda_modificativa-_comissao-5.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3802/emenda_modificativa-_comissao-5.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação Final, no uso de suas atribuições legais, propõe a seguinte Emenda Modificativa ao Projeto de Lei n°32/2025, de autoria do vereador Lualas Joan Pereira Pontes Ribeiro.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3951/emenda_raelsa_-_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3951/emenda_raelsa_-_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3953/emendas_impositivas_neto_vila_nova.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3953/emendas_impositivas_neto_vila_nova.pdf</t>
   </si>
   <si>
     <t>Emendas Impositiva Individual 2025</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3955/emendas_impositivas_individual_-_bruno.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3955/emendas_impositivas_individual_-_bruno.pdf</t>
   </si>
   <si>
     <t>Emenda Impositivas Individual</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3959/emendas_impositivas_neto_vila_nova.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3959/emendas_impositivas_neto_vila_nova.pdf</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3960/lamarque_emendas_2025_pdf.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3960/lamarque_emendas_2025_pdf.pdf</t>
   </si>
   <si>
     <t>Emendas Individuais ao Projeto de Lei Orçamentária Anual – LOA 2026</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3961/emenda_impositiva_individual_-_lamarque_pdf.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3961/emenda_impositiva_individual_-_lamarque_pdf.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual ao Projeto de Lei Orçamentária Anual – LOA 2026</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3962/emendas_impositivas_individuais_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3962/emendas_impositivas_individuais_2025.pdf</t>
   </si>
   <si>
     <t>Será destinado ao atendimento na área da saúde recursos financeiro na ordem de R$. 112.981,34 para manutenção, ampliação ou reforma, sendo 50% para a Associação de Pais e Amigos dos Excepcionais – APAE, localizada a Rua Pedro Coelho Viana, s/n – Cristo Rei, Cajazeiras/PB; e 50% para a Associação de Pais e Amigos dos Autistas - APAA, localizada a Rua Felismino Coelho, 216 - Centro, Cajazeiras/PB._x000D_
 Serão destinados os recursos financeiros na ordem de R$ R$. 112.981,34 recursos livres , sendo 40% para perfuração de poços artesianos nas comunidades rurais dos Sítios: Pé de Serra, Cachoeirinha dos Batalha, Riacho do Meio e Poços, todos município de Cajazeiras/PB; 30% para a Associação Religiosa Obra Álegrate de Maria, situada a Rua Francisca Fernandes Claudino, nº 143 – Centro, Cajazeiras/PB; e 30% para a Associação Comunitária Francisca Bandeira, situada a Rua Químico Francisco Braga Barreto, s/n – Bairro Casas Populares, Cajazeiras/PB.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3963/emendas_completas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3963/emendas_completas.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual e Emendas Individuais</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3964/emenda_impositiva_individual_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3964/emenda_impositiva_individual_.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual ao Projeto de Lei Orçamentária Anual - LOA 2026</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3965/emenda_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3965/emenda_2025.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N° 73/2025, que Estima a Receita e Fixa a Despesa do Município de Cajazeiras, para o Exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3966/emenda_impositiva_individual_fabio_borges.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3966/emenda_impositiva_individual_fabio_borges.pdf</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL IMPOSITIVA</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3967/emenda_impossitiva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3967/emenda_impossitiva.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N° 73/2025, QUE ESTIMA A RECEITA E FIXA A DESPESA NO MUNICÍPIO DE CAJAZEIRAS – PB, PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3968/projeto_impositiva_individual_-_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3968/projeto_impositiva_individual_-_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO IMPOSITIVA INDIVIDUAL - 2025</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3969/emenda_ao_projeto_de_lei_n_73-2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3969/emenda_ao_projeto_de_lei_n_73-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI N° 73-2025</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3970/emenda_impositiva_individual_2025.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3970/emenda_impositiva_individual_2025.docx</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA ROBERTO DAS REDES</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3974/emendas_impositivas_marcos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3974/emendas_impositivas_marcos.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS REFERENTE AO PROJETO DE LEI N° 73/2025.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3975/emendas_doc_2026.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3975/emendas_doc_2026.pdf</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3976/emenda_impositiva.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3976/emenda_impositiva.docx</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3181/projeto_de_lei_espanhol_nas_escolas_victor_bruno_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3181/projeto_de_lei_espanhol_nas_escolas_victor_bruno_1.pdf</t>
   </si>
   <si>
     <t>A proposta de incluir a disciplina de Língua Espanhola na grade curricular das escolas municipais de Cajazeiras é uma resposta à evolução e ao crescimento do município, tanto em termos geográficos quanto no aumento populacional. Cajazeiras, conhecida como a "Cidade que ensinou a Paraíba a ler", sempre foi um polo educacional e cultural no Alto Sertão paraibano. Esse crescimento exige que a cidade amplie suas ofertas educacionais, preparando seus estudantes para os desafios de um mundo cada vez mais globalizado._x000D_
 _x000D_
 A Língua Espanhola é o segundo idioma mais falado no mundo, com mais de 500 milhões de falantes nativos. Sua relevância vai além do âmbito cultural, alcançando o mercado de trabalho, o turismo, os intercâmbios estudantis e as relações comerciais. No contexto brasileiro, o espanhol ganha ainda mais importância devido à proximidade geográfica com países hispano-hablantes, como Argentina, Paraguai e Uruguai, além de outros da América Latina._x000D_
 _x000D_
 A inclusão dessa disciplina também reforça a preparação dos alunos para o Exame Nacional do Ensino Médio (ENEM), no qual o espanhol é uma opção de língua estrangeira, aumentando as chances de sucesso dos estudantes nos vestibulares e processos seletivos. Além disso, a globalização e a crescente imigração de pessoas falantes de espanhol no Brasil tornam o aprendizado dessa língua uma ferramenta essencial para comunicação e integração social.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3182/projeto_de_lei_dia_do_vaqueiro_vereador_victor_bruno.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3182/projeto_de_lei_dia_do_vaqueiro_vereador_victor_bruno.pdf</t>
   </si>
   <si>
     <t>O presente projeto de lei visa instituir o "Dia Municipal do Vaqueiro" em Cajazeiras, no Alto Sertão da Paraíba, como forma de valorizar e preservar as tradições culturais e o trabalho dos vaqueiros. Essa profissão, reconhecida legalmente como de extrema importância para o manejo, condução e cuidado de animais, é um dos maiores símbolos da identidade nordestina._x000D_
 A escolha do dia 29 de agosto alinha-se com o Dia Nacional do Vaqueiro, instituído em todo o território brasileiro, e reforça a celebração dessa importante figura histórica e contemporânea. Inspirando-se em iniciativas como a do Estado de Pernambuco, que celebra o Dia Estadual do Vaqueiro no dia 2 de agosto, e do município de Pedra Branca, que instituiu o Dia Municipal do Vaqueiro no dia 9 de agosto, esta proposta busca colocar Cajazeiras na vanguarda da valorização dessa classe trabalhadora.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3195/projeto_01-2025_-_utilidade_publica_ass_comunitaria_rural_do_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3195/projeto_01-2025_-_utilidade_publica_ass_comunitaria_rural_do_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>PROJETO 01-2025 - UTILIDADE PÚBLICA ASS COMUNITÁRIA RURAL DO DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3198/projeto_praca_de_bolapdf.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3198/projeto_praca_de_bolapdf.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE FRANCISCO DE ASSIS PEREIRA DA COSTA (BOLA), A ARENA DE FUTEBOL SOCIETY SITUADA À RUA JOSÉ ALBERTO LOPES RODRIGUES NO BAIRRO VILA NOVA 2 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3248/projeto_de_lei__iptu_verde__vereador_victor_bruno_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3248/projeto_de_lei__iptu_verde__vereador_victor_bruno_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "IPTU VERDE" E AUTORIZA A CONCESSÃO DE DESCONTO NO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) COMO INCENTIVO AO USO DE TECNOLOGIAS AMBIENTAIS SUSTENTÁVEIS.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3249/projeto_de_lei_ordinaria_-_fila_unica_para_autistas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3249/projeto_de_lei_ordinaria_-_fila_unica_para_autistas.pdf</t>
   </si>
   <si>
     <t>O referido projeto se faz necessário para este município, por se tratar de um tema pertinente e abrangente. É perceptível o grande número de pessoas com o Transtorno do Espectro Autista – TEA que é um problema de desenvolvimento neurológico que afeta a organização de sentimentos, pensamentos e emoções. Partindo do pressuposto de que é um transtorno, logo sabemos que estas pessoas são incapazes de esperar seu tempo de atendimento numa fila comum a todos, eles se agitam, gritam, entre outros comportamentos. _x000D_
                É preciso olhar para essa causa com humanidade e afeto, conceder este direito aos autistas, é um avanço na saúde e uma conquista para a comunidade, principalmente para a família que sempre os acompanha em consultas e tratamentos. Espero que os nobres vereadores apreciem com sensibilidade o supracitado projeto e, consequentemente, aprovem para que assim eles tenham mais dignidade._x000D_
 	Sem mais para o momento, renovamos nossos protestos de estima e elevada consideração e nos colocamos a disposição para maiores esclarecimentos.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3291/projeto_de_lei_ordinaria_feira_livre.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3291/projeto_de_lei_ordinaria_feira_livre.pdf</t>
   </si>
   <si>
     <t>O presente Projeto de Lei tem por finalidade estimular e organizar Feiras Livres da Agricultura Familiar, para que os agricultores possam comercializar seus produtos de gêneros alimentícios e artesanatos._x000D_
 Como objetivo primário e não menos importante, este projeto visa aproximar os produtores da sociedade civil em geral para que possam divulgar sua produção, gerando renda para suas famílias. _x000D_
 As Feiras ocorreriam semanalmente, em dia, horário e local específico definido posteriormente pelo Poder Executivo._x000D_
 Outro objetivo seria demonstrar a diversidade que representam as tradições culinárias, costumes e artesanatos do município, incentivando os Produtores a permanecerem na agricultura familiar.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3327/projeto_tea_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3327/projeto_tea_.pdf</t>
   </si>
   <si>
     <t>INSTITUI REQUISITOS PARA CAPACITAÇÃO OBRIGATÓRIA DE PROFISSIONAIS QUE TRABALHAM COM PESSOAS DIAGNOSTICADAS COM TRASNTORNO DO ESPECTRO AUTISTA EM TODA REDE DE ENSINO MUNICIPAL E PRIVADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3332/substituido_-_projeto_de_lei_ordinaria_no.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3332/substituido_-_projeto_de_lei_ordinaria_no.pdf</t>
   </si>
   <si>
     <t>O presente Projeto de Lei tem como objetivo educar e conscientizar as pessoas sobre os bons tratos aos animais e, nada melhor do que iniciar este trabalho pelas escolas, tendo em vista, que são instituições formativas que não apenas transmite conteúdos, mas, sobretudo, formam cidadãos para a vida. _x000D_
              Assim sendo, cabe a este Poder Legislativo atuar sobre o desenvolvimento de diretrizes educacionais voltadas à promoção do bem-estar animal, ponderando-se especialmente que a educação é instrumento essencial e indispensável para a promoção de uma consciência coletiva sobre os bons-tratos._x000D_
             Logo, a finalidade essencial da presente propositura é assegurar que as futuras gerações tenham a oportunidade de adquirir desde cedo, especialmente durante a fase de desenvolvimento escolar, conhecimento sobre bons tratos e formas de promovê-los. Em longo prazo, as diretrizes apresentadas são capazes de reduzir os maus-tratos, abandonos e demais crueldades contra os animais, justamente porque os cidadãos terão a consciência necessária para tratá-los como seres de direitos._x000D_
            Assim, em vista de todo o exposto, contamos, então, uma vez mais com o indispensável apoio de nossos nobres pares para a sua aprovação.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3339/projeto_de_lei_ordinaria_fila_dos_autistas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3339/projeto_de_lei_ordinaria_fila_dos_autistas.pdf</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3361/projeto_de_lei_ordinaria_guarda_municipal.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3361/projeto_de_lei_ordinaria_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>O presente Projeto de Lei tem como objetivo garantir a segurança pública municipal, bem como zelar pelo patrimônio público e privado. É nítido o crescimento populacional da nossa cidade, quanto maior o município, maior serão os índices de criminalidade, por isso, é relevante a aprovação e execução desta propositura._x000D_
 O supracitado projeto trará como benefícios uma segurança pública digna, redução de crimes, diminuição da criminalidade, proporcionando um ambiente mais seguro para os cidadãos e visitantes. Em se tratando da proteção ao patrimônio, irá prevenir danos e furtos, garantindo a segurança de bens públicos e privados. Melhoria da qualidade de vida, criação de um ambiente mais tranquilo e seguro, incentivando o desenvolvimento econômico e social da cidade.           _x000D_
  Assim, em vista de todo o exposto, contamos, então, uma vez mais com o indispensável apoio de nossos nobres pares para a sua aprovação.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3370/projeto_de_lei_aluguel_social.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3370/projeto_de_lei_aluguel_social.pdf</t>
   </si>
   <si>
     <t>O presente Projeto de Lei visa garantir proteção e dignidade às mulheres em situação de violência doméstica no Município de Cajazeiras, por meio da concessão do Benefício Eventual na forma de "Aluguel Social". Muitas mulheres vítimas de violência enfrentam dificuldades financeiras para deixar o lar onde sofrem agressões, perpetuando o ciclo de violência por falta de alternativas seguras._x000D_
 O "Aluguel Social" proporcionará um suporte temporário para que essas mulheres possam reconstruir suas vidas longe do agressor, garantindo sua proteção e autonomia._x000D_
 Importante destacar que a implementação desta medida não resultará na criação de novas despesas para o município, pois os recursos utilizados serão direcionados a partir de verbas já alocadas no orçamento da Secretaria Municipal de Assistência Social, garantindo uma melhor gestão dos fundos existentes e assegurando o atendimento às mulheres em situação de vulnerabilidade._x000D_
 Dessa forma, esta proposição tem como fundamento o disposto na Lei Maria da Penha (Lei Federal nº 11.340/2006), que prevê a adoção de medidas que possibilitem o amparo imediato às vítimas de violência doméstica._x000D_
 Diante do exposto, conto com o apoio dos nobres pares para a aprovação deste Projeto de Lei, visando garantir mais segurança e dignidade às mulheres de Cajazeiras.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3371/faixas_elevadas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3371/faixas_elevadas.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A OBRIGATORIEDADE DA CONSTRUÇÃO DE FAIXA ELEVADA DE SEGURANÇA PARA PEDESTRES EM FRENTE A TODAS AS INSTITUIÇÕES DE ENSINO DA REDE PÚBLICA E PRIVADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3384/projeto_de_lei_remedio_em_casa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3384/projeto_de_lei_remedio_em_casa.pdf</t>
   </si>
   <si>
     <t>O presente projeto de lei está em consonância com o art. 1º, inciso III da Constituição Federal de 1988, tratando esta norma da dignidade da pessoa humana, bem como do art. 196 desta Carta Magna, na qual preconiza que: “A saúde é direito de todos e dever do Estado, garantindo mediante políticas sociais e econômicas que visem à redução do risco de doença e de outros agravos e ao acesso universal igualitário às ações e serviços para a sua promoção, proteção e recuperação._x000D_
  Os dispositivos normativos supracitados, por si só, já guarnecem os direitos previstos neste projeto de lei que se apresenta. Garantir aos cidadãos tal benefício, proporcionará o fornecimento de uma saúde pública humanizada, através de uma assistência farmacêutica que contribuirá na recuperação dos pacientes, proporcionando-lhes o conforto necessário num momento de grande importância como a recuperação nos momentos de grave enfermidade._x000D_
  O foco é garantir aos pacientes idosos e/ou portadores de necessidades especiais e/ou portadores de doenças crônicas graves, com sérios problemas de locomoção que os impede de retirar os remédios prescritos, desde que regularmente inscritos no programa Municipal de assistência farmacêutica e fornecimento de medicamentos, no âmbito do Município de Cajazeiras-PB._x000D_
  Em havendo a aprovação do projeto, ficará perceptível aos olhos da sociedade e dos caros colegas vereadores e vereadoras a eficácia do serviço público de saúde, na medida em que forem observados a redução do volume de filas e aglomerações de pessoas nas unidades de saúde, além da redução de custos, impossibilitando possíveis casos de perdas e desvios de medicamentos._x000D_
 A finalidade do projeto é garantir, na medida em que for necessário aos usuários do programa, a disponibilidade do uso contínuo da medicação, condição indispensável para o tratamento, o bom controle clínico e para a redução da mortalidade dos pacientes. É indiscutível a afirmação de que a descontinuidade do fornecimento de medicamentos compromete a relação paciente - equipe de saúde, induz ao abandono do tratamento, ao aumento da mortalidade e dos custos da assistência, bem como gera a descredibilidade do sistema público de saúde._x000D_
 Além disso, a entrega dos medicamentos permitirá um controle sistematizado de sua distribuição, de modo a evitar desperdícios tanto com perda por prazo de validade bem como a formação de estoques maiores que os necessários._x000D_
  Em face do exposto e por entender que a medida se releva justa e oportuna, apresento o presente projeto, contando desde já, com o apoio dos nobres pares para sua aprovação.</t>
   </si>
   <si>
-    <t>3415</t>
-[...11 lines deleted...]
-  <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3416/projeto_de_lei_empresa_amiga_do_jovem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3416/projeto_de_lei_empresa_amiga_do_jovem.pdf</t>
   </si>
   <si>
     <t>O presente projeto de lei visa fomentar a inclusão de jovens e adolescentes no mercado de trabalho, proporcionando-lhes oportunidades de qualificação e desenvolvimento pessoal. A criação do selo “Empresa Amiga do Jovem” incentivará as empresas a aderirem à modalidade de contratação de aprendizagem, promovendo políticas de responsabilidade social que beneficiarão tanto os jovens quanto o próprio setor produtivo._x000D_
 A experiência no mercado de trabalho é fundamental para o amadurecimento e o desenvolvimento profissional dos jovens, e a inserção deles nas empresas traz novas perspectivas e um fluxo de ideias que enriquecem o ambiente organizacional. Além disso, a valorização da mão de obra jovem contribui para a formação de cidadãos conscientes de seus papéis sociais._x000D_
 Contamos com o apoio dos nobres colegas para a aprovação deste projeto de lei, que representa um passo importante para a construção de um futuro melhor para os nossos jovens Cajazeirenses.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3442/adocao_de_plantas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3442/adocao_de_plantas.pdf</t>
   </si>
   <si>
     <t>EMENTA: FICA INSTITUIDO O PROGRAMA EDUCACIONAL “PLANTE COMUNIDADE ESCOLAR” E DÁ SEUS DETALHAMENTOS.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3446/rua_de_lazer.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3446/rua_de_lazer.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa "Rua do Lazer", através da restrição ao trânsito de veículos automotores em um trecho preestabelecido da Rua Padre Rolim nos 1º e 3º domingos de cada mês, das 7:00 às 11:00 e das 16:00 às 19:00 horas, e dá outras providências.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3457/pl_fios.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3457/pl_fios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de remoção de fios aéreos inutilizados e a padronização da instalação e manutenção dos fios em uso em postes e infraestrutura de rede aérea em vias públicas do Município de Cajazeiras e dá outras providências.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3506/pl_olho_no_olhinhos_2024.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3506/pl_olho_no_olhinhos_2024.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Semana de Prevenção e Cuidados da Visão Infantil no Município de CAJAZEIRAS- PB, denominada Semana de Olho nos Olhinhos, e dá outras providências</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3517/vagas_de_estacionamento_tea.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3517/vagas_de_estacionamento_tea.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DO DIREITO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), AO ESTACIONAMENTO EM VAGAS EXCLUSIVAS PARA PESSOAS COM DEFICIÊNCIA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3597/projeto_de_lei_telma_gambarra.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3597/projeto_de_lei_telma_gambarra.pdf</t>
   </si>
   <si>
     <t>Denomina de TELMA ELIZABETE GAMBARRA NÓBREGA DE ARAÚJO o Centro de Referência de Assistência Social - CRAS III ZONA LESTE, localizado na Rua Deodato Rodrigues Coura, 127, Bairro Jardim Oasis e dá outras providências</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3615/projeto_de_lei-_distrito_riacho_do_meio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3615/projeto_de_lei-_distrito_riacho_do_meio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI distrito Riacho Do Meio</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3683/pl_-_denomina_de_nilo_satiro_de_freitas_neto_a_nova_arena_poliesportiva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3683/pl_-_denomina_de_nilo_satiro_de_freitas_neto_a_nova_arena_poliesportiva.pdf</t>
   </si>
   <si>
     <t>Denomina de “NILO SÁTIRO DE FREITAS NETO” a nova Arena Poliesportiva da Cidade de Cajazeiras.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3692/projeto_de_lei_fabio_borges.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3692/projeto_de_lei_fabio_borges.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº /2025._x000D_
  Institui o Conselho Municipal dos Direitos da População em Situação de Rua do Município de Cajazeiras e dá outras providências.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3699/criacao_do_dia_municipal_do_rock_neste_municipio_cajazeiras_-_pb_e_da_outras_providencias._2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3699/criacao_do_dia_municipal_do_rock_neste_municipio_cajazeiras_-_pb_e_da_outras_providencias._2025.pdf</t>
   </si>
   <si>
     <t>Criação do Dia Municipal do Rock neste Município Cajazeiras - PB, e dá outras providencias.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3705/pl_2025__cremacao_de_animais.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3705/pl_2025__cremacao_de_animais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º__ /2025. Dispõe sobre o sepultamento e cremação de animais domésticos em cemitérios públicos e privados do Município de Cajazeiras/PB, e dá outras providências.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3711/francisca_bandeira_de_oliveira_0202020202.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3711/francisca_bandeira_de_oliveira_0202020202.docx</t>
   </si>
   <si>
     <t>Projeto de Lei – PL Nº______/2025_x000D_
 Autora: Francisco Neto Damascena_x000D_
 _x000D_
 _x000D_
 _x000D_
 SR. PRESIDENTE,_x000D_
 SRS. VEREADORES,_x000D_
 SRAS. VEREADORAS_x000D_
 _x000D_
 _x000D_
 _x000D_
 Denomina de Francisca Bandeira de Oliveira a Farmácia Básica da Zona Norte. Local: Av. Ministro Américo de Almeida, s/n São José._x000D_
 _x000D_
 _x000D_
 O Vereador que o presente subscreve, nos termos do Regimento Interno, propõem aprovação do Projeto de Lei a seguir._x000D_
 _x000D_
 A PREFEITA DO MUNICÍPIO DE CAJAZEIRAS, no uso das atribuições previstas na Lei Orgânica do Município, FAZ SABER que a CÂMARA MUNICIPAL aprovou e ela sanciona a seguinte LEI: _x000D_
 _x000D_
 Art. 1º Fica Denominada de Francisca Bandeira de Oliveira a Farmácia Básica da Zona Norte. Local: Av. Ministro Américo de Almeida, s/n São José._x000D_
 Art. 2º As despesas decorrentes do cumprimento desta Lei correrão, através de verbas próprias do Orçamento vigente._x000D_
 Art. 3º Esta Lei entrará em vigor na data da sua publicação._x000D_
 Art. 4º Ficam revogadas disposições em contrário._x000D_
 _x000D_
 _x000D_
 PLENÁRIO EDMILSON FEITOSA CAVALCANTE, EM 28 DE JULHO DE 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FRANCISCO NETO DAMACENA_x000D_
 Neto da Vila Nova_x000D_
 Vereador (PP)</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3713/projeto_de_lei_n__nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3713/projeto_de_lei_n__nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei denomina a  Creche Nossa Senhora de Fátima no bairro São Francisco.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_lei__denominacao_de_francisco_bezerra_leandro_pdf.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_lei__denominacao_de_francisco_bezerra_leandro_pdf.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  denomina de Francisco Bezerra Leandro, o Posto Âncora no Assentamento Frei Damião.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3736/caja_rock.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3736/caja_rock.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO O EVENTO “CAJÁ ROCK” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3738/afro_espiritualista_e_artesa_emilia_raimunda_alves.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3738/afro_espiritualista_e_artesa_emilia_raimunda_alves.pdf</t>
   </si>
   <si>
     <t>Reconhece como de utilidade Pública no Município de Cajazeiras-PB, A ASSOCIAÇÃO AFRO ESPIRITUALISTA E ARTESÃ EMÍLIA RAIMUNDA ALVES.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3742/projeto_de_lei-_proibicao_de_nomear_bens_publicos_com_nome_de_pessoas_que_cometeram_crimes_hediondos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3742/projeto_de_lei-_proibicao_de_nomear_bens_publicos_com_nome_de_pessoas_que_cometeram_crimes_hediondos.pdf</t>
   </si>
   <si>
     <t>vedação de denominação de logradouros, vias e bens públicos com nomes de pessoas condenadas pela prática de crimes hediondos</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3747/pl_-_denomina_de_cras_ii_da_zona_norte_raimundo_rodrigues_de_lira.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3747/pl_-_denomina_de_cras_ii_da_zona_norte_raimundo_rodrigues_de_lira.docx</t>
   </si>
   <si>
     <t>Denomina de “Raimundo Rodrigues de Lira, (conhecido Por Joinha)  foi Vereador na Câmara Municipal de Cajazeiras – PB,  o CRAS II na Rua Antônio Pereira Filho, Bairro Por do Sol, Zona Norte, na cidade de Cajazeiras -PB.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3749/pl_-_denomina_de_cras_ii_da_zona_norte_raimundo_rodrigues_de_lira.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3749/pl_-_denomina_de_cras_ii_da_zona_norte_raimundo_rodrigues_de_lira.docx</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_cdi_seu_mirim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_cdi_seu_mirim.pdf</t>
   </si>
   <si>
     <t>DENOMINA de AMELINO FERREIRA DE ALMEIDA (“SEU MIRIM”), o Centro de Diagnóstico por Imagem da Secretaria Municipal de Saúde de Cajazeiras, localizado na Rua Francisca Fernandes Claudino, no Bairro Centro e dá outras providencias.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3774/projeto_de_lei-_denominacao_do_centro_de_educacao_infantil_no_distrito_de_divinopolis_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3774/projeto_de_lei-_denominacao_do_centro_de_educacao_infantil_no_distrito_de_divinopolis_1.pdf</t>
   </si>
   <si>
     <t>Denominação do Centro de Educação Infantil localizado no Distrito de Divinópolis.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3775/dia_do_bombeiro.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3775/dia_do_bombeiro.pdf</t>
   </si>
   <si>
     <t>A criação do “Dia Municipal do Bombeiro” em 02 de julho, em sintonia com o Dia Nacional do Bombeiro, é uma forma simbólica, mas significativa, de homenagear homens e mulheres que arriscam suas vidas todos os dias em prol da segurança, proteção e bem-estar da sociedade._x000D_
 Ser bombeiro é mais do que exercer uma função técnica. É viver uma vocação marcada pelo altruísmo, coragem, empatia e espírito de missão. Essa homenagem reconhece o inestimável serviço prestado pelos membros do Corpo de Bombeiros Militar da Paraíba, em especial os que atuam em Cajazeiras e região._x000D_
 Dessa forma, solicitamos o apoio dos nobres pares para a aprovação deste projeto, em nome da gratidão e respeito de toda a população cajazeirense.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_lei_no_02-2025_-_institui_o_dia_municipal_do_agente_comunitario_de_saude_e_do_agente_de_combate_as_endemias.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_lei_no_02-2025_-_institui_o_dia_municipal_do_agente_comunitario_de_saude_e_do_agente_de_combate_as_endemias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 02-2025 - INSTITUI O DIA MUNICIPAL DO AGENTE COMUNITÁRIO DE SAÚDE E DO AGENTE DE COMBATE ÀS ENDEMIAS</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3891/competicao_femina.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3891/competicao_femina.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DE COMPETIÇÕES FEMININAS NAS MESMAS MODALIDADES EM QUE HOUVER COMPETIÇÕES MASCULINAS PROMOVIDAS, APOIADAS OU PATROCINADAS PELA SECRETARIA MUNICIPAL DE ESPORTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3896/projeto_de_lei-_unidade_basica_de_saude-_cicero_das_lajes.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3896/projeto_de_lei-_unidade_basica_de_saude-_cicero_das_lajes.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Cicero Rolim das Chagas a, Unidade Básica de Saúde multirão ll.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3902/projeto_de_lei_n_-_dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_o_instituto_frei_beda_de_desenvolvimento_social__ifbds.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3902/projeto_de_lei_n_-_dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_o_instituto_frei_beda_de_desenvolvimento_social__ifbds.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º  ___ /2025 - DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA MUNICIPAL O INSTITUTO FREI BEDA DE DESENVOLVIMENTO SOCIAL – IFBDS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3910/jose_alves20251028_11054404.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3910/jose_alves20251028_11054404.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei, fica denominada de Rua Erivando Oliveira Andriola, bairro Vila Nova, Loteamento Jardim América, compreendendo as quadras 547 e 548 nesta cidade, e das outras providências.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3933/projeto_de_lei_sitio_azevem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3933/projeto_de_lei_sitio_azevem.pdf</t>
   </si>
   <si>
     <t>Autoriza a estadualização da estrada municipal que inicia no entroncamento da Rodovia Estadual PB-400, no Sítio Cocos, passando pelo Sítio Cachoeirinha dos Cocos,  Distrito de Azevém, e terminando na divisa dos Municípios de Cajazeiras e Cachoeira dos Índios.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3941/criterios_objetivos_e_transparentes_para_a_denominacao_de_reparticoes_publicas1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3941/criterios_objetivos_e_transparentes_para_a_denominacao_de_reparticoes_publicas1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRITÉRIOS PARA A DENOMINAÇÃO DE REPARTIÇÕES PÚBLICAS MUNICIPAIS, LOGRADOUROS, VIAS, PRAÇAS E BENS PÚBLICOS NO MUNICÍPIO DE CAJAZEIRAS – PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3948/projeto_de_lei__corretor_de_imoveis.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3948/projeto_de_lei__corretor_de_imoveis.pdf</t>
   </si>
   <si>
     <t>DISPÓE SOBRE O ATENDIMENTO PRIORITÁRIO AOS CORRETORES DE IMÓVEIS NO ÂMBITO DO MUNICÍPIO DE CAJAZEIRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3949/minuta_do_projeto_de_lei_-_autorizacao_para_estadualizacao_-_estrada_-_da_br_230_ao_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3949/minuta_do_projeto_de_lei_-_autorizacao_para_estadualizacao_-_estrada_-_da_br_230_ao_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>MINUTA DO PROJETO DE LEI - AUTORIZAÇÃO PARA ESTADUALIZAÇÃO - ESTRADA - DA BR 230 AO DISTRITO DE PATAMUTÉ.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3954/projeto_de_lei__vedacao_de_contratacao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3954/projeto_de_lei__vedacao_de_contratacao.pdf</t>
   </si>
   <si>
     <t>É vedação a nomeação, no âmbito da Administração Pública Direta e Indireta, para os cargos efetivos e em comissão de livre nomeação e exoneração, de pessoas que tiverem sido condenadas pelas práticas delituosas estabelecidas pela Lei Maria da Penha.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3973/apaa_utilidade_publica.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3973/apaa_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA NO MUNICÍPIO DE CAJAZEIRAS - PB, A ASSOCIAÇÃO DE PAIS E AMIGOS DE AUTISTAS DE CAJAZEIRAS E REGIÃO CIRCUNVIZINHAS (APAA).</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3981/projeto_de_lei_no_-_a_instalacao_de_bebedouros_e_comedouros_para_animais_de_rua.docx.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3981/projeto_de_lei_no_-_a_instalacao_de_bebedouros_e_comedouros_para_animais_de_rua.docx.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº - A INSTALAÇÃO DE BEBEDOUROS E COMEDOUROS PARA ANIMAIS DE RUA</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3982/utilidade_publica_fundacao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3982/utilidade_publica_fundacao.pdf</t>
   </si>
   <si>
     <t>Reconhece como de utilidade Pública no Município de Cajazeiras-PB, a FUNDAÇÃO LUIZ BARROZO DA SILVA e dá outra providências.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3991/projeto_de_lei_-_utilidade_publica.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3991/projeto_de_lei_-_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Transformação de Associação em Utilidade Pública.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>PROTOCOLO - PROT</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3992/pl_110-2025_-_pccr_camara_municipal_de_cajazeiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3992/pl_110-2025_-_pccr_camara_municipal_de_cajazeiras.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos, Carreira e_x000D_
 Remuneração – PCCR dos Servidores da_x000D_
 Câmara Municipal de Cajazeiras/PB e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3160/of.004-encaminhando_projeto_de_lei.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3160/of.004-encaminhando_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>OFICIO 004/2025-PROJETO DE LEI_x000D_
 ALTERA O ART. 7º, § 1º, DA LEI MUNICIPAL Nº 2.625, DE 04 DE MAIO DE 2017, QUE DISPÕE SOBRE A GESTÃO DA CASA DE ACOLHIMENTO PARA CRIANÇAS E ADOLESCENTES DA CIDADE DE CAJAZEIRAS (CCA).</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3162/of.007-encaminhando_projeto_de_lei.-piso_magisterio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3162/of.007-encaminhando_projeto_de_lei.-piso_magisterio.pdf</t>
   </si>
   <si>
     <t>OFICIO 007-PROJETO DE LEI DISPÕE SOBRE A ADEQUAÇÃO DO NOVO PISO SALARIAL PARA OS PROFISSIONAIS DO MAGISTÉRIO NO ANO DE 2025, E DÁ PROVIDÊNCIAS CORRELATAS, CONFORME ABAIXO ESPECIFICA</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3221/of.041-proeto_de_lei-altera_a_redacao_do_art.7_da_lei_3.121.24que_estima_a_receita_e_fxa_a_despesa_do_municipio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3221/of.041-proeto_de_lei-altera_a_redacao_do_art.7_da_lei_3.121.24que_estima_a_receita_e_fxa_a_despesa_do_municipio.pdf</t>
   </si>
   <si>
     <t>OF.041/2025-PROJETO DE LEI-ALTERA A REDAÇÃO DO ARTº 7, DA LEI 3.121/2024, DE 10 DE DEZEMBRO DE 2024, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAJAZEIRAS, PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3222/of.046-projeto_de_lei-refis.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3222/of.046-projeto_de_lei-refis.pdf</t>
   </si>
   <si>
     <t>OF.046/2025-PROJETO DE LEI-INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS DO MUNICÍPIO DE CAJAZEIRAS-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3223/of.045-prjeto_de_lei-altera_o_art.11da_lei_2.992.22_que_dispoe_sobre_a_criacao_do_nucleo_de_atendimento_multidsciplinar.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3223/of.045-prjeto_de_lei-altera_o_art.11da_lei_2.992.22_que_dispoe_sobre_a_criacao_do_nucleo_de_atendimento_multidsciplinar.pdf</t>
   </si>
   <si>
     <t>OF..045/2025-PROJETO DE LEI-ALTERA O ART. 11 DA LEI MUNICIPAL Nº. 2.992 DE 29 DE NOVEMBRO DE 2022, QUE DISPÕE SOBRE A CRIAÇÃO DO NÚCLEO DE ATENDIMENTO MULTIDISCIPLINAR DO SISTEMA MUNICIPAL DE ENSINO DE CAJAZEIRAS-PB</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3226/of.055-projeto_de_lei-autoriza_a_abertura_de_credito_especial_200.00000.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3226/of.055-projeto_de_lei-autoriza_a_abertura_de_credito_especial_200.00000.pdf</t>
   </si>
   <si>
     <t>OF.055/2025-PROJETO DE LEI-AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE PARA FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.(200.000,00) LEI ALDIR BLANC 14.399/22, PARTE DESTINADA A REFORMA DO CENTRO CULTURAL ZÉ DO NORTE.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3299/of_085-projeto_de_lei_deficit_tecnico_atuarial.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3299/of_085-projeto_de_lei_deficit_tecnico_atuarial.pdf</t>
   </si>
   <si>
     <t>OFICIO 085/2025_x000D_
 EMENTA: DISPÕE SOBRE O EQUACIONAMENTO DO        DÉFICIT TÉCNICO ATUARIAL DO REGIME PRÓPRIO                DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE CAJAZEIRAS- PB E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3401/of._111.2025-projeto_de_lei_que_altera_o_art.3_da_lei_1.882.2010.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3401/of._111.2025-projeto_de_lei_que_altera_o_art.3_da_lei_1.882.2010.pdf</t>
   </si>
   <si>
     <t>OFICIO 111/2025-PROJETO DE LEI -ALTERA O ART. 3º DA LEI Nº 1.882, DE 18 DE MARÇO DE 2010, QUE REGULAMENTA O CONSELHO MUNICIPAL ANTIDROGAS (COMAD) E ESTABELECE SEU FUNCIONAMENTO NO MUNICÍPIO DE CAJAZEIRAS - PB.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3414/of.122.2025-projeto_de_lei_que_acrescenta_art.11-a_a_lei_2.992.2022.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3414/of.122.2025-projeto_de_lei_que_acrescenta_art.11-a_a_lei_2.992.2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 122/2025_x000D_
 ACRESCENTA ART. 11-A A LEI Nº 2.992, DE 29 DE NOVEMBRO DE 2022, PARA DISPOR SOBRE A SIMBOLOGIA E A REMUNERAÇÃO DO CARGO DE COORDENADOR DO NÚCLEO DE ATENDIMENTO MULTIDISCIPLINAR DO SISTEMA MUNICIPAL DE ENSINO DE CAJAZEIRAS-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3494/oficio_127-projeto_de_lei-regulamenta_gratificacoes_aos_servidores_publicos_municipais_efetivos_e_comissionados_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3494/oficio_127-projeto_de_lei-regulamenta_gratificacoes_aos_servidores_publicos_municipais_efetivos_e_comissionados_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>OFICIO 127-PROJETO DE LEI-REGULAMENTA GRATIFICAÇÕES AOS SERVIDORES PÚBLICOS MUNICIPAIS, EFETIVOS E COMISSIONADOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3495/oficio_201-projeto_de_lei-dispoe_sobre_a_alteracao_do_inciso_i_do_artigo_2o_da_lei_municipal_no_1.924.2010_que_institui_o_fundo_municipal_de_esportes_e_lazer_de_cajazeiras_fumelc.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3495/oficio_201-projeto_de_lei-dispoe_sobre_a_alteracao_do_inciso_i_do_artigo_2o_da_lei_municipal_no_1.924.2010_que_institui_o_fundo_municipal_de_esportes_e_lazer_de_cajazeiras_fumelc.pdf</t>
   </si>
   <si>
     <t>OFICIO 201-PROJETO DE LEI-DISPÕE SOBRE A ALTERAÇÃO DO INCISO I DO ARTIGO 2º DA LEI MUNICIPAL Nº 1.924.2010, QUE INSTITUI O FUNDO MUNICIPAL DE ESPORTES E LAZER DE CAJAZEIRAS (FUMELC).</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3496/oficio_200-projeto_de_lei-institui_a_campanha_amigo_da_natureza_no_municipio_de_cajazeiras-pb_e_dispoe_sobre_medidas_de_preservacao_ambiental_e_educacao_ecologica.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3496/oficio_200-projeto_de_lei-institui_a_campanha_amigo_da_natureza_no_municipio_de_cajazeiras-pb_e_dispoe_sobre_medidas_de_preservacao_ambiental_e_educacao_ecologica.pdf</t>
   </si>
   <si>
     <t>OFICIO 200-PROJETO DE LEI-INSTITUI A CAMPANHA AMIGO DA NATUREZA NO MUNICÍPIO DE CAJAZEIRAS-PB E DISPÕE SOBRE MEDIDAS DE PRESERVAÇÃO AMBIENTAL E EDUCAÇÃO ECOLÓGICA.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3591/requerimento_40_-_pl_denominacao_ubs.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3591/requerimento_40_-_pl_denominacao_ubs.pdf</t>
   </si>
   <si>
     <t>Denominada de Manoel Militão de Lima a USF (Unidade Saúde da Família Ancora do Sítio Cachoeirinha dos Militão)</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3594/of.325-projeto_de_lei_nam28052025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3594/of.325-projeto_de_lei_nam28052025.pdf</t>
   </si>
   <si>
     <t>OFICIO 325/2025-PROJETO DE LEI- ACRESCENTA ART. 11-A A LEI Nº 2.992, DE 29 DE NOVEMBRO DE 2022, PARA DISPOR SOBRE A SIMBOLOGIA E A REMUNERAÇÃO DO CARGO DE COORDENADOR DO NÚCLEO DE ATENDIMENTO MULTIDISCIPLINAR DO SISTEMA MUNICIPAL DE ENSINO DE CAJAZEIRAS-PB E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3613/of.354-camara-projeto_de_lei-autoriza_a_abertura_de_credito_especial_ao_orcamento_vigente_para_fins_09062025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3613/of.354-camara-projeto_de_lei-autoriza_a_abertura_de_credito_especial_ao_orcamento_vigente_para_fins_09062025.pdf</t>
   </si>
   <si>
     <t>OF. 354-PROJETO DE LEI-AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE PARA FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3614/of.348-camara-projeto_de_lei-fica_criado_o_programa_infancia_bem_cuidada_no_orcamento_vigente_autor09062025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3614/of.348-camara-projeto_de_lei-fica_criado_o_programa_infancia_bem_cuidada_no_orcamento_vigente_autor09062025.pdf</t>
   </si>
   <si>
     <t>OF. 348-PROJETO DE LEI-FICA CRIADO O PROGRAMA INFÂNCIA BEM CUIDADA NO ORÇAMENTO VIGENTE, AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL PARA FINS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3617/of.347-projeto_de_lei_dispoe_sobre_a_estrutura_organizacional_da_secretaria_municipal_de_saude09062025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3617/of.347-projeto_de_lei_dispoe_sobre_a_estrutura_organizacional_da_secretaria_municipal_de_saude09062025.pdf</t>
   </si>
   <si>
     <t>OF.347-PROJETO DE LEI-DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA SECRETARIA MUNICIPAL DE SAÚDE, PROMOVENDO A CORREÇÃO DA SIMBOLOGIA DE ALGUNS CARGOS, POR MEIO DA SUBSTITUIÇÃO DE PARTE DO ANEXO ÚNICO DA LEI Nº 3.126/2025.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3646/of.419-projetos_de_lei_premio_excelencia_educacional_e_programa_educador_social_voluntario04072025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3646/of.419-projetos_de_lei_premio_excelencia_educacional_e_programa_educador_social_voluntario04072025.pdf</t>
   </si>
   <si>
     <t>OF.419-CONVOCAÇÃO SESSÃO EXTRAORDINÁRIA PARA 02 PROJETOS DE LEI._x000D_
  _x000D_
 1.DISPÕE SOBRE A INSTITUIÇÃO DO PRÊMIO EXCELÊNCIA EDUCACIONAL, NO ÂMBITO DA REDE PÚBLICA MUNICIPAL DE ENSINO, COMO INSTRUMENTO DE VALORIZAÇÃO E INCENTIVO AO DESEMPENHO EDUCACIONAL._x000D_
 _x000D_
 2.DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA EDUCADOR SOCIAL VOLUNTÁRIO NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE CAJAZEIRAS/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3668/of.431-projeto_de_lei-altera_dispositivosn_da_lei_municipal_3.155_de_09_de_julho_25_educador_social_17072025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3668/of.431-projeto_de_lei-altera_dispositivosn_da_lei_municipal_3.155_de_09_de_julho_25_educador_social_17072025.pdf</t>
   </si>
   <si>
     <t>OF.431-PROJETO DE LEI-ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.155, DE 09 DE JULHO DE 2025, PARA PERMITIR A IMPLEMENTAÇÃO DO PROGRAMA EDUCADOR SOCIAL VOLUNTÁRIO POR OUTRAS SECRETARIAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3694/of.438-projeto_de_lei-credito_especial_60.0000021072025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3694/of.438-projeto_de_lei-credito_especial_60.0000021072025.pdf</t>
   </si>
   <si>
     <t>OF.438-PROJETO DE LEI_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE PARA FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. (60.000,00)</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3746/of.532.25-projeto_de_lei_que_institui_o_plano_municipal_pela_primeira_infancia_no_municipio_de_cz15082025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3746/of.532.25-projeto_de_lei_que_institui_o_plano_municipal_pela_primeira_infancia_no_municipio_de_cz15082025.pdf</t>
   </si>
   <si>
     <t>OFICIO 532/2025_x000D_
 PROJETO DE LEI QUE INSTITUI O PLANO MUNICIPAL PELA PRIMEIRA INFÂNCIA - PMPI, NO MUNICÍPIO DE CAJAZEIRAS / PB E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3809/of.580-projeto_de_lei_que_dispoe_sobre_a_instituicao_de_adicional_indenizatorio_aos_servidores_publi.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3809/of.580-projeto_de_lei_que_dispoe_sobre_a_instituicao_de_adicional_indenizatorio_aos_servidores_publi.pdf</t>
   </si>
   <si>
     <t>OF.580/2025-PROJETO DE LEI-DISPÕE SOBRE A INSTITUIÇÃO DE ADICIONAL INDENIZATÓRIO AOS SERVIDORES PÚBLICOS MUNICIPAIS DE CAJAZEIRAS REQUISITADOS PELA JUSTIÇA ELEITORAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3842/of.643-projeto_de_lei-atualizando_a_lei_1.5842005_e_1.806.2008_novo_pccr_educacao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3842/of.643-projeto_de_lei-atualizando_a_lei_1.5842005_e_1.806.2008_novo_pccr_educacao.pdf</t>
   </si>
   <si>
     <t>OFICIO 643-PROJETO DE LEI_x000D_
 ALTERA A LEI Nº 1.584/2005 E A LEI Nº 1.806/2008 QUE TRATAM SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO DE CAJAZEIRAS, ESTADO DA PARAÍBA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3843/of.650-regime_proprio_de_previdencia_social.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3843/of.650-regime_proprio_de_previdencia_social.pdf</t>
   </si>
   <si>
     <t>OFICIO 650-PROJETO DE LEI_x000D_
 REFERENDA PREVISÕES DA EMENDA CONSTITUCIONAL Nº 103, DE 2019 RELATIVAS AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE CAJAZEIRAS - PB</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3846/of.653-pl-que_dispoe_sobre_o_plano_de_beneficios_do_instituto_de_previdencia_do_municipio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3846/of.653-pl-que_dispoe_sobre_o_plano_de_beneficios_do_instituto_de_previdencia_do_municipio.pdf</t>
   </si>
   <si>
     <t>OF.653-PROJETO DE LEI_x000D_
 DISPÕE SOBRE O PLANO DE BENEFICIOS DO INSTITUTO DE PREVIDÊNCIA DO MUNICIPIO DE CAJAZEIRAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3853/of.654-projeto_de_lei-remuneracao_dos_gestores_escolares_e_adjuntos_das_escolas_publicas_municipais.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3853/of.654-projeto_de_lei-remuneracao_dos_gestores_escolares_e_adjuntos_das_escolas_publicas_municipais.pdf</t>
   </si>
   <si>
     <t>OF.654-PROJETO DE LEI-_x000D_
 DISPÕE SOBRE A REMUNERAÇÃO DO GESTOR(A) ESCOLAR E GESTOR(A) ADJUNTO(A) ESCOLAR DAS ESCOLAS PÚBLICAS DO SISTEMA MUNICIPAL DE ENSINO DE CAJAZEIRAS, ESTADO DA PARAÍBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3859/of.656-projeto_de_lei-concurso_publico_2026.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3859/of.656-projeto_de_lei-concurso_publico_2026.pdf</t>
   </si>
   <si>
     <t>OF. 656-PROJETO DE LEI-DISPÕE SOBRE A CRIAÇÃO DE CARGOS PÚBLICOS EFETIVOS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE CAJAZEIRAS-PB, AUTORIZA A REALIZAÇÃO DE CONCURSO PÚBLICO PARA SEU PROVIMENTO E PARA VAGAS JÁ EXISTENTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3878/of.666-projeto_de_leis-autorizao_poder_executivo_a_realocar_orcamentos_entre_unidades_orcamentarias_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3878/of.666-projeto_de_leis-autorizao_poder_executivo_a_realocar_orcamentos_entre_unidades_orcamentarias_.pdf</t>
   </si>
   <si>
     <t>OF. 666/2025-PROJETO DE LEI_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALOCAR RECURSOS ORÇAMENTÁRIOS ENTRE UNIDADES ORÇAMENTÁRIAS E ÓRGÃOS, UTILIZANDO COMO FONTE DE RECURSO AS DISPONIBILIDADES DA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3883/of._672-pl-altera_a_lei_2.134_de_26_de_stembro_de_2013_sobre_o_sistema_de_controle_interno_do_exec..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3883/of._672-pl-altera_a_lei_2.134_de_26_de_stembro_de_2013_sobre_o_sistema_de_controle_interno_do_exec..pdf</t>
   </si>
   <si>
     <t>OF. 672-PROJETO DE LEI_x000D_
 ALTERA A LEI MUNICIPAL Nº 2.134, DE 26 DE SETEMBRO DE 2013, QUE “DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DO PODER EXECUTIVO DO MUNICÍPIO DE CAJAZEIRAS”, PARA ADEQUAR AS ATRIBUIÇÕES DOS CARGOS EM COMISSÃO DA CONTROLADORIA-GERAL DO MUNICÍPIO AO DISPOSTO NO ART. 37, V, DA CONSTITUIÇÃO FEDERAL E À JURISPRUDÊNCIA DO SUPREMO TRIBUNAL FEDERAL (TEMA 1.010 DA REPERCUSSÃO GERAL) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3897/of.677-camara-projeto_de_lei-dispoe_sobre_a_isencao_de_tributos_municipais_incidentes_sobre_processos_de_regularizacao_fundiaria_das_familias_em_situacao_de_vulnerabilidade.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3897/of.677-camara-projeto_de_lei-dispoe_sobre_a_isencao_de_tributos_municipais_incidentes_sobre_processos_de_regularizacao_fundiaria_das_familias_em_situacao_de_vulnerabilidade.pdf</t>
   </si>
   <si>
     <t>OF.677-PROJETO DE LEI_x000D_
 DISPÕE SOBRE A ISENÇÃO DE TRIBUTOS MUNICIPAIS INCIDENTES SOBRE PROCESSOS DE REGULARIZAÇÃO FUNDIÁRIA DAS FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL NO MUNICÍPIO DE CAJAZEIRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3901/of.679-camara-projeto_de_lei-autoriza_remanejamento_total_ou_parcial_de_dotacoes_orcamentarias_para_o_exercicio_de_2026_assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3901/of.679-camara-projeto_de_lei-autoriza_remanejamento_total_ou_parcial_de_dotacoes_orcamentarias_para_o_exercicio_de_2026_assinado.pdf</t>
   </si>
   <si>
     <t>OF.679-PROJETO DE LEI_x000D_
 AUTORIZA REMANEJAMENTO TOTAL OU PARCIAL DE DOTAÇÕES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3928/of.705-projeto_de_lei-cria_o_fundo_municipal_de_politicas_publicas_para_as_mulheres_de_cajazeiras.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3928/of.705-projeto_de_lei-cria_o_fundo_municipal_de_politicas_publicas_para_as_mulheres_de_cajazeiras.pdf</t>
   </si>
   <si>
     <t>OF. 705-PROJETO DE LEI_x000D_
 DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE POLÍTICAS PÚBLICAS PARA AS MULHERES DO MUNICÍPIO DE CAJAZEIRAS, ESTADO DA PARAÍBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3936/40-projeto_lei_-_dispoe_sobre_o_parcelamento_e_reparcelamento_de_debitos_do_municipio_de_cajazeiras_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3936/40-projeto_lei_-_dispoe_sobre_o_parcelamento_e_reparcelamento_de_debitos_do_municipio_de_cajazeiras_.pdf</t>
   </si>
   <si>
     <t>OF.711-PROJETO LEI - DISPÕE SOBRE O PARCELAMENTO E REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE CAJAZEIRAS COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS, DE QUE TRATAM OS ARTS. 115 E 117 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS - ADCT, COM A REDAÇÃO CONFERIDA PELA EMENDA CONSTITUCIONAL Nº 136, DE 9 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3940/of.713-projeto_de_lei-politica_municipal_de_atendimento_aos_direitos_da_crianca_e_do_adolescente.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3940/of.713-projeto_de_lei-politica_municipal_de_atendimento_aos_direitos_da_crianca_e_do_adolescente.pdf</t>
   </si>
   <si>
     <t>OFICIO 713/2025-PROJETO DE LEI-DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3950/of.787-projeto_de_lei-institui_o_programa_de_qualificacao_docente.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3950/of.787-projeto_de_lei-institui_o_programa_de_qualificacao_docente.pdf</t>
   </si>
   <si>
     <t>OFICIO 787-PROJETO DE LEI_x000D_
 INSTITUI O PROGRAMA DE QUALIFICAÇÃO DOCENTE, AUTORIZA O PODER EXECUTIVO A FINANCIAR CURSOS DE MESTRADO PARA PROFISSIONAIS DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3945/of.786-projeto_de_lei-refis_extaordinario_2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3945/of.786-projeto_de_lei-refis_extaordinario_2025.pdf</t>
   </si>
   <si>
     <t>OF.786-PROJETO DE LEI _x000D_
 INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS EXTRAORDINÁRIO 2025 DO MUNICÍPIO DE CAJAZEIRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3971/of.791-projeto_de_lei-dispoe_sobre__a_regionalizacao_das_licitacoes_publicas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3971/of.791-projeto_de_lei-dispoe_sobre__a_regionalizacao_das_licitacoes_publicas.pdf</t>
   </si>
   <si>
     <t>OFICIO 791-PROJETO DE LEI-_x000D_
 DISPÕE SOBRE A REGIONALIZAÇÃO DAS LICITAÇÕES PÚBLICAS E O TRATAMENTO DIFERENCIADO E FAVORECIDO ÀS MICROEMPRESAS, EMPRESAS DE PEQUENO PORTE E MICROEMPREENDEDORES INDIVIDUAIS NO ÂMBITO DO MUNICÍPIO DE CAJAZEIRAS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3972/of.793-projeto_de_lei-altera_dispoditivos_das_leis_municipais_da_zona_azul.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3972/of.793-projeto_de_lei-altera_dispoditivos_das_leis_municipais_da_zona_azul.pdf</t>
   </si>
   <si>
     <t>OFICIO 793-PROJETO DE LEI-_x000D_
 ALTERA DISPOSITIVOS DAS LEIS MUNICIPAIS Nº 2.700, DE 14 DE NOVEMBRO DE 2017, E Nº 3.026, DE 15 DE JUNHO DE 2023, QUE DISPÕEM SOBRE O SISTEMA DE ESTACIONAMENTO ROTATIVO PAGO – ZONA AZUL – NO MUNICÍPIO DE CAJAZEIRAS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3996/of.801-camara-projeto_de_lei-dispoe_sobre_a_regulamentacao_das_atribuicoes_especificas_das_procurado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3996/of.801-camara-projeto_de_lei-dispoe_sobre_a_regulamentacao_das_atribuicoes_especificas_das_procurado.pdf</t>
   </si>
   <si>
     <t>OFICIO 801-PROJETO DE LEI_x000D_
 DISPÕE SOBRE A REGULAMENTAÇÃO DAS ATRIBUIÇÕES ESPECÍFICAS DAS PROCURADORIAS ADJUNTAS ESPECIALIZADAS DA PROCURADORIA-GERAL DO MUNICÍPIO DE CAJAZEIRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3997/of.802-camara-projeto_de_lei-altera_a_redacao_do_art._5oinciso_vii_art._16_incisos_i__ii_e_iii_do_a.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3997/of.802-camara-projeto_de_lei-altera_a_redacao_do_art._5oinciso_vii_art._16_incisos_i__ii_e_iii_do_a.pdf</t>
   </si>
   <si>
     <t>OFICIO 802-PROJETO DE LEI_x000D_
 ALTERA A REDAÇÃO DO ART. 5º, DO INCISO VII DO ART. 16, DOS INCISOS I, II E III DO ART. 19, DO ART. 27, §§ 3º E 4º, ACRESCENTA O ART. 26-A E SEUS §§ 1º E 2º, E INCLUI ANEXOS À LEI MUNICIPAL Nº 3.021 DE 17 DE ABRIL DE 2023, QUE INSTITUI O SERVIÇO DE ACOLHIMENTO FAMILIAR EM FAMÍLIA ACOLHEDORA COMO MEDIDA PROVISÓRIA DE ACOLHIMENTO DE CRIANÇAS E ADOLESCENTES NO MUNICÍPIO DE CAJAZEIRAS-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4006/50-projeto_lei-altera_dispositivos_da_lei_municipal_no_3.193_de_25_de_novembro_de_2025_que_institui_o_programa_municipal_de_qualificacao_docente_mestre_do_saber_1.assinado.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4006/50-projeto_lei-altera_dispositivos_da_lei_municipal_no_3.193_de_25_de_novembro_de_2025_que_institui_o_programa_municipal_de_qualificacao_docente_mestre_do_saber_1.assinado.pdf</t>
   </si>
   <si>
     <t>OFICIO 887-PROJETO DE LEI ORDINÁRIA_x000D_
 ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.193, DE 25 DE NOVEMBRO DE 2025, QUE INSTITUI O PROGRAMA MUNICIPAL DE_x000D_
 QUALIFICAÇÃO DOCENTE "MESTRE DO SABER", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>4579</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>AUTÓGRAFO DE LEI</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4579/autografo_de_lei_87_2025.pdf</t>
+  </si>
+  <si>
+    <t>AUTÓGRAFO DE LEI SOBRE LEI QUE DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DE COMPETIÇÕES FEMININAS NAS MESMAS MODALIDADES EM QUE HOUVER COMPETIÇÕES MASCULINAS PROMOVIDAS, APOIADAS OU PATROCINADAS PELA SECRETARIA MUNICIPAL DE ESPORTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>3567</t>
   </si>
   <si>
     <t>PROSU</t>
   </si>
   <si>
     <t>PROJETO SUBISTITUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3567/projeto_substitutivo_pl_fios.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3567/projeto_substitutivo_pl_fios.pdf</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER DE COMISSÃO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3797/parecer_da_comissao_projeto_indicativo-_sara_sheyla.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3797/parecer_da_comissao_projeto_indicativo-_sara_sheyla.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO N° 001/2025, DISPÕE SOBRE A ALTERAÇÃO A NOMECLATURA DO CARGO DE VIGILANTE PREVISTO NA LEGISLAÇÃO DE CAJAZEIRAS-PB PARA GUARDA PATRIMONIAL MUNICIPAL- GPMCZ E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3823/mychelle_noleto_-_sara.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3823/mychelle_noleto_-_sara.pdf</t>
   </si>
   <si>
     <t>CONCEDER TITULO DE CIDADÃ CAJAZEIRENSE A SRA SECRETÁRIA DA SAÚDE MUNICIPAL MYCHELLE DANTAS DE ALMEIDA NOLÊTO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3834/parecer_da_emenda_modificativa-_lindberg.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3834/parecer_da_emenda_modificativa-_lindberg.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 14 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAJAZEIRAS-PB, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3924/parecer_da_comissao_projeto_indicativo-_lualas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3924/parecer_da_comissao_projeto_indicativo-_lualas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE SISTEMA DE ESGOTAMENTO SANITÁRIO NO SÍTIO COCOS, MUNICÍPIO DE CAJAZEIRAS-PB, COM FUNDAMENTO NO PROGRAMA NACIONAL DE SANEAMENTO RURAL (PNSR) DA FUNASA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação, Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3857/parecer_da_comissao_de_educacao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3857/parecer_da_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N°1.584/2005 E A LEI N°1.806/2008 QUE TRATAM SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO DE CAJAZEIRAS-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3858/comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3858/comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3828/parecer_da_comissao_capacitacao_para_pessoas_com_autismo-_lualas-1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3828/parecer_da_comissao_capacitacao_para_pessoas_com_autismo-_lualas-1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIR REQUISITOS PARA CAPACITAÇÃO OBRIGATÓRIA DE PROFISSIONAIS QUE TRABALHAM COM PESSOAS DIAGNOSTICADAS COM TRANSTORNO DO ESPECTRO AUTISTA EM TODA REDE DE ENSINO MUNICIPAL E PRIVADA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3816/consientizacao_sobre_bons_tratos_a_animais-_rodrigo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3816/consientizacao_sobre_bons_tratos_a_animais-_rodrigo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES PARA A PROMOÇÃO SOBRE BONS TRATOS AOS ANIMAIS NA REDE DE ENSINO PÚBLICO E PRIVADO NO MUNICÍPIO DE CAJAZEIRAS-PB E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3792/thinaly_suellen_-_helano_segundo.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3792/thinaly_suellen_-_helano_segundo.docx</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Cajazeiras recebe para a análise PROJETO DE DECRETO LEGISLATIVO N° 25/2025, CONCEDE TÍTULO DE CIDADÃ CAJAZEIRENSE A SRa. THINALY SUELLEN SOUSA MACHADO LOPES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3793/parecer_da_comissao_joel_fereira_de_santana-_sara_sheyla.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3793/parecer_da_comissao_joel_fereira_de_santana-_sara_sheyla.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 26/2025, CONCEDE MEDALHA DE HONRA AO MÉRITO CULTURAL “DESTAQUE DAS ARTES” AO SR. JOEL FREIRE DE SANTANA.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3813/programa_remedio_em_casa-_rodrigo-1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3813/programa_remedio_em_casa-_rodrigo-1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA REMÉDIO EM CASA, DESTINADO A CRIAR MECANISMOS NECESSÁRIOS À ENTREGA DOMICILIAR GRATUITA DE MEDICAMENTOS DE USO CONTÍNUO A PACIENTES IDOSOS E/OU PORTADORES DE NECESSIDADES ESPECIAIS E/OU PORTADORES DE DOENÇAS CRÔNICAS, REGULARMENTE INSCRITOS NOS PROGRAMAS UNICIPAIS DE ASSISTÊNCIA FRAMACÊUTICA E FORNECIMENTO DE MEDICAMENTOS, NO ÂMBITO DO MUNICÍPIO DE CAJAZEIRAS-PB E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3795/parecer_da_comissao_wilson_jose-_lualas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3795/parecer_da_comissao_wilson_jose-_lualas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 28/2025, CONCEDE MEDALHA DE HONRA AO MÉRITO “DEPUTADO JOÃO BOSCO BRAGA” AO SR. WILSON JOSÉ ASSIS DINIZ E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3798/parecer_da_comissao_osvaldo_ferreira_moesia-_lualas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3798/parecer_da_comissao_osvaldo_ferreira_moesia-_lualas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 29/2025, CONCEDE MEDALHA CULTURAL DE HONRA AO MÉRITO “GOVERNADOR IVAN BICHARA” AO SR. OSVALDO FERREIRA MOESIA.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3817/alteracao_do_programa_empreender-_rodrigo_lira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3817/alteracao_do_programa_empreender-_rodrigo_lira.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO PROGRAMA EMPREENDER URBANO, DESTINANDO PARTE DOS RECURSOS PARA FOMENTAR O EMPREENDER RURAL NO ÂMBITO DO MUNICÍPIO DE CAJAZEIRAS-PB E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3808/parecer_da_emenda_modificativa-_lualas-1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3808/parecer_da_emenda_modificativa-_lualas-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa "Rua do Lazer", através da restrição ao trânsito de veículos automotores em um trecho preestabelecido da Rua Padre Rolim nos 1º e3º domingos de cada mês, das 7:00 às 11:00 e das 16:00 às 19:00 horas, e dá outras providências.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3926/vituriano_-_marcos_riacho_do_meio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3926/vituriano_-_marcos_riacho_do_meio.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE HONRA AO MÉRITO “ DEPUTADO JOÃO BOSCO BRAGA BARRETO” AO DR. ANTÔNIO VITURIANO DE ABREU E DA OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE HONRA AO MÉRITO “ DEPUTADO JOÃO BOSCO BRAGA BARRETO” AO SR. ALEXANDRE JOSÉ CARTAXO DA COSTA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3818/dia_do_corretor_de_imovel_-_rodrigo_lira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3818/dia_do_corretor_de_imovel_-_rodrigo_lira.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO DIA DO CORRETOR DE IMÓVEIS NO CALENDÁRIO OFICIAL DO MINICÍPIO DE CAJAZEIRAS-PB E CRIAR O CERTIFICADO JOSE AUDISIO DIAS DE LIMA JUNIOR E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3837/parecer_da_emenda_modificativa-_alyson_voz_e_violao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3837/parecer_da_emenda_modificativa-_alyson_voz_e_violao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA MUNICIPAL DO ROCK NESTE MUNICÍPIO DE CAJAZEIRAS - PB, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3822/parecer_sepultamento_e_cremacao_de_aniamais_domesticos_-lamarque-1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3822/parecer_sepultamento_e_cremacao_de_aniamais_domesticos_-lamarque-1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SEPULTAMENTO E CREMAÇÃO DE ANIMAIS DOMÉSTICOS EM CEMITÉRIOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE CAJAZEIRAS-PB E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3814/caja_rock-_lualas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3814/caja_rock-_lualas.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE CAJAZEIRAS O EVENTO “CAJA ROCK” E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3804/parecer_da_comissao_reconhecer_utilidade_publica_assosciacao_afro_espiritual_e_artesa_emilia_raimunda_alves-_helano_segundo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3804/parecer_da_comissao_reconhecer_utilidade_publica_assosciacao_afro_espiritual_e_artesa_emilia_raimunda_alves-_helano_segundo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 65/2025, RECONHECER COMO DE UTILIDADE PÚBLICA NO MUNICÍPIO DE CAJAZEIRAS-PB, A ASSOCIAÇÃO AFRO ESPIRITUALISTA E ARTESÃ EMÍLIA RAIMUNDA ALVES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3796/parecer_da_comissao_vedacao_de_logaduras_para_quem_cometeu_crimes_hediondos-_marcos_riacho_do_meio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3796/parecer_da_comissao_vedacao_de_logaduras_para_quem_cometeu_crimes_hediondos-_marcos_riacho_do_meio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 66/2025, DISPÕE SOBRE A VEDAÇÃO DE DENOMINAÇÃO DE LOGRADOUROS, VIAS E BENS PÚBLICOS COM NOMES DE PESSOAS CONDENADAS PELA PRÁTICA DE CRIMES HEDIONDOS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3812/plano_municipal_pela_primeira_infancia-_socorro_delfino.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3812/plano_municipal_pela_primeira_infancia-_socorro_delfino.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL PELA PRIMEIRA INFÂNCIA- PMPI, NO MUNICÍPIO DE CAJAZEIRAS-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3803/parecer_da_comissao_denominacao_centro_de_educacao_infantil-_marcos_riacho_do_meio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3803/parecer_da_comissao_denominacao_centro_de_educacao_infantil-_marcos_riacho_do_meio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 71/2025, DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO DE EDUCAÇÃO INFANTIL LOCALIZADO NO DISTRITO DE DIVINÓPOLIS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3815/dia_municipal_do_agente_de_saude_-_luzia_trajane.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3815/dia_municipal_do_agente_de_saude_-_luzia_trajane.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO AGENTE COMUNITÁRIO DE SAÚDE E DO AGENTE DE COMBATE ÀS ENDEMIAS, A SER COMEMORADO ANUALMENTE EM 04 DE OUTUBRO, NO ÂMBITO DO MUNICÍPIO DE CAJAZEIRAS-PB E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3833/adicional_indenizatorio_para_servidores_emprestado_tre-_socorro_delfino-1_1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3833/adicional_indenizatorio_para_servidores_emprestado_tre-_socorro_delfino-1_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE ADICIONAL INDENIZATÓRIO AOS SERVIDORES PÚBLICOS MUNICIPAIS DE CAJAZEIRAS REQUISITADOS PELA JUSTIÇA ELEITORAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3864/parecer_financeiro_e_orcamentario.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3864/parecer_financeiro_e_orcamentario.pdf</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3870/gestores_comissionados-_socorro_delfino-1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3870/gestores_comissionados-_socorro_delfino-1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMUNERAÇÃO DO GESTOR (A) ESCOLAR E GESTOR (A) ADJUNTO (A) ESCOLAR DAS ESCOLAS PÚBLICAS DO SISTEMA MUNICIPAL DE ENSINO DE CAJAZEIRAS-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3871/parecer_financeiro_e_orcamentario__gestores_escolares.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3871/parecer_financeiro_e_orcamentario__gestores_escolares.pdf</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3872/parecer_da_comissao_de_educacao_gestores_escolares.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3872/parecer_da_comissao_de_educacao_gestores_escolares.pdf</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3923/lualas_projeto_n_87.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3923/lualas_projeto_n_87.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DE COMPETIÇÕES FEMININAS NAS MESMAS MODALIDADES EM QUE HOUVER COMPETIÇÕES MASCULINAS PROMOVIDAS, APOIADAS OU PATROCINADAS PELA SECRETÁRIA MUNICIPAL DE ESPORTES, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9425,51 +9427,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3179/projeto_de_lei_dia_do_vaqueiro_vereador_victor_bruno.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3180/projeto_de_lei_espanhol_nas_escolas_victor_bruno.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3599/projeto_de_lei_dia_do_corretor.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3619/obra_alegrate.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3674/projeto_de_lei_fabio_borges.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_lei_fabio_borges.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_n_-_denomina_residencial_francisco_de_assis_delfino_assis_delfino.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3832/polo_de_confeccao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3920/posto_ancora_-antonio_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3952/oficio_790-projeto_de_lei_complementar_altera_a_lei_complementar_no_002_de_09_de_dezembro_de_2013_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3998/52-projeto_lei-delimita_os_novos_perimetros_urbanos_do_municipio_de_cajazeiras_pb_e_da_outras_providencias_1.assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3999/51-projeto_lei-dispoe_sobre_o_novo_plano_diretor_municipal_do_municipio_de_cajazeiras__pb_e_da_outras_providencias.assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4000/54-projeto_lei-dispoe_sobre_o_parcelamento_de_solo_do_municipio_de_cajazeiras_pb_e_da_outras_providencias_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4001/53-projeto_lei-dispoe_sobre_o_uso_e_ocupacao_do_solo_urbano_do_municipio_de_cajazeiras_pb_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4003/55-projeto_lei-dispoe_sobre_o_sistema_viario_urbano_e_municipal_do_municipio_de_cajazeiras_-_pb_e_da_outras_providencias_1.assinado_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4004/56-projeto_lei-dispoe_sobre_o_novo_codigo_de_edificacoes_e_obras_do_municipio_de_cajazeiras__pb_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4005/57-projeto_lei-dispoe_sobre_o_novo_codigo_de_posturas_do_municipio_de_cajazeiras_-_pb_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3194/projeto_de_decreto_legislativo_-_titulo_de_cidadao_cajazeirense_a_dr._diego_galdino_barbosa_duarte.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3280/01_titulo_cid._heberth_melo_vereador_victor_bruno.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3377/titulo_de_cidadao_cajazeirense_rene.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3394/titulo_cidada_senhora_thays_costa_gomes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3455/projeto_de_decreto_legislativo_medalha_de_honra_ao_merito_cultural_governador_ivan_bichara_sobreira_ao_senhor_genilson_silva_ge-_pagodao_sa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3456/projeto_de_decreto_legislativo_medalha_de_honra_ao_merito_cultural_governador_ivan_bichara_sobreira_ao_senhor_gabriel_mariz_veras_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3480/titulo_de_cidadao_-_jose_welgton_lins_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3481/titulo_de_cidada_cajazeirense_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3520/titulo_de_cidadao_lucas_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3531/titulo_de_cidadao_cajazeirense.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3555/medalha_gilson_souto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3600/medalha_marcos_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3701/titulo_de_cidadao_marcelo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3720/ilovepdf_merged_28129_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3735/projeto_de_decreto_cidadao_cajazeirense_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3739/medalha_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3745/thinaly_suellen_sousa_machado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3703/projeto_de_lei-_titulo_de_cidadao_vilmar_vieira_lins.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3561/projeto_de_lei-_titulo_de_cidadao_a_maria_nilza.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3549/projeto_de_lei-_titulo_de_cidadao_veneziano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3756/projeto_de_decreto_cidadao_cajazeirense__1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3757/medalha_wilson_jose.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3758/medalha_oswaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3764/_medalha_para_sra._josy_aquino_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3766/_medalha_para_sr._jose_conegundes_de_aquino_filho__1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3854/titulo_de_cidada_-_senhor_djalma_luiz_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3860/sadrak_barroso_o_centro_esportivo_da_zona_sul.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3892/medalha-veneziano_vital.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3900/medalha_vituriano.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3909/medalha_alexandre_costa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3906/titulo_de_cidadao_afosno_veiculos.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3903/titulo_de_cidadao_dr_vinicius.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3904/titulo_de_cidada_isabella_enfermeira.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3905/titulo_de_cidada_dra_camila.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3914/titulo_de_cidada_-_senhor_dr.italo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3921/titulo_de_cidadao_cajazeirense_ao_senhor_jose_jorge_mendes_novo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3935/titulo_de_cidadao_cajazeirense_ao_senhor_stefferson_bruno_barros_ribeiro_correto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3956/medalha_de_honra_ao_merito_jornalistico_jose_geraldo_do_nascimento_ao_senhor_francisco_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3977/medalha_do_esporte_cajazeirense_desportista_luis_barrozo_da_silva_a_atleta_anna_julia_oliveira_justino.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3983/titulo_lisie.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3993/concede_o_titulo_de_cidadao_cajazeirense_ao_senhor_francisco_jocerlan_sampaio_de_aquino_correto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3994/concede_o_titulo_de_cidadao_cajazeirense_ao_senhor_francisco_chagas_machado_filho_correto.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3477/dispoe_sobre_a_instituicao_da_medalha_de_honra_ao_merito_religioso_padre_inacio_de_sousa_rolim.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3844/of.651-pl-estabelece_regras_do_regime_proprio_de_previdencia_social_do_municipio_de_cajazeiras1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3165/requerimento_n_02-2025_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3168/requerimento_n_01-2025_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3169/requerimento_n_03-2025_ambulancia_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3170/requerimento_n_04-2025_praca_com_academia_ao_ar_livre_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3171/requerimento_n_05-2025_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3172/requerimento_02_ampliacao_da_passagem_molhada_do_sitio_batateira.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3173/requerimento_01_passagem_molhada_sitio_xique-xique_ladeira_de_xoxa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3174/requerimento_03_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3175/requerimento_004_estradas_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3176/requerimento_05_posto_de_saude_do_sitio_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3177/requerimento_01.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3178/requerimento_02.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3184/requerimento_03.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3185/requerimento_04.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3187/mocao_de_pesar_aos_familiares_do_senhora_ana_kleide_batista.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3188/mocao_de_pesar_aos_familiares_do_senhora_ana_kleide_batista.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3190/requerimento_calcamento_da_rua_joaquim_de_souza_bandeira_bairro_sao_jose_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3191/requerimento_05.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3192/requerimento_001-2025_-_solicita_informacoes_sobre_o_atendimento_do_hujb.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3193/requerimento_002-2025_-_mocao_de_aplausos_gutemberg_cardoso.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3196/requerimento_003-2025_-_mocao_de_aplausos_maria_do_carmo_p_leite.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3199/requerimento.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3200/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3201/requerimento_abertura_da_desembargador_botooo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3202/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3203/requerimento_abertura_da_rua_maria_de_lourdes_gomes.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3204/requerimento_calcamento_da_rua_jose_vituriano_de_abreu.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3205/sessao_especial_mulher.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3206/requerimento_calcamento_da_rua_juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3207/requerimento_regularizacao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3208/03._requerimento_iluminacao_vitoria_bezerra.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3209/02._requerimento_jose_alidomar.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3210/requerimento_01.2025.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3211/requerimento_004-2025_-_voto_de_congratulacao_seminario_diocesano_nossa_senhora_da_assuncao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3212/requerimento_005-2025_-_mocao_de_aplausos_dep._fed._hugo_motta_wanderley_da_nobrega.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3213/requerimento_010_rua_jose_juarez_moreira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3214/requerimento_01-2025-ninha1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3217/requerimento_008_estradas_sitio_angelim.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3218/01._requerimento_ademar_rolim.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3219/requerimento_07_pavimentacao_rua_jose_temoteo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3220/requerimento_06_recuperacao_da_rua_luiz_barroso.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3224/requerimento_dia_de_combate_a_lgbtfobia_fabio_borges.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3225/requerimento_02-2025-ninha2_2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3227/requerimento_02.2025.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3232/requerimento_009_estradas_sitio_azevem.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_calcamento_da_rua_francisca_fernandes_claudino_-_centro_-_copia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3234/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3235/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3236/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3240/requerimento_transformar_posto_ancora_em_ubs-_rdm.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3241/requerimento_014_faixa_de_pedestre_escola_menino_maluqinho.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3242/03_arena_esportiva_society_no_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3243/requerimento_praca_no_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3244/requerimento_011_pavimentacao_rua_carolino_monteiro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3245/requerimento_012_pavimentacao_rua_emanoel_dias_neto_no_bairro_edmilson_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3246/requeirimento_013_-_semana_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3247/requerimento_passagem_molhada_riacho_da_arara.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3250/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3251/02_requerimento_calcamento_da_rua_francisca_fernandes_claudino.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3252/requerimento_melhoria_de_rua_jose_jenrique_goncalves.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3253/04._requerimento_tecedores.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3254/requerimento_construcao_de_matadouro_publico_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3255/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3256/reforma_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3257/requerimento_passagem_molhada_no_sitio_cantinho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3258/requerimento_calcamento_da_ladeira_proximo_a_casa_de_zuca_no_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3259/requerimento_passagem_molhada_no_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3261/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3262/05._requerimento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3263/requerimento_de_pavimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3264/camscanner_11-02-2025_11.37_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3265/camscanner_11-02-2025_11.39.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3266/requerimento_01_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3267/requerimento_02_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3268/requerimento_03.2025.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3269/requerimento_n_6_caopeiras.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3270/requerimento_016_estradas_sitio_jatoba.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3271/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3272/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3273/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3274/requerimento_17_pavimentacao_rua_ademar_rolim.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3275/requerimento_calcamento_rua_joao_lins_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3276/requerimento_019_pavimentacao_rua_francisco_leite_de_lima_-_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3277/requerimento_020_recuperacao_da_praca_da_av._claudino.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_passagem_molhada_no_sitio_papamel.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3279/requerimento_rua_geni_pereira_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3281/requerimento_dnit.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3284/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3285/requerimento_calcamento_sitio_matuto.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3286/requerimento_construcao_de_um_ginasio_poliesportivo_no_sitio_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3287/requerimento_passagem_molhada_sitio_caicara_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3288/requerimento_reposicao_de_lampadas_assentamento_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3289/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3290/requerimento_21_pavimentacao_rua_maria_de_lourdes_-_por_do_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3292/requerimento_022_estradas_sitio_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3293/requerimento_023_intalacao_de_semaforo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3294/requeirimento_024_sessao_especial_luta_antimanicomial.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3295/requerimento_015_abastecimento_de_agua_de_sitio_serraria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3296/requerimento_06_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3297/requerimento_03_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3298/requerimento_05_2025_dnit.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3300/requerimento_dia_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3302/requerimento_n_06-2025_conclusao_do_forro_do_posto_ancora_do_assentamento_valdeci_santiago.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3303/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3305/requerimento_n_08-2025_calcamento_a_paralelepipedo_das_vilas_do_assentamento_valdeci_santiago..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3306/requerimento_n_09-2025_calcamento_e_construcao_de_uma_praca_na_frente_e_ao_entorno_da_igreja_sao_pedro_no_sitio_cachoeirinha..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3307/requerimento_n_10-2025_calcamento_na_frente_e_ao_entorno_do_santuario_santa_rita_no_sitio_baixio..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3309/requerimento_04.2025.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3310/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3311/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3312/requerimento_006-2025_-_mocao_de_aplausos_prof_luiz_neto.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3313/requerimento_de_pavimentacao_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3314/requerimento_de_pavimentacao_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3315/requerimento_de_reforma_do_posto_ancora_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3316/requerimento_07_2025_thiago.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3317/requerimento_007-2025_-_mocao_de_aplausos_reitor_camilo_farias.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3318/construcao_de_um_ginasio_no_distrito_de_azevem.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3319/requerimento_008-2025_-_centro_de_saude_para_a_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3320/requerimento_n_07-2025_-_construcao_de_uma_passagem_molhada_no_sitio_capoeiras_sul_prox_a_residencia_de_sona_gildete.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3321/requerimentos_10_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3322/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3323/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3324/requerimento_calcamento_da_rua_analia_bezerra_bairro_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3325/requerimento_n_12-2025_construcao_de_passagem_molhada_com_calcamento_em_paralelepipedo_antes_e_depois_no_sitio_cachoeirinha_riacho_proximo_a_casa_de_sr_jeova..pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3326/requerimento_n_11-2025_construcao_de_passagem_molhada_com_calcamento_em_paralelepipedo_antes_e_depois_no_sitio_baixio_riacho_proximo_a_casa_de_lucindo..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3328/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3329/07._requerimento_isaura_dantas_da_silva.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3330/requerimento_009-2025_-_mocao_de_aplausos_ao_prof_camilo_allyson_simoes_de_farias.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3331/08._requerimento_ruas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3333/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_riacho_fechado_-1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3334/requerimento_rua_antonio_moacir_leite_menezes.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3335/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_assentamento_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3336/ginasio_sitio_almas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3337/requerimento_aquisicao_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3338/pavimentacao_major_jose_leite_1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3340/10._requerimento_praca_dom_moises.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3341/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3342/09._requerimento_praca_camilo_de_holanda.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3343/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3345/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3347/requerimento_de_solicitacao_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3348/11._requerimento_agrovila.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3349/requerimento_calcamento_via_paralelepipedo_da_ladeira_do_monde_no_sitio_arruido.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3350/requerimento_passagem_molhada_no_sitio_cabeca_da_onca.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3351/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_caicara_ii.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3352/reforma_do_canteiro_da_avenida_pedro_moreno_gondim.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3353/requerimento_n_13-2025_votos_de_congratulacoes_diego_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3354/requerimento_n_14-2025_votos_de_pesa_pelo_falecimento_da_sra_marina_dias_de_souza.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3355/requerimento_de_pavimentacao_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3356/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3362/requerimento_03-2025-ninha.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3363/requerimento_praca_no_auto_da_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3364/requerimento_012-2025_-_mocao_de_aplausos_joao_azevedo_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3365/requerimento_025_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3367/requerimento_011-2025_-_mocao_de_aplausos_corrinha_delfino.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3368/requerimento_026_abertura_da_rua_joao_cassimiro_de_lira.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3369/requerimento_027_reposicao_de_lampadas_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3373/requerimento_13_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3374/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3375/requerimento_transformar_posto_ancora_em_ubs-_sitio_pau_d_arco.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3376/requerimento_08_2025_dnit.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3378/13._requerimento_praca_perpetao.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3379/requerimento_reposicao_de_lampadas_no_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3380/requerimento_reposicao_de_lampadas_no_distrito_de_azevem.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3381/requerimento_para_reposicao_de_lampadas_no_sitio_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3382/12._requerimento_academia_perpetao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3383/requerimento_passagem_molhada_no_sitio_frei_beda.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3385/14._requerimento_fausto_rolim.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3386/16._requerimento_iluminacao_fausto_rolim.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3387/requerimento_014-2025_-_recuperacao_de_calcamento_agrovila.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3388/15._requerimento_rua_projetada.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3389/sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3390/requerimento_n_15-2025_retorno_da_marcacao_de_exames_atraves_das_enfermeiras_chefes_das_ubsfs_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3391/requerimento_028_pavimentacao_a_paralelepipedo_da_rua_maestro_esmerindo_cabrinha_da_silva_no_bairro_remedios.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3392/requerimento_029_-__asfaltamento_pb_411.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3393/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3395/requerimento_de_pavimentacao_4_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3396/requerimento_de_pavimentacao_5_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3397/requerimento_de_pavimentacao_6_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3398/requerimento_de_pavimentacao_7_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3399/requerimento_de_pavimentacao_8_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3400/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3402/requerimentos_15_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3403/requerimento_030_capinacao_e_limpeza_terreno_baldio.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3404/17._requerimento_sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3405/requerimento_n_16-2025_disponibilizacao_de_um_odontologo_para_realizar_extracoes_dentarias_na_ubs_francisco_martins_de_oliveira_distrito_de_patamute..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3406/18._requerimento_praca_irma_nivanda.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3407/19._requerimento_ginasio_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3408/requerimento_praca_na_rua_major_jose_leite_no_bairro_sao_francisco..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3409/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_ze_dias_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3410/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_serragem_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3411/requerimento_n_17-2025_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3412/requerimento_passagem_molhada_no_sitio_mirandas_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3413/requerimentos_16_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3418/requerimento_09_2025_rua_carolina_monteiro.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3419/requerimento_06.2025.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3420/requerimento_05.2025.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3421/requerimento-07-25-ninha_do_frigorifico.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3422/requerimento-06-25-ninha_do_frigorifico.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3423/requerimento-04-25-ninha_do_frigorifico_2.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3424/requerimento-05-25-ninha_do_frigorifico.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3425/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3426/02_requerimento_calcamento_de__rua_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3427/requerimento_032_calcamento_rua_manoel_henrique_da_silva.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3428/requerimento_031_calcamento_rua_maria_de_sousa_maciel.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3429/requerimento_07_calcamento_e_praca_da_capela.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3430/requerimento_08_calcamento_catole_pe_de_serra.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3431/requerimento_09_pavimentacao_rua_maria_nobrega.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3432/requerimento_17_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3433/requerimento_10_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3434/requerimento_calcamento_da_rua_nova_projetada_rua_nova.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3435/requerimento_reforma_do_parque_de_exposicoes_de_animais_de_cajazeiras_1.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3436/requerimento_n_18-2025_-_instalacao_do_poco_artesiano_no_assentamento_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3437/21._requerimento_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3438/requerimento_018-2025_-_mocao_de_aplausos_e_congratulacoes_jose_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3439/20._requerimento_praca_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3440/requerimento_11_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3441/requerimento_033_arborizacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3443/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3444/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3445/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3447/requerimento_019_-_mocao_de_aplausos_fratelli_arquitetura.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3448/requerimento_034_rua_angelina_tereza_de_souza_no_bairro_pio_x.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3453/22._requerimento_maria_nobrega.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3458/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3459/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3460/requerimento_020-2025_-_mocao_de_congratulacao_dom_moises_coelho.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3461/requerimento_n_19-2025_-_conclusao_da_reforma_da_escola_jose_antonio_dias_localizada_no_distrito_de_boqueirao_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3462/requerimento_de_pavimentacao_e_melhorias_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3464/requerimento_021-2025_-_solicitacao_para_o_ipep.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3466/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3467/requerimento_035_retirada_de_podas_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3468/requerimento_passagem_molhada_no_sitio_terra_molhada..pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3469/requerimento_solicitando_a_codevasf_um_poco_artesiano_equipado_no_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3470/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_montes_.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3471/requerimento_calcamento_no_distrito_de_azevem_na_ladeira_proximo_ao_acude_1.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3472/requerimento_abertura_de_todas_as_estradas_vicinais_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3473/ambulancia_sitio_serragem_01.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3474/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3475/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3476/requerimento_22_2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3478/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3479/requerimento_poco_artesiano_no_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3482/requerimento_09.2025.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3484/requerimento_08.2025.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_07.2025.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3486/requerimento_037-2025_construcao_da_passagem_molhada_do_sitio_riacho_da_arara.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3488/requerimento_n_21-2025_-_a_doacao_de_50_cadeiras_da_antiga_mobilia_da_escola_jose_martins_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3489/requerimento_estadualizacao_2.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3490/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3492/requerimentos_2025_expedita_adriano_venceslau.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimentos_2025_nilson_manoel__de_souza.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3498/requerimentos_2025_antonio_pociano_de_souza.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3499/requerimentos_2025_jose_juarez_moreira_bairro_tercedores.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3500/requerimentos_2025_maria_vitalina_bezerra_bairro_jardim_oasis..docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3501/requerimentos_2025_projetada_bairro_sao_francisco_por_tras_da_reciclagem_de_pitico..docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3502/requerimentos_2025_rua_joaquim_tavora_bairro_tecedores..docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3503/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3504/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3505/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3508/23._requerimento_abel_ferreira.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimentos_solicitando_a_construcao_de_uma_passagem_molhada_no_campo_de_vaqueiro.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3510/requerimentos_solicitando_a_construcao_de_uma_passagem_molhada_no_campo_de_vaqueiro.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3511/requerimento_passagem_molhada_sitio_guaribas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3512/requerimento_2025_solicitando_passagem_molhada_sitio_cachoeirinha_dos_militcoes.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3514/_solicitando_uma_passagem_molhada_no_sitio_guaribas_proximo_da_fazenda_de_deca_do_atacadao..docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3515/abertura_da_rua_que_sai_da_ufcg_a_pb-393-1.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3518/implantacao_de_uma_via_publica_do_bairro_ronaldo_cunha_lima_ao_bairro_dos_remedios-1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3519/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3521/02_requerimento_calcamento_de__rua__1.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3523/programa_carro-pipa.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3524/_solicitando_uma_passagem_molhada_no_sitio_catole_dos_zuza.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3525/_solicitando_uma_passagem_molhada_no_sitio_cachoeirinha_dos_batalha.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3526/_solicitando_uma_passagem_molhada_no_sitio_catole_pe_de_serra.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3527/_solicitando_uma_passagem_molhada_no_sitio_catole_dos_dantas.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3528/_solicitando_uma_passagem_molhada_no_sitio_cachoeirinha_dos_batalha_vizinho_dos_cen_terras.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3529/_solicitando_uma_passagem_molhada_no_sitio_cachoeirinha_dos_cesario__vizinho_de_danado.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3530/_solicitando_uma_passagem_molhada_no_sitio_barra_do_catole_vizinho_a_valdir_carolino.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3532/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3535/requerimento_09.2025.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3536/requerimento_10.2025.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3537/requerimento_passagem_molhada_no_sitio_riacho_fechado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3542/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3543/requerimento_039_reposicao_de_lampadas_sitio_prensa.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3545/limpeza_no_bairro_vila_nova_iiiiii.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3546/requerimento_11.2025.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3547/requerimento_11.2025.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3548/requerimento_13.2025.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3550/doc-20250505-wa0065..pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3551/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3556/24_requerimento_sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3557/requerimento-_helano-_soro_peconha.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3558/requerimento_025-2025_-_sessao_especial_sobre_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3559/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3560/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3562/requerimento_020_-instalacao_de_um_cras_na_rua_antonio_fernandes_da_silva_bairro_vila_nova_i_ii_iii..pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3564/requerimento_verbal_-_programa_melhor_em_casa.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3565/requerimento_29-_passagem_molhada_no_sitio_capoeira_sul.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3568/requeirimento_031_-_calcamento_da_ladeira_do_campo_do_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3569/requerimento_de_limp_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3570/requerimento_de_limp_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3571/requerimento_verbal_-_informacoes_de_valores_sobre_reforma_patamute.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3572/requerimento_n_22-2025_-_a_reforma_da_escola_estadual_cidada_integral_tecnica__ecit_cristiano_cartaxo_localizada_na_cidade_de_cajazeiras_pb.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3573/requerimento_021_-_passagem_molhada_no_sitio_cachoeirinha_dos_militoes_proximo_a_gilberto_do_bar..pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_34-_construcao_de_uma_passagem_molhada_no_sitio_cajazeiras_velha_vizinho_a_residencia_de_marcilio_filho_de_furao..pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_29-_passagem_molhada_no_sitio_capoeira_sul.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3577/requerimentos_26_2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3578/revitalizacao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3579/requerimento_33-_passagem_molhada_no_sitio_patamute_ii.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_039_-_instalacao_de_mais_um_transformador_de_maior_potencia_para_atender_as_comunidades_dos_sitios_catole_dos_marcelino_fua_e_saraiva..pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3581/requerimento_021_-_passagem_molhada_no_sitio_cachoeirinha_dos_militoes_proximo_a_gilberto_do_bar..pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3582/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3583/requerimento_36-_mutirao_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3584/requerimento_041_-calcamento_da_rua_ludgero_da_silva_conhecido_como_zuca_bairro_centro.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_040-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_ze_dias.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3586/requerimento_037_-__calcamento_da_rua_suelisa_arruda_santos.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3587/projeto_de_indicacao-_vigilantes_editado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3588/requerimento_042-_instalacao_de_mais_um_transformador_de_maior_potencia_e_mudanca_dda_rede_de_monofasico_para_trifasico_catole_dos_saraiva_marcelino_fua_e_barra_do_catole.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3589/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3590/requerimento_027-2025_-_votos_de_pesar_joana_darc_da_silva_duarte.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3593/requerimento_43-_poco_artesinano.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3595/requerimentos_28_2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3596/requerimentos_29_2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3601/requerimento_40_posto_de_saude_do_sitio_be.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3602/requerimento_032-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_prensa_de_baixo.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3603/requerimento_036-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_cachoeirinha.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3604/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3605/requerimento_046_solicitando_limpesa_e_capinagem_no_residencial_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3606/requerimento_030-2025_-_votos_de_profundo_pesar_joao_bosco_almeida_pinto.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3607/requerimento_047_-_recapeamento_do_calcamento_que_da_acesso_ao_residencial_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3608/requerimento_048_-_manutencao_e_conserto_dos_aparelhos_da_academia_popular_do_residencial_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3609/requerimento_031-2025_-_infraestrutura_e_obras_rua_jose_vicente_da_silva.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3611/fabio_borges20250606_08194398.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3612/requerimento_doacao_terreno_para_lar_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3616/requerimento_32__2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3618/mocao_de_aplauso_pdf.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3621/requerimento_049_-_calcamento_da_rua_jose_venancio_bairro_jardim_primavera_ll.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3622/requerimento_050_-_calcamento_da_rua_travessa_vereadora_maria_do_carmo_ribeiro_bairro_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3625/requerimento_051_-_calcamento_da_rua_maria_moreira_de_sa_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_052_-_calcamento_da_rua_pedro_coelho_viana_vizinho_a_ubs_bairro_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3628/requerimento_053_-_calcamento_da_rua_angelina_maria_de_figueiredo_bairro_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3629/requerimento__sessao_especial_-_pelos_225_anos_de_nascimento_padre_rolim.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3630/requerimento_construcao_de_uma_academia_ao_ar_livre_no_sitio_riacho_do_meio..pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3631/requerimento_construcao_de_uma_academia_ao_ar_livre_no_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3632/26_requerimento_doacao_csu.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3633/27_requerimento_asfalto_ruas.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3634/28_requerimento_poco_azevem.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3637/requerimento_054_-_calcamento_da_rua_joao_casimiro_de_lira_bairro_capoeiras.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3638/requerimento_055_-_calcamento_da_rua_por_tras_da_agrovila_vip_que_da_acesso_ao_instituto_medico_legal_iml_bairro_agrovila.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_056_-_pavimentacao_a_paralelepipedo_e_construcao_da_praca_da_capela_nossa_senhora_de_fatima_na_comunidade_do_sitio_pocos_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3640/requerimento_verbal_-_voto_de_pesar_-_lucicleide_souza_da_silva.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3641/29_requerimento_lombada_eletronica.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3648/requerimento_n_25-2025_-_praca_com_academia_ao_ar_livre_para_a_comunidade_de_patamute_azevem_cocos_e_riacho_do_meio..pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3649/requerimento_n_26-2025_-_ambulancia_para_o_distrito_de_patamute..pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3650/requerimento_n_27-2025_-_a_contrucao_de_uma_creche_para_a_comunidade_de_patamute_e_cocos..pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3651/requerimento_058_-_saneamento_basico_da_rua_doutor_ferreira_junior_no_bairro_por_do_sol_em_cajazeiras_pb..pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3652/requerimento_059_-_saneamento_basico_da_rua_maria_vilma_holanda_moreira_no_bairro_capoeira_em_cajazeiras_pb..pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3653/requerimento_060_-_faixa_de_travessia_elevada_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3654/requerimento_061_-_placas_de_indicacoes_em_todos_os_quebra-molas_como_tambem_a_pintura_dos_mesmos..pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3655/30_requerimento_bruno_bezerra_de_melo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3656/requerimento_057_-__construcao_da_ponte_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3657/31_requerimento_francisco_leite_de_lima.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3659/requerimento_n_24-2025_-_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3660/32_requerimento_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3661/33_requerimento_asfalto_ruas.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3662/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3663/requerimento_62-_passagem_molhada_no_sitio_prensa_de_baixo..pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3664/requerimento_63-_passagem_molhada_no_sitio_gadelha.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3665/requerimento_64-_passagem_molhada_no_sitio_vaca_morta.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3666/requerimento_65-_passagem_molhada_no_sitio_serragem..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3669/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3670/requerimento_de_calcamento__assinado.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3671/requerimento_poco_artesiano__assinado_1.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3673/requerimento_fabio_borges.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3676/requerimento_verbal_-_votos_de_profundo_pesar__tayze_batista_de_lucena_nenem.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3677/requerimento_verbal_-_voto_de_pesar_antonio_ferreira_lima.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3678/requerimento_n_31-2025_-_construcao_de_uma_passagem_molhada_no_riacho_de_ze_henrique_e_uma_passagem_molhada_no_sitio_caldeirao_dos_souza.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3679/requerimento_n_32-2025_-_o_calcamento_das_ladeiras_localizadas_nas_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_073_-_revitalizacao_e_melhoramento_da_faixa_de_travessia_elevada_de_pedestre_da_rua_tenente_arsenio_localizada_na_lateral_da_igreja_evangelica_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3681/requerimento_n_33-2025_-_colocacao_de_manilhas_na_comunidade_de_barreiros_nas_proximidades_das_residencias_do_senhor_laercio_e_da_senhora_luzimar..pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3685/requerimento_para_o_senhor_veneziano_vital_do_rego_senador_e_a_excelentissima_senhora_maria_do_socorro_delfino_pereira_prefeita_municipal_solicitando_que_seja_ampliada_a_frota_de_maquinario_ag.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3686/requerimento_fabio_borges.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3687/requerimento__070_-_poco_artesiano_para_atender_a_comunidade_do_sitio_gadelha.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3688/requerimento_n_28-2025_-_a_contrucao_de_um_posto_ancora_para_o_assentamento_mae_rainha_e_sitio_queimadas..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3689/requerimento_072_maquinas_necessarias_para_terraplenagem_da_rua_jose_vicente_da_silva_vila_nova_iii.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3690/requerimento_n_29-2025_-_recuperacao_das_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3691/requerimento_n_30-2025_-_implantacao_de_sistema_de_abastecimento_de_agua_no_assentamento_mae_rainha..pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3693/requerimento_pavimentacao_asfaltica_da_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3695/requerimento_66_-_construcao_de_uma_passagem_molhada_no_sitio_saco_do_teixeira.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3696/requerimento_071_solicitando_limpesa__polda_e_capinagem_-_vila_nova_i_ii_e_iii.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_67_-_construcao_de_uma_passagem_molhada_no_sitio_prensa_de_cima.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3698/requerimento_n_23-2025_-_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3700/requerimento_68_-_perfuracao_de_um_poco_artesiano_para_atender_a_comunidade_do_sitio_catole_dos_saraiva..pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3704/requerimento_033-2025_-_calcamento_rua_jose_janio_n._vicente.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3708/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_14.2025.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3710/requerimento_15.2025.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3712/mocao_de_aplauso_pdf.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3714/requerimento_074-_desapropiacao_da_escola_regina_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3716/requerimento_75-_mocao_de_pessasr_delma.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3717/requerimento_076-_solicitar_um_posto_de_saude_para_atender_a_populacao_da_rua_desembergador_boto.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3721/requerimento_para_recuperacao_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3722/requerimento_077_solicitando_a_cobertura_do_posto_de_moto_taxi_do_bairro_vila_nova_ii.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3723/requerimento_restauracao_de_ponte__assinado_1.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3725/requerimento__sessao_especial_-_pelo_crm_da_paraiba_2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3726/requerimento_abertura_de_uma_estrada_saindo_do_sitio_xique-xique_ao_sitio_santo_onofre.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3727/requerimento_praca_com_academia_no_sitio_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3728/requerimento_de_solicitacao_ao_departamento_de_estradas_de_rodagem__der.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3729/requerimento_078_pavimentcao_asfaltica_que_dar_acesso_ao_residencial_cajazeiras_i_e_ii.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3730/requerimento_de_solicitacao_ao_dnit.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3732/requerimento_desassoreamento_da_barragem_localizada_no_sitio_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3737/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3740/requerimento_recuperacao_pb-416.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3741/requerimento_de_estacionamento_nos_canteiros_da_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3743/pavimentacao_da_rua_emilia_pio_x.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_081_qebra_molas_sitio_serra_da_arara_ii.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3754/requerimento_082_ampliar_um__qebra_mola_ja_existente_no_bairro_vila_nova_i.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3755/requerimento_083_faixa_de_pedestre_avenida_francisco_matias_rolim.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3760/hemodinamia.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3761/34_requerimento_sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3762/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3763/requerimento_n_24-2025_-_projeto_de_lei_para_habilitacao_social.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3765/requerimento_pavimentacao_estacionamento_e_iluminacao_irma_nirvanda.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3767/setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3768/requerimento_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3769/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3770/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3780/requerimento_audiencia_publica_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3781/requerimento_de_solicitacao_infra_estrutura_cjz_.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3782/requerimento_secretaria_de_agricultura_serafoim_lopes.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_11.2025.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3785/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3788/requerimento_n_26-2025_-_sessao_especial_dia_do_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3790/requerimento_035-2025_-_iluminacao_parede_do_acude_grande.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3799/sessao_especial_em_alusao__ao_dia_internaciol_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3800/calcamento_rua_izaura_.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3801/requerimento_043_oficio_a_direcao_do_dnocs_em_fortaleza_e_a_ana_agencia_nacional_de_aguas.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3805/reforma_do_posto_ancora_de_pau_d_arco.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3806/rua_vitoria_bezerra_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3807/sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3810/limpeza_geral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3821/requerimento_n_27-2025_-_a_instalacao_de_10_quebra_molas_no_distrito_de_patamute..pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3825/calcamento_travessa_janter.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3826/calcamento_mario_messias.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3839/requerimento_n_30-2025_-_sessao_especial_dia_mundial_do_diabetes..pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3840/outubro_rosa.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3845/requerimento_12.2025.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3849/36_requerimento_bebedouro.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3850/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3851/requerimento_46_-_sessao_intinerante.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3852/35_requerimento_higino.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3862/requerimento_085_ao_deputado_junior_araujo_passagem_molhada_barra_do_catole.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3865/requerimento_adutora_saindo_de_caicara_a_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3866/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3868/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3884/redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3885/37_requerimento_ademar_rolim.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3887/2025_-__votos_de_pesar_raquel_de_souza_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3888/requerimento_13.2025.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_14.2025.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3895/requerimento_n_36-25_-_sessao_intinerante_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3898/38_requerimento_sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3899/requerimento_037-2025_-_votos_de_pesar_cleusa_cartaxo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3907/requerimento_15.2025.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3911/sessao_especial_em_alusao_ao_dia_da_conciencia_negra_20251028_10475386.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_pavimentacao_da_rua_francisco_das_chagas20251028_09471524.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3915/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3916/39_requerimento_arvores.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3918/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3919/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3922/requerimento_pavimentacao_da_rua_antonio_felix_rolim20251031_10323263.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3927/requerimento_038-2025_-_sessao_especial_40_anos_ijmp.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3929/requerimento_48_-_pavimentacao_da_ladeira_que_liga_o_sitio_be_ao_sitio_matuto.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3930/requerimento_49_-_colocacao_de_manilhas_e_recuperacao_da_passagem_rural_que_se_localiza_na_entrada_do_sitio_be_conhecida_como_ladeira_de_ze_timoteo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3931/requerimento_50_-_abertura_de_uma_pequena_estrada_no_sitio_be.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_51_-_extensao_da_coleta_de_lixo_ate_o_sitio_be.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3937/redutor_de_velocidade-_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3938/reparacao_de_praca-_cajazeiras_velha_.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3942/requerimento_87_-_mocao_de_pessasr.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3943/requerimento_88_-_mocao_de_pessasr.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_de_solicitacao_ao_governador_joao_azevedo_lins_-_sobre_boqueirao.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3957/requerimento_039-2025_-_mocao_de_aplausos_monsenhor_gervasio_fernandes_de_queiroga.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3984/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3986/requerimento_19.2025.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_18.2025.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_16.2025.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_17.2025.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3598/projeto_de_indicacao-_vigilantes_com_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3890/saude_mental_para_profissionais_da_saude_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3917/saneamento_basico_cocos.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3934/projeto_de_indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3189/mocao_de_pesar_aos_familiares_do_senhor_francisco_heraldo_moesia.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3228/mocao_de_aplausos_4_assinado.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3229/mocao_de_aplausos_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3230/mocao_de_aplausos_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3231/mocao_de_aplausos_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3282/mocao_de_aplausos_sra._desembargadora_agamenilde_dias.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3301/mocao_de_pesar_assinado.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3344/requerimento_roberto_1.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3346/requerimento_roberto_1.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3357/mocao_de_aplausos__organizadores_dos_blocos_carnaval_2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3358/mocao_de_aplausos_radios_carnaval_2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3359/mocao_de_aplausos_a_tv_diario_do_sertao_tv_sertao_da_paraiba_e_difusora1_2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3360/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3366/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3449/mocao_yvna_cordeiro_lopes_de_siqueira_assinado.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3450/mocao_elisangela_nascimento_dantas_assinado.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3451/mocao_gerlier_manoel_de_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3452/mocao_edgley_candido_de_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3465/mocao_de_pesar_aos_familiares_do_senhor_francisco_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3487/requerimento_036_mocao_de_aplausos_nota_maxima_curso_de_medicina.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3493/requerimento_038_mocao_de_aplausos_vereador_victor_bruno.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3507/mocao_de_aplausos_as_organizadoras_da_paixao_de_cristo_do_grupo_de_teatro_fenix..pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3513/requerimento_-_mocao_de_pesar_1.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3516/mocao_de_aplausos_ao_general_mascarenhas_do_moraes_comandante_da_feb.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3522/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_roberto_1.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3538/mocao_de_pesar_aos_familiares_do_senhora_dandara_maria_s._caetano.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3539/requerimento_023-2025_-_mocao_de_aplausos_ao_tribunal_de_contas_do_estado.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3540/requerimento_024-2025_-_mocao_de_aplausos_allana_camilla_santos_galdino_vieira.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3541/requerimento_verbal_2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3544/requerimento_-_mocao_de_pesar_jeane_goncalves.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3553/mocao_de_aplausos.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3563/requerimento_30_-_mocao_de_pessasr.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3566/requerimento_31_-_mocao_de_pessasr.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_35-__mocao_de_aplausos_por_ato_de_bravura.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3592/requerimento_45_-_votos_de_profundo_pesar_dede_sityio_catole_dos_saraivas.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3610/mocao_de_aplausos__folha_timbre_novo_-_mocao_de_aplausos_ao_sr._wanderley_duarte_da_silva_wanderley_duarte.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3620/mocao_de_aplausos_a_escola_monsenhor_joao_milanes_pela_realizacao_do_v_arraia_do_mila..pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3623/mocao_de_aplausos_ao_colegio_nossa_senhora_de_lourdes__rede_iens_pela_realizacao_do_xxxvi_fandangando_no_forro..pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3624/_mocao_de_aplausos_a_gestora_escolar_hanuska_campos_de_oliveira_aos_alunos_e_colaboradores_da_escola_monsenhor_joao_milanes_pela_brilhante_realizacao_do_v_arraia_do_mila_2025..pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3626/mocao_de_aplausos_a_escola_vitoria_regia_pela_brilhante_realizacao_do_forregia_2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3635/mocao_de_aplausos_a_escola_ecit_nicea_claudino_pinheiro_pela_brilhante_realizacao_do_arraia_da_dona_nicea___um_sao_joao_apaixonado.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3636/mocao_de_aplausos_a_ecit_cristiano_cartaxo__escola_cidada_integral_tecnica_pela_brilhante_realizacao_do_arraia_2025_da_ecit_cristiano_cartaxo..pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3642/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3643/mocao_de_aplausos-_manin.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3645/mocao_de_congratulacoes_a_radio_alto_piranhas_de_cajazeiras-pb.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3672/mocao_de_aplausos_ao_senhor_clovis_alberto_pereira_de_abrantes_junior..pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3682/mocao_de_pesar_041-2025_-__falecimento_da_senhora_tayze_batista_lucena.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3684/mocao_de_pesar_aos_familiares_do_senhor_genesio_nogueira_de_souza_genitor_do_empresario_cassiano_maia_neto_de_cajazeiras_pb.__novo_2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3702/mocao_de_congratulacao_ao_bispo_da_diocese_de_cajazeiras-pb_dom_francisco_de_assis_gabriel_correto.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3715/mocao_roselita.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3719/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3724/mocao_de_pesar_042-2025_-__falecimento_da_senhora_lourdes_moreira_claudino.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3731/mocao_de_congratulacoes_ao_supermercado_brasil_de_cajazeiras-pb_certo_novo.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3734/mocao_de_aplausos_a_escola_estadual_monsenhor_joao_milanes_2025_.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3744/mocao_de_pesar_tereza__pereira_dos_santos20250814_11191715.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_034-2025_-_mocao_de_aplausos_2o_sargento_pm_pablo_savio_brito_mendes.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3751/mocao.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3752/mocao_de_aplausos__8o_encontro_regional_dos_fuscas_e_carros_antigos.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3771/mocao_.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3772/congratulacoes_.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3773/luiz_jose_da_silva_20250826_10002439.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3776/mocao_de___aplausos__joabson.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3777/mocao_de_aplausos__aos_sagento_josenido__wandembeg.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3778/mocao_de_pesar_adailton20250829_08585678_1.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3779/mocao_de___aplausos_angelina.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3784/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3786/mocao_de_aplausos_a_banda_maciel_cristiano_cartaxo_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3789/mocao_de_pesar_maria_de_fatima_cruz.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3811/mocao_de_aplausos_ao_pm_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3820/congratulacoes_pelos_38_anos_do_supermecado_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3824/mocao_de_pesar_044-2025_senhora_edilza_uchoa_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3830/requerimento_n_27-2025_-_mocao_de_aplausos_para_sessao_especial_do_dia_do_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3831/mocao_de_aplausos_ao_sr._charles_david_novo.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3836/mocao_de_aplauso-1.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_n_31-2025_-_mocao_de_aplausos_para_a_equipe_de_samu_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3841/mocao_de_pesar_045-2025_senhora_francisca_benivalda.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3847/mocao_de_aplausos__caminhada_sao_francisco_correto.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3848/mocao_de_aplausos__atletico.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_n_32-2025_-_mocao_de_aplausos_para_os_policias_militares_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3861/mocao_de_aplauso_sinfumc.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3873/mocao_de_pesar__valda_duarte20251013_09024991.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3875/mocao_de_aplausos_aos_senhores_fernando_antonio_de_araujo_paula_e_wgleydson_de_souza_pela_realizacao_do_evento_empresarios_e_profissionais_de_sucesso_2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3880/requerimento_n_35-25_-_mocao_de_aplausos_a_estudante_jordania_borges.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3881/requerimento_n_33-2025_-_mocao_de_aplausos_as_estudantes_julia_carvalho_e_monaliza_rolim.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3882/requerimento_n_34-2025_-_mocao_de_aplausos_a_escola_cidada_integral_professor_crispim_coelho_em_nome_do_professor_zilmar_gomes_ferreira_veloso.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3886/aplausos_dr_.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3893/mocao_de_pesar_047-2025_senhora_raquel_de_sousa_ferreira..pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3894/mocao_de_aplauso_1.docx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3908/mocao_de_aplausos.doc" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3912/mocao_de_apalusos_1o_sargento_qprr_francisco_lopes_de_sousa20251028_09484435.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3939/mocao_de_aplausos_louceiras.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3947/mocao_de_pesar_aos_familiares_do_senhor_matheus_marques_da_silva_aluno_da_escola_estadual_de_e.f.m._dom_moises_coelho_de_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3958/mocao_de_aplauso-1_1.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3978/mocao_de_pesar_aos_familiares_do_senhora_antonia_maria_abrantes__dona_toinha.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3979/mocao_de_pesar_aos_familiares_do_senhor_constantino_cartaxo__tantino_.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3980/mocao_de_pesar_aos_familiares_do_senhor_genezio_querino_de_souza..pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3985/mocao_de_aplausos_aos_organizadores_e_treinadores_do_clube_sport_sertao.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4002/mocao_de_pesar_052-2025_professora_mariberte_moura.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3876/of.662-veto_parcial_ao_projeto_de_lei_29.2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3877/of.663-veto_parcial_ao_projeto_de_lei_38.2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3644/emanda_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3667/emenda_pl_47_2025_caps_ad.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3827/emenda_modificativa_02-_comissao_2.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3829/emenda_modificativa_03-_comissao-1.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3802/emenda_modificativa-_comissao-5.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3951/emenda_raelsa_-_2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3953/emendas_impositivas_neto_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3955/emendas_impositivas_individual_-_bruno.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3959/emendas_impositivas_neto_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3960/lamarque_emendas_2025_pdf.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3961/emenda_impositiva_individual_-_lamarque_pdf.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3962/emendas_impositivas_individuais_2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3963/emendas_completas.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3964/emenda_impositiva_individual_.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3965/emenda_2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3966/emenda_impositiva_individual_fabio_borges.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3967/emenda_impossitiva.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3968/projeto_impositiva_individual_-_2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3969/emenda_ao_projeto_de_lei_n_73-2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3970/emenda_impositiva_individual_2025.docx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3974/emendas_impositivas_marcos.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3975/emendas_doc_2026.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3976/emenda_impositiva.docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3181/projeto_de_lei_espanhol_nas_escolas_victor_bruno_1.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3182/projeto_de_lei_dia_do_vaqueiro_vereador_victor_bruno.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3195/projeto_01-2025_-_utilidade_publica_ass_comunitaria_rural_do_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3198/projeto_praca_de_bolapdf.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3248/projeto_de_lei__iptu_verde__vereador_victor_bruno_1.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3249/projeto_de_lei_ordinaria_-_fila_unica_para_autistas.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3291/projeto_de_lei_ordinaria_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3327/projeto_tea_.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3332/substituido_-_projeto_de_lei_ordinaria_no.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3339/projeto_de_lei_ordinaria_fila_dos_autistas.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3361/projeto_de_lei_ordinaria_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3370/projeto_de_lei_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3371/faixas_elevadas.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3384/projeto_de_lei_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3415/projeto_de_lei_empreender_rural.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3416/projeto_de_lei_empresa_amiga_do_jovem.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3442/adocao_de_plantas.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3446/rua_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3457/pl_fios.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3506/pl_olho_no_olhinhos_2024.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3517/vagas_de_estacionamento_tea.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3597/projeto_de_lei_telma_gambarra.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3615/projeto_de_lei-_distrito_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3683/pl_-_denomina_de_nilo_satiro_de_freitas_neto_a_nova_arena_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3692/projeto_de_lei_fabio_borges.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3699/criacao_do_dia_municipal_do_rock_neste_municipio_cajazeiras_-_pb_e_da_outras_providencias._2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3705/pl_2025__cremacao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3711/francisca_bandeira_de_oliveira_0202020202.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3713/projeto_de_lei_n__nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_lei__denominacao_de_francisco_bezerra_leandro_pdf.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3736/caja_rock.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3738/afro_espiritualista_e_artesa_emilia_raimunda_alves.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3742/projeto_de_lei-_proibicao_de_nomear_bens_publicos_com_nome_de_pessoas_que_cometeram_crimes_hediondos.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3747/pl_-_denomina_de_cras_ii_da_zona_norte_raimundo_rodrigues_de_lira.docx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3749/pl_-_denomina_de_cras_ii_da_zona_norte_raimundo_rodrigues_de_lira.docx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_cdi_seu_mirim.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3774/projeto_de_lei-_denominacao_do_centro_de_educacao_infantil_no_distrito_de_divinopolis_1.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3775/dia_do_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_lei_no_02-2025_-_institui_o_dia_municipal_do_agente_comunitario_de_saude_e_do_agente_de_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3891/competicao_femina.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3896/projeto_de_lei-_unidade_basica_de_saude-_cicero_das_lajes.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3902/projeto_de_lei_n_-_dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_o_instituto_frei_beda_de_desenvolvimento_social__ifbds.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3910/jose_alves20251028_11054404.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3933/projeto_de_lei_sitio_azevem.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3941/criterios_objetivos_e_transparentes_para_a_denominacao_de_reparticoes_publicas1.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3948/projeto_de_lei__corretor_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3949/minuta_do_projeto_de_lei_-_autorizacao_para_estadualizacao_-_estrada_-_da_br_230_ao_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3954/projeto_de_lei__vedacao_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3973/apaa_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3981/projeto_de_lei_no_-_a_instalacao_de_bebedouros_e_comedouros_para_animais_de_rua.docx.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3982/utilidade_publica_fundacao.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3991/projeto_de_lei_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3992/pl_110-2025_-_pccr_camara_municipal_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3160/of.004-encaminhando_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3162/of.007-encaminhando_projeto_de_lei.-piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3221/of.041-proeto_de_lei-altera_a_redacao_do_art.7_da_lei_3.121.24que_estima_a_receita_e_fxa_a_despesa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3222/of.046-projeto_de_lei-refis.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3223/of.045-prjeto_de_lei-altera_o_art.11da_lei_2.992.22_que_dispoe_sobre_a_criacao_do_nucleo_de_atendimento_multidsciplinar.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3226/of.055-projeto_de_lei-autoriza_a_abertura_de_credito_especial_200.00000.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3299/of_085-projeto_de_lei_deficit_tecnico_atuarial.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3401/of._111.2025-projeto_de_lei_que_altera_o_art.3_da_lei_1.882.2010.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3414/of.122.2025-projeto_de_lei_que_acrescenta_art.11-a_a_lei_2.992.2022.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3494/oficio_127-projeto_de_lei-regulamenta_gratificacoes_aos_servidores_publicos_municipais_efetivos_e_comissionados_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3495/oficio_201-projeto_de_lei-dispoe_sobre_a_alteracao_do_inciso_i_do_artigo_2o_da_lei_municipal_no_1.924.2010_que_institui_o_fundo_municipal_de_esportes_e_lazer_de_cajazeiras_fumelc.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3496/oficio_200-projeto_de_lei-institui_a_campanha_amigo_da_natureza_no_municipio_de_cajazeiras-pb_e_dispoe_sobre_medidas_de_preservacao_ambiental_e_educacao_ecologica.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3591/requerimento_40_-_pl_denominacao_ubs.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3594/of.325-projeto_de_lei_nam28052025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3613/of.354-camara-projeto_de_lei-autoriza_a_abertura_de_credito_especial_ao_orcamento_vigente_para_fins_09062025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3614/of.348-camara-projeto_de_lei-fica_criado_o_programa_infancia_bem_cuidada_no_orcamento_vigente_autor09062025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3617/of.347-projeto_de_lei_dispoe_sobre_a_estrutura_organizacional_da_secretaria_municipal_de_saude09062025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3646/of.419-projetos_de_lei_premio_excelencia_educacional_e_programa_educador_social_voluntario04072025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3668/of.431-projeto_de_lei-altera_dispositivosn_da_lei_municipal_3.155_de_09_de_julho_25_educador_social_17072025.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3694/of.438-projeto_de_lei-credito_especial_60.0000021072025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3746/of.532.25-projeto_de_lei_que_institui_o_plano_municipal_pela_primeira_infancia_no_municipio_de_cz15082025.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3809/of.580-projeto_de_lei_que_dispoe_sobre_a_instituicao_de_adicional_indenizatorio_aos_servidores_publi.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3842/of.643-projeto_de_lei-atualizando_a_lei_1.5842005_e_1.806.2008_novo_pccr_educacao.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3843/of.650-regime_proprio_de_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3846/of.653-pl-que_dispoe_sobre_o_plano_de_beneficios_do_instituto_de_previdencia_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3853/of.654-projeto_de_lei-remuneracao_dos_gestores_escolares_e_adjuntos_das_escolas_publicas_municipais.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3859/of.656-projeto_de_lei-concurso_publico_2026.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3878/of.666-projeto_de_leis-autorizao_poder_executivo_a_realocar_orcamentos_entre_unidades_orcamentarias_.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3883/of._672-pl-altera_a_lei_2.134_de_26_de_stembro_de_2013_sobre_o_sistema_de_controle_interno_do_exec..pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3897/of.677-camara-projeto_de_lei-dispoe_sobre_a_isencao_de_tributos_municipais_incidentes_sobre_processos_de_regularizacao_fundiaria_das_familias_em_situacao_de_vulnerabilidade.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3901/of.679-camara-projeto_de_lei-autoriza_remanejamento_total_ou_parcial_de_dotacoes_orcamentarias_para_o_exercicio_de_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3928/of.705-projeto_de_lei-cria_o_fundo_municipal_de_politicas_publicas_para_as_mulheres_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3936/40-projeto_lei_-_dispoe_sobre_o_parcelamento_e_reparcelamento_de_debitos_do_municipio_de_cajazeiras_.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3940/of.713-projeto_de_lei-politica_municipal_de_atendimento_aos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3950/of.787-projeto_de_lei-institui_o_programa_de_qualificacao_docente.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3945/of.786-projeto_de_lei-refis_extaordinario_2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3971/of.791-projeto_de_lei-dispoe_sobre__a_regionalizacao_das_licitacoes_publicas.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3972/of.793-projeto_de_lei-altera_dispoditivos_das_leis_municipais_da_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3996/of.801-camara-projeto_de_lei-dispoe_sobre_a_regulamentacao_das_atribuicoes_especificas_das_procurado.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3997/of.802-camara-projeto_de_lei-altera_a_redacao_do_art._5oinciso_vii_art._16_incisos_i__ii_e_iii_do_a.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4006/50-projeto_lei-altera_dispositivos_da_lei_municipal_no_3.193_de_25_de_novembro_de_2025_que_institui_o_programa_municipal_de_qualificacao_docente_mestre_do_saber_1.assinado.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3567/projeto_substitutivo_pl_fios.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3797/parecer_da_comissao_projeto_indicativo-_sara_sheyla.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3823/mychelle_noleto_-_sara.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3834/parecer_da_emenda_modificativa-_lindberg.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3924/parecer_da_comissao_projeto_indicativo-_lualas.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3857/parecer_da_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3858/comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3828/parecer_da_comissao_capacitacao_para_pessoas_com_autismo-_lualas-1.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3816/consientizacao_sobre_bons_tratos_a_animais-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3792/thinaly_suellen_-_helano_segundo.docx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3793/parecer_da_comissao_joel_fereira_de_santana-_sara_sheyla.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3813/programa_remedio_em_casa-_rodrigo-1.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3795/parecer_da_comissao_wilson_jose-_lualas.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3798/parecer_da_comissao_osvaldo_ferreira_moesia-_lualas.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3817/alteracao_do_programa_empreender-_rodrigo_lira.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3808/parecer_da_emenda_modificativa-_lualas-1.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3926/vituriano_-_marcos_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3818/dia_do_corretor_de_imovel_-_rodrigo_lira.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3837/parecer_da_emenda_modificativa-_alyson_voz_e_violao.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3822/parecer_sepultamento_e_cremacao_de_aniamais_domesticos_-lamarque-1.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3814/caja_rock-_lualas.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3804/parecer_da_comissao_reconhecer_utilidade_publica_assosciacao_afro_espiritual_e_artesa_emilia_raimunda_alves-_helano_segundo.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3796/parecer_da_comissao_vedacao_de_logaduras_para_quem_cometeu_crimes_hediondos-_marcos_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3812/plano_municipal_pela_primeira_infancia-_socorro_delfino.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3803/parecer_da_comissao_denominacao_centro_de_educacao_infantil-_marcos_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3815/dia_municipal_do_agente_de_saude_-_luzia_trajane.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3833/adicional_indenizatorio_para_servidores_emprestado_tre-_socorro_delfino-1_1.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3864/parecer_financeiro_e_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3870/gestores_comissionados-_socorro_delfino-1.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3871/parecer_financeiro_e_orcamentario__gestores_escolares.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3872/parecer_da_comissao_de_educacao_gestores_escolares.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3923/lualas_projeto_n_87.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3179/projeto_de_lei_dia_do_vaqueiro_vereador_victor_bruno.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3180/projeto_de_lei_espanhol_nas_escolas_victor_bruno.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3599/projeto_de_lei_dia_do_corretor.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3619/obra_alegrate.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3674/projeto_de_lei_fabio_borges.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_lei_fabio_borges.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_n_-_denomina_residencial_francisco_de_assis_delfino_assis_delfino.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3832/polo_de_confeccao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3920/posto_ancora_-antonio_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3952/oficio_790-projeto_de_lei_complementar_altera_a_lei_complementar_no_002_de_09_de_dezembro_de_2013_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3998/52-projeto_lei-delimita_os_novos_perimetros_urbanos_do_municipio_de_cajazeiras_pb_e_da_outras_providencias_1.assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3999/51-projeto_lei-dispoe_sobre_o_novo_plano_diretor_municipal_do_municipio_de_cajazeiras__pb_e_da_outras_providencias.assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4000/54-projeto_lei-dispoe_sobre_o_parcelamento_de_solo_do_municipio_de_cajazeiras_pb_e_da_outras_providencias_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4001/53-projeto_lei-dispoe_sobre_o_uso_e_ocupacao_do_solo_urbano_do_municipio_de_cajazeiras_pb_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4003/55-projeto_lei-dispoe_sobre_o_sistema_viario_urbano_e_municipal_do_municipio_de_cajazeiras_-_pb_e_da_outras_providencias_1.assinado_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4004/56-projeto_lei-dispoe_sobre_o_novo_codigo_de_edificacoes_e_obras_do_municipio_de_cajazeiras__pb_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4005/57-projeto_lei-dispoe_sobre_o_novo_codigo_de_posturas_do_municipio_de_cajazeiras_-_pb_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3194/projeto_de_decreto_legislativo_-_titulo_de_cidadao_cajazeirense_a_dr._diego_galdino_barbosa_duarte.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3280/01_titulo_cid._heberth_melo_vereador_victor_bruno.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3377/titulo_de_cidadao_cajazeirense_rene.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3394/titulo_cidada_senhora_thays_costa_gomes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3455/projeto_de_decreto_legislativo_medalha_de_honra_ao_merito_cultural_governador_ivan_bichara_sobreira_ao_senhor_genilson_silva_ge-_pagodao_sa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3456/projeto_de_decreto_legislativo_medalha_de_honra_ao_merito_cultural_governador_ivan_bichara_sobreira_ao_senhor_gabriel_mariz_veras_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3480/titulo_de_cidadao_-_jose_welgton_lins_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3481/titulo_de_cidada_cajazeirense_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3520/titulo_de_cidadao_lucas_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3531/titulo_de_cidadao_cajazeirense.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3555/medalha_gilson_souto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3600/medalha_marcos_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3701/titulo_de_cidadao_marcelo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3720/ilovepdf_merged_28129_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3735/projeto_de_decreto_cidadao_cajazeirense_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3739/medalha_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3745/thinaly_suellen_sousa_machado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3703/projeto_de_lei-_titulo_de_cidadao_vilmar_vieira_lins.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3561/projeto_de_lei-_titulo_de_cidadao_a_maria_nilza.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3549/projeto_de_lei-_titulo_de_cidadao_veneziano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3756/projeto_de_decreto_cidadao_cajazeirense__1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3757/medalha_wilson_jose.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3758/medalha_oswaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3764/_medalha_para_sra._josy_aquino_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3766/_medalha_para_sr._jose_conegundes_de_aquino_filho__1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3854/titulo_de_cidada_-_senhor_djalma_luiz_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3860/sadrak_barroso_o_centro_esportivo_da_zona_sul.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3892/medalha-veneziano_vital.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3900/medalha_vituriano.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3909/medalha_alexandre_costa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3906/titulo_de_cidadao_afosno_veiculos.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3903/titulo_de_cidadao_dr_vinicius.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3904/titulo_de_cidada_isabella_enfermeira.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3905/titulo_de_cidada_dra_camila.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3914/titulo_de_cidada_-_senhor_dr.italo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3921/titulo_de_cidadao_cajazeirense_ao_senhor_jose_jorge_mendes_novo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3935/titulo_de_cidadao_cajazeirense_ao_senhor_stefferson_bruno_barros_ribeiro_correto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3956/medalha_de_honra_ao_merito_jornalistico_jose_geraldo_do_nascimento_ao_senhor_francisco_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3977/medalha_do_esporte_cajazeirense_desportista_luis_barrozo_da_silva_a_atleta_anna_julia_oliveira_justino.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3983/titulo_lisie.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3993/concede_o_titulo_de_cidadao_cajazeirense_ao_senhor_francisco_jocerlan_sampaio_de_aquino_correto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3994/concede_o_titulo_de_cidadao_cajazeirense_ao_senhor_francisco_chagas_machado_filho_correto.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3477/dispoe_sobre_a_instituicao_da_medalha_de_honra_ao_merito_religioso_padre_inacio_de_sousa_rolim.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3844/of.651-pl-estabelece_regras_do_regime_proprio_de_previdencia_social_do_municipio_de_cajazeiras1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3165/requerimento_n_02-2025_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3168/requerimento_n_01-2025_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3169/requerimento_n_03-2025_ambulancia_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3170/requerimento_n_04-2025_praca_com_academia_ao_ar_livre_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3171/requerimento_n_05-2025_reforma_da_passagem_molhada_do_sitio_caldeirao_dos_souza_estrada_principal_que_da_acesso_a_cidade_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3172/requerimento_02_ampliacao_da_passagem_molhada_do_sitio_batateira.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3173/requerimento_01_passagem_molhada_sitio_xique-xique_ladeira_de_xoxa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3174/requerimento_03_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3175/requerimento_004_estradas_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3176/requerimento_05_posto_de_saude_do_sitio_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3177/requerimento_01.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3178/requerimento_02.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3184/requerimento_03.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3185/requerimento_04.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3187/mocao_de_pesar_aos_familiares_do_senhora_ana_kleide_batista.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3188/mocao_de_pesar_aos_familiares_do_senhora_ana_kleide_batista.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3190/requerimento_calcamento_da_rua_joaquim_de_souza_bandeira_bairro_sao_jose_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3191/requerimento_05.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3192/requerimento_001-2025_-_solicita_informacoes_sobre_o_atendimento_do_hujb.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3193/requerimento_002-2025_-_mocao_de_aplausos_gutemberg_cardoso.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3196/requerimento_003-2025_-_mocao_de_aplausos_maria_do_carmo_p_leite.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3199/requerimento.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3200/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3201/requerimento_abertura_da_desembargador_botooo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3202/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3203/requerimento_abertura_da_rua_maria_de_lourdes_gomes.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3204/requerimento_calcamento_da_rua_jose_vituriano_de_abreu.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3205/sessao_especial_mulher.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3206/requerimento_calcamento_da_rua_juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3207/requerimento_regularizacao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3208/03._requerimento_iluminacao_vitoria_bezerra.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3209/02._requerimento_jose_alidomar.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3210/requerimento_01.2025.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3211/requerimento_004-2025_-_voto_de_congratulacao_seminario_diocesano_nossa_senhora_da_assuncao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3212/requerimento_005-2025_-_mocao_de_aplausos_dep._fed._hugo_motta_wanderley_da_nobrega.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3213/requerimento_010_rua_jose_juarez_moreira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3214/requerimento_01-2025-ninha1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3217/requerimento_008_estradas_sitio_angelim.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3218/01._requerimento_ademar_rolim.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3219/requerimento_07_pavimentacao_rua_jose_temoteo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3220/requerimento_06_recuperacao_da_rua_luiz_barroso.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3224/requerimento_dia_de_combate_a_lgbtfobia_fabio_borges.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3225/requerimento_02-2025-ninha2_2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3227/requerimento_02.2025.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3232/requerimento_009_estradas_sitio_azevem.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_calcamento_da_rua_francisca_fernandes_claudino_-_centro_-_copia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3234/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3235/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3236/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3240/requerimento_transformar_posto_ancora_em_ubs-_rdm.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3241/requerimento_014_faixa_de_pedestre_escola_menino_maluqinho.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3242/03_arena_esportiva_society_no_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3243/requerimento_praca_no_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3244/requerimento_011_pavimentacao_rua_carolino_monteiro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3245/requerimento_012_pavimentacao_rua_emanoel_dias_neto_no_bairro_edmilson_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3246/requeirimento_013_-_semana_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3247/requerimento_passagem_molhada_riacho_da_arara.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3250/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3251/02_requerimento_calcamento_da_rua_francisca_fernandes_claudino.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3252/requerimento_melhoria_de_rua_jose_jenrique_goncalves.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3253/04._requerimento_tecedores.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3254/requerimento_construcao_de_matadouro_publico_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3255/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3256/reforma_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3257/requerimento_passagem_molhada_no_sitio_cantinho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3258/requerimento_calcamento_da_ladeira_proximo_a_casa_de_zuca_no_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3259/requerimento_passagem_molhada_no_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3261/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3262/05._requerimento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3263/requerimento_de_pavimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3264/camscanner_11-02-2025_11.37_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3265/camscanner_11-02-2025_11.39.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3266/requerimento_01_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3267/requerimento_02_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3268/requerimento_03.2025.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3269/requerimento_n_6_caopeiras.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3270/requerimento_016_estradas_sitio_jatoba.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3271/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3272/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3273/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3274/requerimento_17_pavimentacao_rua_ademar_rolim.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3275/requerimento_calcamento_rua_joao_lins_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3276/requerimento_019_pavimentacao_rua_francisco_leite_de_lima_-_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3277/requerimento_020_recuperacao_da_praca_da_av._claudino.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_passagem_molhada_no_sitio_papamel.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3279/requerimento_rua_geni_pereira_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3281/requerimento_dnit.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3284/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3285/requerimento_calcamento_sitio_matuto.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3286/requerimento_construcao_de_um_ginasio_poliesportivo_no_sitio_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3287/requerimento_passagem_molhada_sitio_caicara_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3288/requerimento_reposicao_de_lampadas_assentamento_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3289/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3290/requerimento_21_pavimentacao_rua_maria_de_lourdes_-_por_do_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3292/requerimento_022_estradas_sitio_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3293/requerimento_023_intalacao_de_semaforo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3294/requeirimento_024_sessao_especial_luta_antimanicomial.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3295/requerimento_015_abastecimento_de_agua_de_sitio_serraria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3296/requerimento_06_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3297/requerimento_03_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3298/requerimento_05_2025_dnit.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3300/requerimento_dia_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3302/requerimento_n_06-2025_conclusao_do_forro_do_posto_ancora_do_assentamento_valdeci_santiago.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3303/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3305/requerimento_n_08-2025_calcamento_a_paralelepipedo_das_vilas_do_assentamento_valdeci_santiago..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3306/requerimento_n_09-2025_calcamento_e_construcao_de_uma_praca_na_frente_e_ao_entorno_da_igreja_sao_pedro_no_sitio_cachoeirinha..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3307/requerimento_n_10-2025_calcamento_na_frente_e_ao_entorno_do_santuario_santa_rita_no_sitio_baixio..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3309/requerimento_04.2025.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3310/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3311/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3312/requerimento_006-2025_-_mocao_de_aplausos_prof_luiz_neto.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3313/requerimento_de_pavimentacao_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3314/requerimento_de_pavimentacao_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3315/requerimento_de_reforma_do_posto_ancora_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3316/requerimento_07_2025_thiago.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3317/requerimento_007-2025_-_mocao_de_aplausos_reitor_camilo_farias.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3318/construcao_de_um_ginasio_no_distrito_de_azevem.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3319/requerimento_008-2025_-_centro_de_saude_para_a_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3320/requerimento_n_07-2025_-_construcao_de_uma_passagem_molhada_no_sitio_capoeiras_sul_prox_a_residencia_de_sona_gildete.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3321/requerimentos_10_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3322/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3323/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3324/requerimento_calcamento_da_rua_analia_bezerra_bairro_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3325/requerimento_n_12-2025_construcao_de_passagem_molhada_com_calcamento_em_paralelepipedo_antes_e_depois_no_sitio_cachoeirinha_riacho_proximo_a_casa_de_sr_jeova..pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3326/requerimento_n_11-2025_construcao_de_passagem_molhada_com_calcamento_em_paralelepipedo_antes_e_depois_no_sitio_baixio_riacho_proximo_a_casa_de_lucindo..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3328/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3329/07._requerimento_isaura_dantas_da_silva.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3330/requerimento_009-2025_-_mocao_de_aplausos_ao_prof_camilo_allyson_simoes_de_farias.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3331/08._requerimento_ruas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3333/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_riacho_fechado_-1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3334/requerimento_rua_antonio_moacir_leite_menezes.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3335/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_assentamento_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3336/ginasio_sitio_almas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3337/requerimento_aquisicao_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3338/pavimentacao_major_jose_leite_1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3340/10._requerimento_praca_dom_moises.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3341/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3342/09._requerimento_praca_camilo_de_holanda.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3343/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3345/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3347/requerimento_de_solicitacao_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3348/11._requerimento_agrovila.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3349/requerimento_calcamento_via_paralelepipedo_da_ladeira_do_monde_no_sitio_arruido.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3350/requerimento_passagem_molhada_no_sitio_cabeca_da_onca.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3351/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_caicara_ii.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3352/reforma_do_canteiro_da_avenida_pedro_moreno_gondim.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3353/requerimento_n_13-2025_votos_de_congratulacoes_diego_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3354/requerimento_n_14-2025_votos_de_pesa_pelo_falecimento_da_sra_marina_dias_de_souza.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3355/requerimento_de_pavimentacao_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3356/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3362/requerimento_03-2025-ninha.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3363/requerimento_praca_no_auto_da_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3364/requerimento_012-2025_-_mocao_de_aplausos_joao_azevedo_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3365/requerimento_025_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3367/requerimento_011-2025_-_mocao_de_aplausos_corrinha_delfino.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3368/requerimento_026_abertura_da_rua_joao_cassimiro_de_lira.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3369/requerimento_027_reposicao_de_lampadas_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3373/requerimento_13_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3374/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3375/requerimento_transformar_posto_ancora_em_ubs-_sitio_pau_d_arco.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3376/requerimento_08_2025_dnit.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3378/13._requerimento_praca_perpetao.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3379/requerimento_reposicao_de_lampadas_no_sitio_cocos..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3380/requerimento_reposicao_de_lampadas_no_distrito_de_azevem.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3381/requerimento_para_reposicao_de_lampadas_no_sitio_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3382/12._requerimento_academia_perpetao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3383/requerimento_passagem_molhada_no_sitio_frei_beda.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3385/14._requerimento_fausto_rolim.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3386/16._requerimento_iluminacao_fausto_rolim.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3387/requerimento_014-2025_-_recuperacao_de_calcamento_agrovila.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3388/15._requerimento_rua_projetada.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3389/sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3390/requerimento_n_15-2025_retorno_da_marcacao_de_exames_atraves_das_enfermeiras_chefes_das_ubsfs_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3391/requerimento_028_pavimentacao_a_paralelepipedo_da_rua_maestro_esmerindo_cabrinha_da_silva_no_bairro_remedios.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3392/requerimento_029_-__asfaltamento_pb_411.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3393/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3395/requerimento_de_pavimentacao_4_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3396/requerimento_de_pavimentacao_5_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3397/requerimento_de_pavimentacao_6_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3398/requerimento_de_pavimentacao_7_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3399/requerimento_de_pavimentacao_8_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3400/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3402/requerimentos_15_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3403/requerimento_030_capinacao_e_limpeza_terreno_baldio.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3404/17._requerimento_sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3405/requerimento_n_16-2025_disponibilizacao_de_um_odontologo_para_realizar_extracoes_dentarias_na_ubs_francisco_martins_de_oliveira_distrito_de_patamute..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3406/18._requerimento_praca_irma_nivanda.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3407/19._requerimento_ginasio_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3408/requerimento_praca_na_rua_major_jose_leite_no_bairro_sao_francisco..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3409/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_ze_dias_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3410/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_serragem_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3411/requerimento_n_17-2025_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3412/requerimento_passagem_molhada_no_sitio_mirandas_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3413/requerimentos_16_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3418/requerimento_09_2025_rua_carolina_monteiro.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3419/requerimento_06.2025.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3420/requerimento_05.2025.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3421/requerimento-07-25-ninha_do_frigorifico.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3422/requerimento-06-25-ninha_do_frigorifico.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3423/requerimento-04-25-ninha_do_frigorifico_2.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3424/requerimento-05-25-ninha_do_frigorifico.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3425/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3426/02_requerimento_calcamento_de__rua_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3427/requerimento_032_calcamento_rua_manoel_henrique_da_silva.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3428/requerimento_031_calcamento_rua_maria_de_sousa_maciel.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3429/requerimento_07_calcamento_e_praca_da_capela.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3430/requerimento_08_calcamento_catole_pe_de_serra.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3431/requerimento_09_pavimentacao_rua_maria_nobrega.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3432/requerimento_17_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3433/requerimento_10_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3434/requerimento_calcamento_da_rua_nova_projetada_rua_nova.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3435/requerimento_reforma_do_parque_de_exposicoes_de_animais_de_cajazeiras_1.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3436/requerimento_n_18-2025_-_instalacao_do_poco_artesiano_no_assentamento_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3437/21._requerimento_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3438/requerimento_018-2025_-_mocao_de_aplausos_e_congratulacoes_jose_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3439/20._requerimento_praca_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3440/requerimento_11_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3441/requerimento_033_arborizacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3443/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3444/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3445/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3447/requerimento_019_-_mocao_de_aplausos_fratelli_arquitetura.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3448/requerimento_034_rua_angelina_tereza_de_souza_no_bairro_pio_x.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3453/22._requerimento_maria_nobrega.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3458/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3459/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3460/requerimento_020-2025_-_mocao_de_congratulacao_dom_moises_coelho.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3461/requerimento_n_19-2025_-_conclusao_da_reforma_da_escola_jose_antonio_dias_localizada_no_distrito_de_boqueirao_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3462/requerimento_de_pavimentacao_e_melhorias_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3464/requerimento_021-2025_-_solicitacao_para_o_ipep.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3466/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3467/requerimento_035_retirada_de_podas_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3468/requerimento_passagem_molhada_no_sitio_terra_molhada..pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3469/requerimento_solicitando_a_codevasf_um_poco_artesiano_equipado_no_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3470/requerimento_aquisicao_de_um_poco_artesiano_equipado_no_sitio_montes_.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3471/requerimento_calcamento_no_distrito_de_azevem_na_ladeira_proximo_ao_acude_1.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3472/requerimento_abertura_de_todas_as_estradas_vicinais_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3473/ambulancia_sitio_serragem_01.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3474/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3475/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3476/requerimento_22_2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3478/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3479/requerimento_poco_artesiano_no_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3482/requerimento_09.2025.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3484/requerimento_08.2025.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_07.2025.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3486/requerimento_037-2025_construcao_da_passagem_molhada_do_sitio_riacho_da_arara.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3488/requerimento_n_21-2025_-_a_doacao_de_50_cadeiras_da_antiga_mobilia_da_escola_jose_martins_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3489/requerimento_estadualizacao_2.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3490/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3492/requerimentos_2025_expedita_adriano_venceslau.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimentos_2025_nilson_manoel__de_souza.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3498/requerimentos_2025_antonio_pociano_de_souza.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3499/requerimentos_2025_jose_juarez_moreira_bairro_tercedores.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3500/requerimentos_2025_maria_vitalina_bezerra_bairro_jardim_oasis..docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3501/requerimentos_2025_projetada_bairro_sao_francisco_por_tras_da_reciclagem_de_pitico..docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3502/requerimentos_2025_rua_joaquim_tavora_bairro_tecedores..docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3503/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3504/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3505/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3508/23._requerimento_abel_ferreira.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimentos_solicitando_a_construcao_de_uma_passagem_molhada_no_campo_de_vaqueiro.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3510/requerimentos_solicitando_a_construcao_de_uma_passagem_molhada_no_campo_de_vaqueiro.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3511/requerimento_passagem_molhada_sitio_guaribas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3512/requerimento_2025_solicitando_passagem_molhada_sitio_cachoeirinha_dos_militcoes.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3514/_solicitando_uma_passagem_molhada_no_sitio_guaribas_proximo_da_fazenda_de_deca_do_atacadao..docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3515/abertura_da_rua_que_sai_da_ufcg_a_pb-393-1.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3518/implantacao_de_uma_via_publica_do_bairro_ronaldo_cunha_lima_ao_bairro_dos_remedios-1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3519/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3521/02_requerimento_calcamento_de__rua__1.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3523/programa_carro-pipa.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3524/_solicitando_uma_passagem_molhada_no_sitio_catole_dos_zuza.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3525/_solicitando_uma_passagem_molhada_no_sitio_cachoeirinha_dos_batalha.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3526/_solicitando_uma_passagem_molhada_no_sitio_catole_pe_de_serra.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3527/_solicitando_uma_passagem_molhada_no_sitio_catole_dos_dantas.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3528/_solicitando_uma_passagem_molhada_no_sitio_cachoeirinha_dos_batalha_vizinho_dos_cen_terras.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3529/_solicitando_uma_passagem_molhada_no_sitio_cachoeirinha_dos_cesario__vizinho_de_danado.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3530/_solicitando_uma_passagem_molhada_no_sitio_barra_do_catole_vizinho_a_valdir_carolino.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3532/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3535/requerimento_09.2025.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3536/requerimento_10.2025.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3537/requerimento_passagem_molhada_no_sitio_riacho_fechado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3542/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3543/requerimento_039_reposicao_de_lampadas_sitio_prensa.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3545/limpeza_no_bairro_vila_nova_iiiiii.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3546/requerimento_11.2025.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3547/requerimento_11.2025.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3548/requerimento_13.2025.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3550/doc-20250505-wa0065..pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3551/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3556/24_requerimento_sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3557/requerimento-_helano-_soro_peconha.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3558/requerimento_025-2025_-_sessao_especial_sobre_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3559/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3560/requerimento_roberto_2.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3562/requerimento_020_-instalacao_de_um_cras_na_rua_antonio_fernandes_da_silva_bairro_vila_nova_i_ii_iii..pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3564/requerimento_verbal_-_programa_melhor_em_casa.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3565/requerimento_29-_passagem_molhada_no_sitio_capoeira_sul.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3568/requeirimento_031_-_calcamento_da_ladeira_do_campo_do_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3569/requerimento_de_limp_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3570/requerimento_de_limp_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3571/requerimento_verbal_-_informacoes_de_valores_sobre_reforma_patamute.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3572/requerimento_n_22-2025_-_a_reforma_da_escola_estadual_cidada_integral_tecnica__ecit_cristiano_cartaxo_localizada_na_cidade_de_cajazeiras_pb.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3573/requerimento_021_-_passagem_molhada_no_sitio_cachoeirinha_dos_militoes_proximo_a_gilberto_do_bar..pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_34-_construcao_de_uma_passagem_molhada_no_sitio_cajazeiras_velha_vizinho_a_residencia_de_marcilio_filho_de_furao..pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_29-_passagem_molhada_no_sitio_capoeira_sul.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3577/requerimentos_26_2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3578/revitalizacao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3579/requerimento_33-_passagem_molhada_no_sitio_patamute_ii.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_039_-_instalacao_de_mais_um_transformador_de_maior_potencia_para_atender_as_comunidades_dos_sitios_catole_dos_marcelino_fua_e_saraiva..pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3581/requerimento_021_-_passagem_molhada_no_sitio_cachoeirinha_dos_militoes_proximo_a_gilberto_do_bar..pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3582/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3583/requerimento_36-_mutirao_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3584/requerimento_041_-calcamento_da_rua_ludgero_da_silva_conhecido_como_zuca_bairro_centro.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_040-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_ze_dias.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3586/requerimento_037_-__calcamento_da_rua_suelisa_arruda_santos.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3587/projeto_de_indicacao-_vigilantes_editado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3588/requerimento_042-_instalacao_de_mais_um_transformador_de_maior_potencia_e_mudanca_dda_rede_de_monofasico_para_trifasico_catole_dos_saraiva_marcelino_fua_e_barra_do_catole.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3589/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3590/requerimento_027-2025_-_votos_de_pesar_joana_darc_da_silva_duarte.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3593/requerimento_43-_poco_artesinano.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3595/requerimentos_28_2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3596/requerimentos_29_2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3601/requerimento_40_posto_de_saude_do_sitio_be.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3602/requerimento_032-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_prensa_de_baixo.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3603/requerimento_036-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_cachoeirinha.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3604/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3605/requerimento_046_solicitando_limpesa_e_capinagem_no_residencial_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3606/requerimento_030-2025_-_votos_de_profundo_pesar_joao_bosco_almeida_pinto.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3607/requerimento_047_-_recapeamento_do_calcamento_que_da_acesso_ao_residencial_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3608/requerimento_048_-_manutencao_e_conserto_dos_aparelhos_da_academia_popular_do_residencial_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3609/requerimento_031-2025_-_infraestrutura_e_obras_rua_jose_vicente_da_silva.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3611/fabio_borges20250606_08194398.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3612/requerimento_doacao_terreno_para_lar_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3616/requerimento_32__2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3618/mocao_de_aplauso_pdf.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3621/requerimento_049_-_calcamento_da_rua_jose_venancio_bairro_jardim_primavera_ll.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3622/requerimento_050_-_calcamento_da_rua_travessa_vereadora_maria_do_carmo_ribeiro_bairro_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3625/requerimento_051_-_calcamento_da_rua_maria_moreira_de_sa_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_052_-_calcamento_da_rua_pedro_coelho_viana_vizinho_a_ubs_bairro_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3628/requerimento_053_-_calcamento_da_rua_angelina_maria_de_figueiredo_bairro_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3629/requerimento__sessao_especial_-_pelos_225_anos_de_nascimento_padre_rolim.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3630/requerimento_construcao_de_uma_academia_ao_ar_livre_no_sitio_riacho_do_meio..pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3631/requerimento_construcao_de_uma_academia_ao_ar_livre_no_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3632/26_requerimento_doacao_csu.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3633/27_requerimento_asfalto_ruas.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3634/28_requerimento_poco_azevem.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3637/requerimento_054_-_calcamento_da_rua_joao_casimiro_de_lira_bairro_capoeiras.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3638/requerimento_055_-_calcamento_da_rua_por_tras_da_agrovila_vip_que_da_acesso_ao_instituto_medico_legal_iml_bairro_agrovila.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_056_-_pavimentacao_a_paralelepipedo_e_construcao_da_praca_da_capela_nossa_senhora_de_fatima_na_comunidade_do_sitio_pocos_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3640/requerimento_verbal_-_voto_de_pesar_-_lucicleide_souza_da_silva.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3641/29_requerimento_lombada_eletronica.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3648/requerimento_n_25-2025_-_praca_com_academia_ao_ar_livre_para_a_comunidade_de_patamute_azevem_cocos_e_riacho_do_meio..pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3649/requerimento_n_26-2025_-_ambulancia_para_o_distrito_de_patamute..pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3650/requerimento_n_27-2025_-_a_contrucao_de_uma_creche_para_a_comunidade_de_patamute_e_cocos..pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3651/requerimento_058_-_saneamento_basico_da_rua_doutor_ferreira_junior_no_bairro_por_do_sol_em_cajazeiras_pb..pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3652/requerimento_059_-_saneamento_basico_da_rua_maria_vilma_holanda_moreira_no_bairro_capoeira_em_cajazeiras_pb..pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3653/requerimento_060_-_faixa_de_travessia_elevada_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3654/requerimento_061_-_placas_de_indicacoes_em_todos_os_quebra-molas_como_tambem_a_pintura_dos_mesmos..pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3655/30_requerimento_bruno_bezerra_de_melo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3656/requerimento_057_-__construcao_da_ponte_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3657/31_requerimento_francisco_leite_de_lima.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3659/requerimento_n_24-2025_-_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3660/32_requerimento_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3661/33_requerimento_asfalto_ruas.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3662/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3663/requerimento_62-_passagem_molhada_no_sitio_prensa_de_baixo..pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3664/requerimento_63-_passagem_molhada_no_sitio_gadelha.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3665/requerimento_64-_passagem_molhada_no_sitio_vaca_morta.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3666/requerimento_65-_passagem_molhada_no_sitio_serragem..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3669/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3670/requerimento_de_calcamento__assinado.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3671/requerimento_poco_artesiano__assinado_1.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3673/requerimento_fabio_borges.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3676/requerimento_verbal_-_votos_de_profundo_pesar__tayze_batista_de_lucena_nenem.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3677/requerimento_verbal_-_voto_de_pesar_antonio_ferreira_lima.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3678/requerimento_n_31-2025_-_construcao_de_uma_passagem_molhada_no_riacho_de_ze_henrique_e_uma_passagem_molhada_no_sitio_caldeirao_dos_souza.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3679/requerimento_n_32-2025_-_o_calcamento_das_ladeiras_localizadas_nas_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_073_-_revitalizacao_e_melhoramento_da_faixa_de_travessia_elevada_de_pedestre_da_rua_tenente_arsenio_localizada_na_lateral_da_igreja_evangelica_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3681/requerimento_n_33-2025_-_colocacao_de_manilhas_na_comunidade_de_barreiros_nas_proximidades_das_residencias_do_senhor_laercio_e_da_senhora_luzimar..pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3685/requerimento_para_o_senhor_veneziano_vital_do_rego_senador_e_a_excelentissima_senhora_maria_do_socorro_delfino_pereira_prefeita_municipal_solicitando_que_seja_ampliada_a_frota_de_maquinario_ag.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3686/requerimento_fabio_borges.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3687/requerimento__070_-_poco_artesiano_para_atender_a_comunidade_do_sitio_gadelha.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3688/requerimento_n_28-2025_-_a_contrucao_de_um_posto_ancora_para_o_assentamento_mae_rainha_e_sitio_queimadas..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3689/requerimento_072_maquinas_necessarias_para_terraplenagem_da_rua_jose_vicente_da_silva_vila_nova_iii.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3690/requerimento_n_29-2025_-_recuperacao_das_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3691/requerimento_n_30-2025_-_implantacao_de_sistema_de_abastecimento_de_agua_no_assentamento_mae_rainha..pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3693/requerimento_pavimentacao_asfaltica_da_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3695/requerimento_66_-_construcao_de_uma_passagem_molhada_no_sitio_saco_do_teixeira.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3696/requerimento_071_solicitando_limpesa__polda_e_capinagem_-_vila_nova_i_ii_e_iii.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_67_-_construcao_de_uma_passagem_molhada_no_sitio_prensa_de_cima.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3698/requerimento_n_23-2025_-_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3700/requerimento_68_-_perfuracao_de_um_poco_artesiano_para_atender_a_comunidade_do_sitio_catole_dos_saraiva..pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3704/requerimento_033-2025_-_calcamento_rua_jose_janio_n._vicente.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3708/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_14.2025.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3710/requerimento_15.2025.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3712/mocao_de_aplauso_pdf.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3714/requerimento_074-_desapropiacao_da_escola_regina_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3716/requerimento_75-_mocao_de_pessasr_delma.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3717/requerimento_076-_solicitar_um_posto_de_saude_para_atender_a_populacao_da_rua_desembergador_boto.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3721/requerimento_para_recuperacao_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3722/requerimento_077_solicitando_a_cobertura_do_posto_de_moto_taxi_do_bairro_vila_nova_ii.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3723/requerimento_restauracao_de_ponte__assinado_1.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3725/requerimento__sessao_especial_-_pelo_crm_da_paraiba_2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3726/requerimento_abertura_de_uma_estrada_saindo_do_sitio_xique-xique_ao_sitio_santo_onofre.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3727/requerimento_praca_com_academia_no_sitio_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3728/requerimento_de_solicitacao_ao_departamento_de_estradas_de_rodagem__der.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3729/requerimento_078_pavimentcao_asfaltica_que_dar_acesso_ao_residencial_cajazeiras_i_e_ii.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3730/requerimento_de_solicitacao_ao_dnit.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3732/requerimento_desassoreamento_da_barragem_localizada_no_sitio_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3737/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3740/requerimento_recuperacao_pb-416.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3741/requerimento_de_estacionamento_nos_canteiros_da_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3743/pavimentacao_da_rua_emilia_pio_x.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_081_qebra_molas_sitio_serra_da_arara_ii.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3754/requerimento_082_ampliar_um__qebra_mola_ja_existente_no_bairro_vila_nova_i.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3755/requerimento_083_faixa_de_pedestre_avenida_francisco_matias_rolim.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3760/hemodinamia.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3761/34_requerimento_sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3762/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3763/requerimento_n_24-2025_-_projeto_de_lei_para_habilitacao_social.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3765/requerimento_pavimentacao_estacionamento_e_iluminacao_irma_nirvanda.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3767/setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3768/requerimento_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3769/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3770/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3780/requerimento_audiencia_publica_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3781/requerimento_de_solicitacao_infra_estrutura_cjz_.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3782/requerimento_secretaria_de_agricultura_serafoim_lopes.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_11.2025.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3785/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3788/requerimento_n_26-2025_-_sessao_especial_dia_do_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3790/requerimento_035-2025_-_iluminacao_parede_do_acude_grande.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3799/sessao_especial_em_alusao__ao_dia_internaciol_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3800/calcamento_rua_izaura_.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3801/requerimento_043_oficio_a_direcao_do_dnocs_em_fortaleza_e_a_ana_agencia_nacional_de_aguas.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3805/reforma_do_posto_ancora_de_pau_d_arco.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3806/rua_vitoria_bezerra_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3807/sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3810/limpeza_geral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3821/requerimento_n_27-2025_-_a_instalacao_de_10_quebra_molas_no_distrito_de_patamute..pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3825/calcamento_travessa_janter.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3826/calcamento_mario_messias.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3839/requerimento_n_30-2025_-_sessao_especial_dia_mundial_do_diabetes..pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3840/outubro_rosa.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3845/requerimento_12.2025.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3849/36_requerimento_bebedouro.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3850/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3851/requerimento_46_-_sessao_intinerante.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3852/35_requerimento_higino.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3862/requerimento_085_ao_deputado_junior_araujo_passagem_molhada_barra_do_catole.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3865/requerimento_adutora_saindo_de_caicara_a_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3866/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3868/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3884/redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3885/37_requerimento_ademar_rolim.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3887/2025_-__votos_de_pesar_raquel_de_souza_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3888/requerimento_13.2025.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_14.2025.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3895/requerimento_n_36-25_-_sessao_intinerante_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3898/38_requerimento_sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3899/requerimento_037-2025_-_votos_de_pesar_cleusa_cartaxo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3907/requerimento_15.2025.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3911/sessao_especial_em_alusao_ao_dia_da_conciencia_negra_20251028_10475386.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_pavimentacao_da_rua_francisco_das_chagas20251028_09471524.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3915/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3916/39_requerimento_arvores.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3918/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3919/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3922/requerimento_pavimentacao_da_rua_antonio_felix_rolim20251031_10323263.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3927/requerimento_038-2025_-_sessao_especial_40_anos_ijmp.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3929/requerimento_48_-_pavimentacao_da_ladeira_que_liga_o_sitio_be_ao_sitio_matuto.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3930/requerimento_49_-_colocacao_de_manilhas_e_recuperacao_da_passagem_rural_que_se_localiza_na_entrada_do_sitio_be_conhecida_como_ladeira_de_ze_timoteo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3931/requerimento_50_-_abertura_de_uma_pequena_estrada_no_sitio_be.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_51_-_extensao_da_coleta_de_lixo_ate_o_sitio_be.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3937/redutor_de_velocidade-_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3938/reparacao_de_praca-_cajazeiras_velha_.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3942/requerimento_87_-_mocao_de_pessasr.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3943/requerimento_88_-_mocao_de_pessasr.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_de_solicitacao_ao_governador_joao_azevedo_lins_-_sobre_boqueirao.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3957/requerimento_039-2025_-_mocao_de_aplausos_monsenhor_gervasio_fernandes_de_queiroga.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3984/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3986/requerimento_19.2025.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_18.2025.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_16.2025.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_17.2025.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3598/projeto_de_indicacao-_vigilantes_com_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3890/saude_mental_para_profissionais_da_saude_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3917/saneamento_basico_cocos.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3934/projeto_de_indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3189/mocao_de_pesar_aos_familiares_do_senhor_francisco_heraldo_moesia.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3228/mocao_de_aplausos_4_assinado.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3229/mocao_de_aplausos_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3230/mocao_de_aplausos_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3231/mocao_de_aplausos_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3282/mocao_de_aplausos_sra._desembargadora_agamenilde_dias.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3301/mocao_de_pesar_assinado.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3344/requerimento_roberto_1.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3346/requerimento_roberto_1.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3357/mocao_de_aplausos__organizadores_dos_blocos_carnaval_2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3358/mocao_de_aplausos_radios_carnaval_2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3359/mocao_de_aplausos_a_tv_diario_do_sertao_tv_sertao_da_paraiba_e_difusora1_2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3360/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3366/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3449/mocao_yvna_cordeiro_lopes_de_siqueira_assinado.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3450/mocao_elisangela_nascimento_dantas_assinado.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3451/mocao_gerlier_manoel_de_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3452/mocao_edgley_candido_de_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3465/mocao_de_pesar_aos_familiares_do_senhor_francisco_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3487/requerimento_036_mocao_de_aplausos_nota_maxima_curso_de_medicina.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3493/requerimento_038_mocao_de_aplausos_vereador_victor_bruno.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3507/mocao_de_aplausos_as_organizadoras_da_paixao_de_cristo_do_grupo_de_teatro_fenix..pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3513/requerimento_-_mocao_de_pesar_1.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3516/mocao_de_aplausos_ao_general_mascarenhas_do_moraes_comandante_da_feb.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3522/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_roberto_1.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3538/mocao_de_pesar_aos_familiares_do_senhora_dandara_maria_s._caetano.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3539/requerimento_023-2025_-_mocao_de_aplausos_ao_tribunal_de_contas_do_estado.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3540/requerimento_024-2025_-_mocao_de_aplausos_allana_camilla_santos_galdino_vieira.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3541/requerimento_verbal_2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3544/requerimento_-_mocao_de_pesar_jeane_goncalves.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3553/mocao_de_aplausos.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3563/requerimento_30_-_mocao_de_pessasr.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3566/requerimento_31_-_mocao_de_pessasr.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_35-__mocao_de_aplausos_por_ato_de_bravura.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3592/requerimento_45_-_votos_de_profundo_pesar_dede_sityio_catole_dos_saraivas.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3610/mocao_de_aplausos__folha_timbre_novo_-_mocao_de_aplausos_ao_sr._wanderley_duarte_da_silva_wanderley_duarte.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3620/mocao_de_aplausos_a_escola_monsenhor_joao_milanes_pela_realizacao_do_v_arraia_do_mila..pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3623/mocao_de_aplausos_ao_colegio_nossa_senhora_de_lourdes__rede_iens_pela_realizacao_do_xxxvi_fandangando_no_forro..pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3624/_mocao_de_aplausos_a_gestora_escolar_hanuska_campos_de_oliveira_aos_alunos_e_colaboradores_da_escola_monsenhor_joao_milanes_pela_brilhante_realizacao_do_v_arraia_do_mila_2025..pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3626/mocao_de_aplausos_a_escola_vitoria_regia_pela_brilhante_realizacao_do_forregia_2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3635/mocao_de_aplausos_a_escola_ecit_nicea_claudino_pinheiro_pela_brilhante_realizacao_do_arraia_da_dona_nicea___um_sao_joao_apaixonado.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3636/mocao_de_aplausos_a_ecit_cristiano_cartaxo__escola_cidada_integral_tecnica_pela_brilhante_realizacao_do_arraia_2025_da_ecit_cristiano_cartaxo..pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3642/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3643/mocao_de_aplausos-_manin.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3645/mocao_de_congratulacoes_a_radio_alto_piranhas_de_cajazeiras-pb.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3672/mocao_de_aplausos_ao_senhor_clovis_alberto_pereira_de_abrantes_junior..pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3682/mocao_de_pesar_041-2025_-__falecimento_da_senhora_tayze_batista_lucena.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3684/mocao_de_pesar_aos_familiares_do_senhor_genesio_nogueira_de_souza_genitor_do_empresario_cassiano_maia_neto_de_cajazeiras_pb.__novo_2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3702/mocao_de_congratulacao_ao_bispo_da_diocese_de_cajazeiras-pb_dom_francisco_de_assis_gabriel_correto.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3715/mocao_roselita.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3719/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3724/mocao_de_pesar_042-2025_-__falecimento_da_senhora_lourdes_moreira_claudino.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3731/mocao_de_congratulacoes_ao_supermercado_brasil_de_cajazeiras-pb_certo_novo.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3734/mocao_de_aplausos_a_escola_estadual_monsenhor_joao_milanes_2025_.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3744/mocao_de_pesar_tereza__pereira_dos_santos20250814_11191715.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_034-2025_-_mocao_de_aplausos_2o_sargento_pm_pablo_savio_brito_mendes.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3751/mocao.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3752/mocao_de_aplausos__8o_encontro_regional_dos_fuscas_e_carros_antigos.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3771/mocao_.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3772/congratulacoes_.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3773/luiz_jose_da_silva_20250826_10002439.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3776/mocao_de___aplausos__joabson.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3777/mocao_de_aplausos__aos_sagento_josenido__wandembeg.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3778/mocao_de_pesar_adailton20250829_08585678_1.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3779/mocao_de___aplausos_angelina.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3784/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3786/mocao_de_aplausos_a_banda_maciel_cristiano_cartaxo_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3789/mocao_de_pesar_maria_de_fatima_cruz.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3811/mocao_de_aplausos_ao_pm_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3820/congratulacoes_pelos_38_anos_do_supermecado_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3824/mocao_de_pesar_044-2025_senhora_edilza_uchoa_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3830/requerimento_n_27-2025_-_mocao_de_aplausos_para_sessao_especial_do_dia_do_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3831/mocao_de_aplausos_ao_sr._charles_david_novo.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3836/mocao_de_aplauso-1.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_n_31-2025_-_mocao_de_aplausos_para_a_equipe_de_samu_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3841/mocao_de_pesar_045-2025_senhora_francisca_benivalda.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3847/mocao_de_aplausos__caminhada_sao_francisco_correto.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3848/mocao_de_aplausos__atletico.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_n_32-2025_-_mocao_de_aplausos_para_os_policias_militares_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3861/mocao_de_aplauso_sinfumc.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3873/mocao_de_pesar__valda_duarte20251013_09024991.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3875/mocao_de_aplausos_aos_senhores_fernando_antonio_de_araujo_paula_e_wgleydson_de_souza_pela_realizacao_do_evento_empresarios_e_profissionais_de_sucesso_2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3880/requerimento_n_35-25_-_mocao_de_aplausos_a_estudante_jordania_borges.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3881/requerimento_n_33-2025_-_mocao_de_aplausos_as_estudantes_julia_carvalho_e_monaliza_rolim.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3882/requerimento_n_34-2025_-_mocao_de_aplausos_a_escola_cidada_integral_professor_crispim_coelho_em_nome_do_professor_zilmar_gomes_ferreira_veloso.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3886/aplausos_dr_.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3893/mocao_de_pesar_047-2025_senhora_raquel_de_sousa_ferreira..pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3894/mocao_de_aplauso_1.docx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3908/mocao_de_aplausos.doc" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3912/mocao_de_apalusos_1o_sargento_qprr_francisco_lopes_de_sousa20251028_09484435.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3939/mocao_de_aplausos_louceiras.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3947/mocao_de_pesar_aos_familiares_do_senhor_matheus_marques_da_silva_aluno_da_escola_estadual_de_e.f.m._dom_moises_coelho_de_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3958/mocao_de_aplauso-1_1.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3978/mocao_de_pesar_aos_familiares_do_senhora_antonia_maria_abrantes__dona_toinha.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3979/mocao_de_pesar_aos_familiares_do_senhor_constantino_cartaxo__tantino_.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3980/mocao_de_pesar_aos_familiares_do_senhor_genezio_querino_de_souza..pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3985/mocao_de_aplausos_aos_organizadores_e_treinadores_do_clube_sport_sertao.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4002/mocao_de_pesar_052-2025_professora_mariberte_moura.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3876/of.662-veto_parcial_ao_projeto_de_lei_29.2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3877/of.663-veto_parcial_ao_projeto_de_lei_38.2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3644/emanda_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3667/emenda_pl_47_2025_caps_ad.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3827/emenda_modificativa_02-_comissao_2.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3829/emenda_modificativa_03-_comissao-1.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3802/emenda_modificativa-_comissao-5.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3951/emenda_raelsa_-_2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3953/emendas_impositivas_neto_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3955/emendas_impositivas_individual_-_bruno.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3959/emendas_impositivas_neto_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3960/lamarque_emendas_2025_pdf.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3961/emenda_impositiva_individual_-_lamarque_pdf.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3962/emendas_impositivas_individuais_2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3963/emendas_completas.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3964/emenda_impositiva_individual_.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3965/emenda_2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3966/emenda_impositiva_individual_fabio_borges.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3967/emenda_impossitiva.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3968/projeto_impositiva_individual_-_2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3969/emenda_ao_projeto_de_lei_n_73-2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3970/emenda_impositiva_individual_2025.docx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3974/emendas_impositivas_marcos.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3975/emendas_doc_2026.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3976/emenda_impositiva.docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3181/projeto_de_lei_espanhol_nas_escolas_victor_bruno_1.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3182/projeto_de_lei_dia_do_vaqueiro_vereador_victor_bruno.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3195/projeto_01-2025_-_utilidade_publica_ass_comunitaria_rural_do_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3198/projeto_praca_de_bolapdf.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3248/projeto_de_lei__iptu_verde__vereador_victor_bruno_1.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3249/projeto_de_lei_ordinaria_-_fila_unica_para_autistas.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3291/projeto_de_lei_ordinaria_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3327/projeto_tea_.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3332/substituido_-_projeto_de_lei_ordinaria_no.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3339/projeto_de_lei_ordinaria_fila_dos_autistas.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3361/projeto_de_lei_ordinaria_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3370/projeto_de_lei_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3371/faixas_elevadas.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3384/projeto_de_lei_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3416/projeto_de_lei_empresa_amiga_do_jovem.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3442/adocao_de_plantas.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3446/rua_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3457/pl_fios.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3506/pl_olho_no_olhinhos_2024.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3517/vagas_de_estacionamento_tea.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3597/projeto_de_lei_telma_gambarra.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3615/projeto_de_lei-_distrito_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3683/pl_-_denomina_de_nilo_satiro_de_freitas_neto_a_nova_arena_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3692/projeto_de_lei_fabio_borges.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3699/criacao_do_dia_municipal_do_rock_neste_municipio_cajazeiras_-_pb_e_da_outras_providencias._2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3705/pl_2025__cremacao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3711/francisca_bandeira_de_oliveira_0202020202.docx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3713/projeto_de_lei_n__nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_lei__denominacao_de_francisco_bezerra_leandro_pdf.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3736/caja_rock.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3738/afro_espiritualista_e_artesa_emilia_raimunda_alves.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3742/projeto_de_lei-_proibicao_de_nomear_bens_publicos_com_nome_de_pessoas_que_cometeram_crimes_hediondos.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3747/pl_-_denomina_de_cras_ii_da_zona_norte_raimundo_rodrigues_de_lira.docx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3749/pl_-_denomina_de_cras_ii_da_zona_norte_raimundo_rodrigues_de_lira.docx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_cdi_seu_mirim.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3774/projeto_de_lei-_denominacao_do_centro_de_educacao_infantil_no_distrito_de_divinopolis_1.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3775/dia_do_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_lei_no_02-2025_-_institui_o_dia_municipal_do_agente_comunitario_de_saude_e_do_agente_de_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3891/competicao_femina.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3896/projeto_de_lei-_unidade_basica_de_saude-_cicero_das_lajes.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3902/projeto_de_lei_n_-_dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_o_instituto_frei_beda_de_desenvolvimento_social__ifbds.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3910/jose_alves20251028_11054404.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3933/projeto_de_lei_sitio_azevem.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3941/criterios_objetivos_e_transparentes_para_a_denominacao_de_reparticoes_publicas1.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3948/projeto_de_lei__corretor_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3949/minuta_do_projeto_de_lei_-_autorizacao_para_estadualizacao_-_estrada_-_da_br_230_ao_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3954/projeto_de_lei__vedacao_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3973/apaa_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3981/projeto_de_lei_no_-_a_instalacao_de_bebedouros_e_comedouros_para_animais_de_rua.docx.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3982/utilidade_publica_fundacao.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3991/projeto_de_lei_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3992/pl_110-2025_-_pccr_camara_municipal_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3160/of.004-encaminhando_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3162/of.007-encaminhando_projeto_de_lei.-piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3221/of.041-proeto_de_lei-altera_a_redacao_do_art.7_da_lei_3.121.24que_estima_a_receita_e_fxa_a_despesa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3222/of.046-projeto_de_lei-refis.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3223/of.045-prjeto_de_lei-altera_o_art.11da_lei_2.992.22_que_dispoe_sobre_a_criacao_do_nucleo_de_atendimento_multidsciplinar.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3226/of.055-projeto_de_lei-autoriza_a_abertura_de_credito_especial_200.00000.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3299/of_085-projeto_de_lei_deficit_tecnico_atuarial.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3401/of._111.2025-projeto_de_lei_que_altera_o_art.3_da_lei_1.882.2010.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3414/of.122.2025-projeto_de_lei_que_acrescenta_art.11-a_a_lei_2.992.2022.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3494/oficio_127-projeto_de_lei-regulamenta_gratificacoes_aos_servidores_publicos_municipais_efetivos_e_comissionados_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3495/oficio_201-projeto_de_lei-dispoe_sobre_a_alteracao_do_inciso_i_do_artigo_2o_da_lei_municipal_no_1.924.2010_que_institui_o_fundo_municipal_de_esportes_e_lazer_de_cajazeiras_fumelc.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3496/oficio_200-projeto_de_lei-institui_a_campanha_amigo_da_natureza_no_municipio_de_cajazeiras-pb_e_dispoe_sobre_medidas_de_preservacao_ambiental_e_educacao_ecologica.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3591/requerimento_40_-_pl_denominacao_ubs.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3594/of.325-projeto_de_lei_nam28052025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3613/of.354-camara-projeto_de_lei-autoriza_a_abertura_de_credito_especial_ao_orcamento_vigente_para_fins_09062025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3614/of.348-camara-projeto_de_lei-fica_criado_o_programa_infancia_bem_cuidada_no_orcamento_vigente_autor09062025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3617/of.347-projeto_de_lei_dispoe_sobre_a_estrutura_organizacional_da_secretaria_municipal_de_saude09062025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3646/of.419-projetos_de_lei_premio_excelencia_educacional_e_programa_educador_social_voluntario04072025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3668/of.431-projeto_de_lei-altera_dispositivosn_da_lei_municipal_3.155_de_09_de_julho_25_educador_social_17072025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3694/of.438-projeto_de_lei-credito_especial_60.0000021072025.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3746/of.532.25-projeto_de_lei_que_institui_o_plano_municipal_pela_primeira_infancia_no_municipio_de_cz15082025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3809/of.580-projeto_de_lei_que_dispoe_sobre_a_instituicao_de_adicional_indenizatorio_aos_servidores_publi.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3842/of.643-projeto_de_lei-atualizando_a_lei_1.5842005_e_1.806.2008_novo_pccr_educacao.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3843/of.650-regime_proprio_de_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3846/of.653-pl-que_dispoe_sobre_o_plano_de_beneficios_do_instituto_de_previdencia_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3853/of.654-projeto_de_lei-remuneracao_dos_gestores_escolares_e_adjuntos_das_escolas_publicas_municipais.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3859/of.656-projeto_de_lei-concurso_publico_2026.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3878/of.666-projeto_de_leis-autorizao_poder_executivo_a_realocar_orcamentos_entre_unidades_orcamentarias_.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3883/of._672-pl-altera_a_lei_2.134_de_26_de_stembro_de_2013_sobre_o_sistema_de_controle_interno_do_exec..pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3897/of.677-camara-projeto_de_lei-dispoe_sobre_a_isencao_de_tributos_municipais_incidentes_sobre_processos_de_regularizacao_fundiaria_das_familias_em_situacao_de_vulnerabilidade.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3901/of.679-camara-projeto_de_lei-autoriza_remanejamento_total_ou_parcial_de_dotacoes_orcamentarias_para_o_exercicio_de_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3928/of.705-projeto_de_lei-cria_o_fundo_municipal_de_politicas_publicas_para_as_mulheres_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3936/40-projeto_lei_-_dispoe_sobre_o_parcelamento_e_reparcelamento_de_debitos_do_municipio_de_cajazeiras_.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3940/of.713-projeto_de_lei-politica_municipal_de_atendimento_aos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3950/of.787-projeto_de_lei-institui_o_programa_de_qualificacao_docente.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3945/of.786-projeto_de_lei-refis_extaordinario_2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3971/of.791-projeto_de_lei-dispoe_sobre__a_regionalizacao_das_licitacoes_publicas.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3972/of.793-projeto_de_lei-altera_dispoditivos_das_leis_municipais_da_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3996/of.801-camara-projeto_de_lei-dispoe_sobre_a_regulamentacao_das_atribuicoes_especificas_das_procurado.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3997/of.802-camara-projeto_de_lei-altera_a_redacao_do_art._5oinciso_vii_art._16_incisos_i__ii_e_iii_do_a.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4006/50-projeto_lei-altera_dispositivos_da_lei_municipal_no_3.193_de_25_de_novembro_de_2025_que_institui_o_programa_municipal_de_qualificacao_docente_mestre_do_saber_1.assinado.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/4579/autografo_de_lei_87_2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3567/projeto_substitutivo_pl_fios.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3797/parecer_da_comissao_projeto_indicativo-_sara_sheyla.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3823/mychelle_noleto_-_sara.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3834/parecer_da_emenda_modificativa-_lindberg.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3924/parecer_da_comissao_projeto_indicativo-_lualas.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3857/parecer_da_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3858/comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3828/parecer_da_comissao_capacitacao_para_pessoas_com_autismo-_lualas-1.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3816/consientizacao_sobre_bons_tratos_a_animais-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3792/thinaly_suellen_-_helano_segundo.docx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3793/parecer_da_comissao_joel_fereira_de_santana-_sara_sheyla.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3813/programa_remedio_em_casa-_rodrigo-1.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3795/parecer_da_comissao_wilson_jose-_lualas.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3798/parecer_da_comissao_osvaldo_ferreira_moesia-_lualas.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3817/alteracao_do_programa_empreender-_rodrigo_lira.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3808/parecer_da_emenda_modificativa-_lualas-1.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3926/vituriano_-_marcos_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3818/dia_do_corretor_de_imovel_-_rodrigo_lira.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3837/parecer_da_emenda_modificativa-_alyson_voz_e_violao.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3822/parecer_sepultamento_e_cremacao_de_aniamais_domesticos_-lamarque-1.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3814/caja_rock-_lualas.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3804/parecer_da_comissao_reconhecer_utilidade_publica_assosciacao_afro_espiritual_e_artesa_emilia_raimunda_alves-_helano_segundo.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3796/parecer_da_comissao_vedacao_de_logaduras_para_quem_cometeu_crimes_hediondos-_marcos_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3812/plano_municipal_pela_primeira_infancia-_socorro_delfino.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3803/parecer_da_comissao_denominacao_centro_de_educacao_infantil-_marcos_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3815/dia_municipal_do_agente_de_saude_-_luzia_trajane.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3833/adicional_indenizatorio_para_servidores_emprestado_tre-_socorro_delfino-1_1.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3864/parecer_financeiro_e_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3870/gestores_comissionados-_socorro_delfino-1.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3871/parecer_financeiro_e_orcamentario__gestores_escolares.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3872/parecer_da_comissao_de_educacao_gestores_escolares.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2025/3923/lualas_projeto_n_87.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H818"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -27741,2995 +27743,2992 @@
       </c>
       <c r="D704" t="s">
         <v>11</v>
       </c>
       <c r="E704" t="s">
         <v>2574</v>
       </c>
       <c r="F704" t="s">
         <v>22</v>
       </c>
       <c r="G704" s="1" t="s">
         <v>2613</v>
       </c>
       <c r="H704" t="s">
         <v>2614</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
         <v>2615</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D705" t="s">
         <v>11</v>
       </c>
       <c r="E705" t="s">
         <v>2574</v>
       </c>
       <c r="F705" t="s">
         <v>22</v>
       </c>
       <c r="G705" s="1" t="s">
         <v>2616</v>
       </c>
       <c r="H705" t="s">
         <v>2617</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
         <v>2618</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D706" t="s">
         <v>11</v>
       </c>
       <c r="E706" t="s">
         <v>2574</v>
       </c>
       <c r="F706" t="s">
-        <v>22</v>
+        <v>124</v>
       </c>
       <c r="G706" s="1" t="s">
         <v>2619</v>
       </c>
       <c r="H706" t="s">
         <v>2620</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
         <v>2621</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D707" t="s">
         <v>11</v>
       </c>
       <c r="E707" t="s">
         <v>2574</v>
       </c>
       <c r="F707" t="s">
         <v>124</v>
       </c>
       <c r="G707" s="1" t="s">
         <v>2622</v>
       </c>
       <c r="H707" t="s">
         <v>2623</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
         <v>2624</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="D708" t="s">
         <v>11</v>
       </c>
       <c r="E708" t="s">
         <v>2574</v>
       </c>
       <c r="F708" t="s">
-        <v>124</v>
+        <v>95</v>
       </c>
       <c r="G708" s="1" t="s">
         <v>2625</v>
       </c>
       <c r="H708" t="s">
         <v>2626</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
         <v>2627</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D709" t="s">
         <v>11</v>
       </c>
       <c r="E709" t="s">
         <v>2574</v>
       </c>
       <c r="F709" t="s">
-        <v>95</v>
+        <v>206</v>
       </c>
       <c r="G709" s="1" t="s">
         <v>2628</v>
       </c>
       <c r="H709" t="s">
         <v>2629</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
         <v>2630</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="D710" t="s">
         <v>11</v>
       </c>
       <c r="E710" t="s">
         <v>2574</v>
       </c>
       <c r="F710" t="s">
-        <v>206</v>
+        <v>124</v>
       </c>
       <c r="G710" s="1" t="s">
         <v>2631</v>
       </c>
       <c r="H710" t="s">
         <v>2632</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
         <v>2633</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="D711" t="s">
         <v>11</v>
       </c>
       <c r="E711" t="s">
         <v>2574</v>
       </c>
       <c r="F711" t="s">
-        <v>124</v>
+        <v>44</v>
       </c>
       <c r="G711" s="1" t="s">
         <v>2634</v>
       </c>
       <c r="H711" t="s">
         <v>2635</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
         <v>2636</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D712" t="s">
         <v>11</v>
       </c>
       <c r="E712" t="s">
         <v>2574</v>
       </c>
       <c r="F712" t="s">
-        <v>44</v>
+        <v>153</v>
       </c>
       <c r="G712" s="1" t="s">
         <v>2637</v>
       </c>
       <c r="H712" t="s">
         <v>2638</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
         <v>2639</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D713" t="s">
         <v>11</v>
       </c>
       <c r="E713" t="s">
         <v>2574</v>
       </c>
       <c r="F713" t="s">
-        <v>153</v>
+        <v>206</v>
       </c>
       <c r="G713" s="1" t="s">
         <v>2640</v>
       </c>
       <c r="H713" t="s">
         <v>2641</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
         <v>2642</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="D714" t="s">
         <v>11</v>
       </c>
       <c r="E714" t="s">
         <v>2574</v>
       </c>
       <c r="F714" t="s">
-        <v>206</v>
+        <v>401</v>
       </c>
       <c r="G714" s="1" t="s">
         <v>2643</v>
       </c>
       <c r="H714" t="s">
         <v>2644</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
         <v>2645</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="D715" t="s">
         <v>11</v>
       </c>
       <c r="E715" t="s">
         <v>2574</v>
       </c>
       <c r="F715" t="s">
-        <v>401</v>
+        <v>103</v>
       </c>
       <c r="G715" s="1" t="s">
         <v>2646</v>
       </c>
       <c r="H715" t="s">
         <v>2647</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
         <v>2648</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="D716" t="s">
         <v>11</v>
       </c>
       <c r="E716" t="s">
         <v>2574</v>
       </c>
       <c r="F716" t="s">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="G716" s="1" t="s">
         <v>2649</v>
       </c>
       <c r="H716" t="s">
         <v>2650</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
         <v>2651</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="D717" t="s">
         <v>11</v>
       </c>
       <c r="E717" t="s">
         <v>2574</v>
       </c>
       <c r="F717" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="G717" s="1" t="s">
         <v>2652</v>
       </c>
       <c r="H717" t="s">
         <v>2653</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
         <v>2654</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="D718" t="s">
         <v>11</v>
       </c>
       <c r="E718" t="s">
         <v>2574</v>
       </c>
       <c r="F718" t="s">
-        <v>206</v>
+        <v>44</v>
       </c>
       <c r="G718" s="1" t="s">
         <v>2655</v>
       </c>
       <c r="H718" t="s">
         <v>2656</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
         <v>2657</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D719" t="s">
         <v>11</v>
       </c>
       <c r="E719" t="s">
         <v>2574</v>
       </c>
       <c r="F719" t="s">
         <v>44</v>
       </c>
       <c r="G719" s="1" t="s">
         <v>2658</v>
       </c>
       <c r="H719" t="s">
         <v>2659</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
         <v>2660</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D720" t="s">
         <v>11</v>
       </c>
       <c r="E720" t="s">
         <v>2574</v>
       </c>
       <c r="F720" t="s">
-        <v>44</v>
+        <v>124</v>
       </c>
       <c r="G720" s="1" t="s">
         <v>2661</v>
       </c>
       <c r="H720" t="s">
         <v>2662</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
         <v>2663</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D721" t="s">
         <v>11</v>
       </c>
       <c r="E721" t="s">
         <v>2574</v>
       </c>
       <c r="F721" t="s">
-        <v>124</v>
+        <v>95</v>
       </c>
       <c r="G721" s="1" t="s">
         <v>2664</v>
       </c>
       <c r="H721" t="s">
         <v>2665</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
         <v>2666</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D722" t="s">
         <v>11</v>
       </c>
       <c r="E722" t="s">
         <v>2574</v>
       </c>
       <c r="F722" t="s">
-        <v>95</v>
+        <v>153</v>
       </c>
       <c r="G722" s="1" t="s">
         <v>2667</v>
       </c>
       <c r="H722" t="s">
         <v>2668</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
         <v>2669</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="D723" t="s">
         <v>11</v>
       </c>
       <c r="E723" t="s">
         <v>2574</v>
       </c>
       <c r="F723" t="s">
-        <v>153</v>
+        <v>206</v>
       </c>
       <c r="G723" s="1" t="s">
         <v>2670</v>
       </c>
       <c r="H723" t="s">
         <v>2671</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
         <v>2672</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="D724" t="s">
         <v>11</v>
       </c>
       <c r="E724" t="s">
         <v>2574</v>
       </c>
       <c r="F724" t="s">
         <v>206</v>
       </c>
       <c r="G724" s="1" t="s">
         <v>2673</v>
       </c>
       <c r="H724" t="s">
-        <v>2674</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2675</v>
+        <v>2674</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D725" t="s">
         <v>11</v>
       </c>
       <c r="E725" t="s">
         <v>2574</v>
       </c>
       <c r="F725" t="s">
-        <v>206</v>
+        <v>95</v>
       </c>
       <c r="G725" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="H725" t="s">
         <v>2676</v>
-      </c>
-[...1 lines deleted...]
-        <v>2674</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
         <v>2677</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="D726" t="s">
         <v>11</v>
       </c>
       <c r="E726" t="s">
         <v>2574</v>
       </c>
       <c r="F726" t="s">
-        <v>95</v>
+        <v>153</v>
       </c>
       <c r="G726" s="1" t="s">
         <v>2678</v>
       </c>
       <c r="H726" t="s">
         <v>2679</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
         <v>2680</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="D727" t="s">
         <v>11</v>
       </c>
       <c r="E727" t="s">
         <v>2574</v>
       </c>
       <c r="F727" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="G727" s="1" t="s">
         <v>2681</v>
       </c>
       <c r="H727" t="s">
         <v>2682</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
         <v>2683</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D728" t="s">
         <v>11</v>
       </c>
       <c r="E728" t="s">
         <v>2574</v>
       </c>
       <c r="F728" t="s">
-        <v>22</v>
+        <v>266</v>
       </c>
       <c r="G728" s="1" t="s">
         <v>2684</v>
       </c>
       <c r="H728" t="s">
         <v>2685</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
         <v>2686</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>250</v>
+        <v>384</v>
       </c>
       <c r="D729" t="s">
         <v>11</v>
       </c>
       <c r="E729" t="s">
         <v>2574</v>
       </c>
       <c r="F729" t="s">
-        <v>266</v>
+        <v>124</v>
       </c>
       <c r="G729" s="1" t="s">
         <v>2687</v>
       </c>
       <c r="H729" t="s">
         <v>2688</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
         <v>2689</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="D730" t="s">
         <v>11</v>
       </c>
       <c r="E730" t="s">
         <v>2574</v>
       </c>
       <c r="F730" t="s">
-        <v>124</v>
+        <v>153</v>
       </c>
       <c r="G730" s="1" t="s">
         <v>2690</v>
       </c>
       <c r="H730" t="s">
         <v>2691</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
         <v>2692</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D731" t="s">
         <v>11</v>
       </c>
       <c r="E731" t="s">
         <v>2574</v>
       </c>
       <c r="F731" t="s">
-        <v>153</v>
+        <v>48</v>
       </c>
       <c r="G731" s="1" t="s">
         <v>2693</v>
       </c>
       <c r="H731" t="s">
         <v>2694</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
         <v>2695</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
-        <v>392</v>
+        <v>409</v>
       </c>
       <c r="D732" t="s">
         <v>11</v>
       </c>
       <c r="E732" t="s">
         <v>2574</v>
       </c>
       <c r="F732" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="G732" s="1" t="s">
         <v>2696</v>
       </c>
       <c r="H732" t="s">
         <v>2697</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
         <v>2698</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="D733" t="s">
         <v>11</v>
       </c>
       <c r="E733" t="s">
         <v>2574</v>
       </c>
       <c r="F733" t="s">
-        <v>44</v>
+        <v>103</v>
       </c>
       <c r="G733" s="1" t="s">
         <v>2699</v>
       </c>
       <c r="H733" t="s">
         <v>2700</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
         <v>2701</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="D734" t="s">
         <v>11</v>
       </c>
       <c r="E734" t="s">
         <v>2574</v>
       </c>
       <c r="F734" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="G734" s="1" t="s">
         <v>2702</v>
       </c>
       <c r="H734" t="s">
         <v>2703</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
         <v>2704</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="D735" t="s">
         <v>11</v>
       </c>
       <c r="E735" t="s">
         <v>2574</v>
       </c>
       <c r="F735" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="G735" s="1" t="s">
         <v>2705</v>
       </c>
       <c r="H735" t="s">
         <v>2706</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
         <v>2707</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="D736" t="s">
         <v>11</v>
       </c>
       <c r="E736" t="s">
         <v>2574</v>
       </c>
       <c r="F736" t="s">
-        <v>103</v>
+        <v>266</v>
       </c>
       <c r="G736" s="1" t="s">
         <v>2708</v>
       </c>
       <c r="H736" t="s">
         <v>2709</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
         <v>2710</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="D737" t="s">
         <v>11</v>
       </c>
       <c r="E737" t="s">
         <v>2574</v>
       </c>
       <c r="F737" t="s">
-        <v>266</v>
+        <v>99</v>
       </c>
       <c r="G737" s="1" t="s">
         <v>2711</v>
       </c>
       <c r="H737" t="s">
         <v>2712</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
         <v>2713</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="D738" t="s">
         <v>11</v>
       </c>
       <c r="E738" t="s">
         <v>2574</v>
       </c>
       <c r="F738" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="G738" s="1" t="s">
         <v>2714</v>
       </c>
       <c r="H738" t="s">
         <v>2715</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
         <v>2716</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="D739" t="s">
         <v>11</v>
       </c>
       <c r="E739" t="s">
         <v>2574</v>
       </c>
       <c r="F739" t="s">
-        <v>95</v>
+        <v>266</v>
       </c>
       <c r="G739" s="1" t="s">
         <v>2717</v>
       </c>
       <c r="H739" t="s">
         <v>2718</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
         <v>2719</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="D740" t="s">
         <v>11</v>
       </c>
       <c r="E740" t="s">
         <v>2574</v>
       </c>
       <c r="F740" t="s">
-        <v>266</v>
+        <v>124</v>
       </c>
       <c r="G740" s="1" t="s">
         <v>2720</v>
       </c>
       <c r="H740" t="s">
         <v>2721</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
         <v>2722</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="D741" t="s">
         <v>11</v>
       </c>
       <c r="E741" t="s">
         <v>2574</v>
       </c>
       <c r="F741" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="G741" s="1" t="s">
         <v>2723</v>
       </c>
       <c r="H741" t="s">
         <v>2724</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
         <v>2725</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="D742" t="s">
         <v>11</v>
       </c>
       <c r="E742" t="s">
         <v>2574</v>
       </c>
       <c r="F742" t="s">
-        <v>13</v>
+        <v>2726</v>
       </c>
       <c r="G742" s="1" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="H742" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
-        <v>454</v>
+        <v>10</v>
       </c>
       <c r="D743" t="s">
-        <v>11</v>
+        <v>2730</v>
       </c>
       <c r="E743" t="s">
-        <v>2574</v>
+        <v>2731</v>
       </c>
       <c r="F743" t="s">
-        <v>2729</v>
+        <v>62</v>
       </c>
       <c r="G743" s="1" t="s">
-        <v>2730</v>
+        <v>2732</v>
       </c>
       <c r="H743" t="s">
-        <v>2731</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2732</v>
+        <v>2734</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D744" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E744" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F744" t="s">
         <v>62</v>
       </c>
       <c r="G744" s="1" t="s">
         <v>2735</v>
       </c>
       <c r="H744" t="s">
         <v>2736</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
         <v>2737</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D745" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E745" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F745" t="s">
         <v>62</v>
       </c>
       <c r="G745" s="1" t="s">
         <v>2738</v>
       </c>
       <c r="H745" t="s">
         <v>2739</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
         <v>2740</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D746" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E746" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F746" t="s">
         <v>62</v>
       </c>
       <c r="G746" s="1" t="s">
         <v>2741</v>
       </c>
       <c r="H746" t="s">
         <v>2742</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
         <v>2743</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D747" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E747" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F747" t="s">
         <v>62</v>
       </c>
       <c r="G747" s="1" t="s">
         <v>2744</v>
       </c>
       <c r="H747" t="s">
         <v>2745</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
         <v>2746</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D748" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E748" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F748" t="s">
         <v>62</v>
       </c>
       <c r="G748" s="1" t="s">
         <v>2747</v>
       </c>
       <c r="H748" t="s">
         <v>2748</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
         <v>2749</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D749" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E749" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F749" t="s">
         <v>62</v>
       </c>
       <c r="G749" s="1" t="s">
         <v>2750</v>
       </c>
       <c r="H749" t="s">
         <v>2751</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
         <v>2752</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D750" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E750" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F750" t="s">
         <v>62</v>
       </c>
       <c r="G750" s="1" t="s">
         <v>2753</v>
       </c>
       <c r="H750" t="s">
         <v>2754</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
         <v>2755</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D751" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E751" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F751" t="s">
         <v>62</v>
       </c>
       <c r="G751" s="1" t="s">
         <v>2756</v>
       </c>
       <c r="H751" t="s">
         <v>2757</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
         <v>2758</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D752" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E752" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F752" t="s">
         <v>62</v>
       </c>
       <c r="G752" s="1" t="s">
         <v>2759</v>
       </c>
       <c r="H752" t="s">
         <v>2760</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
         <v>2761</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D753" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E753" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F753" t="s">
         <v>62</v>
       </c>
       <c r="G753" s="1" t="s">
         <v>2762</v>
       </c>
       <c r="H753" t="s">
         <v>2763</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
         <v>2764</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
-        <v>56</v>
+        <v>128</v>
       </c>
       <c r="D754" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E754" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F754" t="s">
         <v>62</v>
       </c>
       <c r="G754" s="1" t="s">
         <v>2765</v>
       </c>
       <c r="H754" t="s">
         <v>2766</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
         <v>2767</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D755" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E755" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F755" t="s">
-        <v>62</v>
+        <v>206</v>
       </c>
       <c r="G755" s="1" t="s">
         <v>2768</v>
       </c>
       <c r="H755" t="s">
         <v>2769</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
         <v>2770</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D756" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E756" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F756" t="s">
-        <v>206</v>
+        <v>62</v>
       </c>
       <c r="G756" s="1" t="s">
         <v>2771</v>
       </c>
       <c r="H756" t="s">
         <v>2772</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
         <v>2773</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D757" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E757" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F757" t="s">
         <v>62</v>
       </c>
       <c r="G757" s="1" t="s">
         <v>2774</v>
       </c>
       <c r="H757" t="s">
         <v>2775</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
         <v>2776</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D758" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E758" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F758" t="s">
         <v>62</v>
       </c>
       <c r="G758" s="1" t="s">
         <v>2777</v>
       </c>
       <c r="H758" t="s">
         <v>2778</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
         <v>2779</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D759" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E759" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F759" t="s">
         <v>62</v>
       </c>
       <c r="G759" s="1" t="s">
         <v>2780</v>
       </c>
       <c r="H759" t="s">
         <v>2781</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
         <v>2782</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D760" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E760" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F760" t="s">
         <v>62</v>
       </c>
       <c r="G760" s="1" t="s">
         <v>2783</v>
       </c>
       <c r="H760" t="s">
         <v>2784</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
         <v>2785</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="D761" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E761" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F761" t="s">
         <v>62</v>
       </c>
       <c r="G761" s="1" t="s">
         <v>2786</v>
       </c>
       <c r="H761" t="s">
         <v>2787</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
         <v>2788</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D762" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E762" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F762" t="s">
         <v>62</v>
       </c>
       <c r="G762" s="1" t="s">
         <v>2789</v>
       </c>
       <c r="H762" t="s">
         <v>2790</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
         <v>2791</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="D763" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E763" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F763" t="s">
         <v>62</v>
       </c>
       <c r="G763" s="1" t="s">
         <v>2792</v>
       </c>
       <c r="H763" t="s">
         <v>2793</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
         <v>2794</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="D764" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E764" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F764" t="s">
         <v>62</v>
       </c>
       <c r="G764" s="1" t="s">
         <v>2795</v>
       </c>
       <c r="H764" t="s">
         <v>2796</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
         <v>2797</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D765" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E765" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F765" t="s">
         <v>62</v>
       </c>
       <c r="G765" s="1" t="s">
         <v>2798</v>
       </c>
       <c r="H765" t="s">
         <v>2799</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
         <v>2800</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D766" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E766" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F766" t="s">
         <v>62</v>
       </c>
       <c r="G766" s="1" t="s">
         <v>2801</v>
       </c>
       <c r="H766" t="s">
         <v>2802</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
         <v>2803</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D767" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E767" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F767" t="s">
         <v>62</v>
       </c>
       <c r="G767" s="1" t="s">
         <v>2804</v>
       </c>
       <c r="H767" t="s">
         <v>2805</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
         <v>2806</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D768" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E768" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F768" t="s">
         <v>62</v>
       </c>
       <c r="G768" s="1" t="s">
         <v>2807</v>
       </c>
       <c r="H768" t="s">
         <v>2808</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
         <v>2809</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="D769" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E769" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F769" t="s">
         <v>62</v>
       </c>
       <c r="G769" s="1" t="s">
         <v>2810</v>
       </c>
       <c r="H769" t="s">
         <v>2811</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
         <v>2812</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="D770" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E770" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F770" t="s">
         <v>62</v>
       </c>
       <c r="G770" s="1" t="s">
         <v>2813</v>
       </c>
       <c r="H770" t="s">
         <v>2814</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
         <v>2815</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D771" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E771" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F771" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="G771" s="1" t="s">
-        <v>2816</v>
+        <v>32</v>
       </c>
       <c r="H771" t="s">
-        <v>2817</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>201</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2730</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2731</v>
+      </c>
+      <c r="F772" t="s">
+        <v>62</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="H772" t="s">
         <v>2818</v>
-      </c>
-[...19 lines deleted...]
-        <v>2817</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
         <v>2819</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="D773" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E773" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F773" t="s">
         <v>62</v>
       </c>
       <c r="G773" s="1" t="s">
         <v>2820</v>
       </c>
       <c r="H773" t="s">
         <v>2821</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
         <v>2822</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="D774" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E774" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F774" t="s">
         <v>62</v>
       </c>
       <c r="G774" s="1" t="s">
         <v>2823</v>
       </c>
       <c r="H774" t="s">
         <v>2824</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
         <v>2825</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D775" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E775" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F775" t="s">
         <v>62</v>
       </c>
       <c r="G775" s="1" t="s">
         <v>2826</v>
       </c>
       <c r="H775" t="s">
         <v>2827</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
         <v>2828</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D776" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E776" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F776" t="s">
         <v>62</v>
       </c>
       <c r="G776" s="1" t="s">
         <v>2829</v>
       </c>
       <c r="H776" t="s">
         <v>2830</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
         <v>2831</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D777" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E777" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F777" t="s">
         <v>62</v>
       </c>
       <c r="G777" s="1" t="s">
         <v>2832</v>
       </c>
       <c r="H777" t="s">
         <v>2833</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
         <v>2834</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D778" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E778" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F778" t="s">
         <v>62</v>
       </c>
       <c r="G778" s="1" t="s">
         <v>2835</v>
       </c>
       <c r="H778" t="s">
         <v>2836</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
         <v>2837</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="D779" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E779" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F779" t="s">
         <v>62</v>
       </c>
       <c r="G779" s="1" t="s">
         <v>2838</v>
       </c>
       <c r="H779" t="s">
         <v>2839</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
         <v>2840</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="D780" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E780" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F780" t="s">
         <v>62</v>
       </c>
       <c r="G780" s="1" t="s">
         <v>2841</v>
       </c>
       <c r="H780" t="s">
         <v>2842</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
         <v>2843</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D781" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E781" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F781" t="s">
         <v>62</v>
       </c>
       <c r="G781" s="1" t="s">
         <v>2844</v>
       </c>
       <c r="H781" t="s">
         <v>2845</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
         <v>2846</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="D782" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E782" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F782" t="s">
         <v>62</v>
       </c>
       <c r="G782" s="1" t="s">
         <v>2847</v>
       </c>
       <c r="H782" t="s">
         <v>2848</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
         <v>2849</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D783" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E783" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F783" t="s">
         <v>62</v>
       </c>
       <c r="G783" s="1" t="s">
         <v>2850</v>
       </c>
       <c r="H783" t="s">
         <v>2851</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
         <v>2852</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
-        <v>250</v>
+        <v>384</v>
       </c>
       <c r="D784" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="E784" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="F784" t="s">
         <v>62</v>
       </c>
       <c r="G784" s="1" t="s">
         <v>2853</v>
       </c>
       <c r="H784" t="s">
         <v>2854</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
         <v>2855</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
-        <v>384</v>
+        <v>559</v>
       </c>
       <c r="D785" t="s">
-        <v>2733</v>
+        <v>2856</v>
       </c>
       <c r="E785" t="s">
-        <v>2734</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>2857</v>
       </c>
       <c r="G785" s="1" t="s">
-        <v>2856</v>
+        <v>2858</v>
       </c>
       <c r="H785" t="s">
-        <v>2857</v>
+        <v>2859</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
-        <v>2858</v>
+        <v>2860</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
         <v>10</v>
       </c>
       <c r="D786" t="s">
-        <v>2859</v>
+        <v>2861</v>
       </c>
       <c r="E786" t="s">
-        <v>2860</v>
+        <v>2862</v>
       </c>
       <c r="F786" t="s">
         <v>95</v>
       </c>
       <c r="G786" s="1" t="s">
-        <v>2861</v>
+        <v>2863</v>
       </c>
       <c r="H786" t="s">
-        <v>2629</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
-        <v>2862</v>
+        <v>2864</v>
       </c>
       <c r="B787" t="s">
         <v>9</v>
       </c>
       <c r="C787" t="s">
         <v>10</v>
       </c>
       <c r="D787" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E787" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F787" t="s">
         <v>2512</v>
       </c>
       <c r="G787" s="1" t="s">
-        <v>2865</v>
+        <v>2867</v>
       </c>
       <c r="H787" t="s">
-        <v>2866</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
-        <v>2867</v>
+        <v>2869</v>
       </c>
       <c r="B788" t="s">
         <v>9</v>
       </c>
       <c r="C788" t="s">
         <v>17</v>
       </c>
       <c r="D788" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E788" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F788" t="s">
         <v>2512</v>
       </c>
       <c r="G788" s="1" t="s">
-        <v>2868</v>
+        <v>2870</v>
       </c>
       <c r="H788" t="s">
-        <v>2869</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
-        <v>2870</v>
+        <v>2872</v>
       </c>
       <c r="B789" t="s">
         <v>9</v>
       </c>
       <c r="C789" t="s">
         <v>21</v>
       </c>
       <c r="D789" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E789" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F789" t="s">
         <v>2512</v>
       </c>
       <c r="G789" s="1" t="s">
-        <v>2871</v>
+        <v>2873</v>
       </c>
       <c r="H789" t="s">
-        <v>2872</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
-        <v>2873</v>
+        <v>2875</v>
       </c>
       <c r="B790" t="s">
         <v>9</v>
       </c>
       <c r="C790" t="s">
         <v>26</v>
       </c>
       <c r="D790" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E790" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F790" t="s">
         <v>2512</v>
       </c>
       <c r="G790" s="1" t="s">
-        <v>2874</v>
+        <v>2876</v>
       </c>
       <c r="H790" t="s">
-        <v>2875</v>
+        <v>2877</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
-        <v>2876</v>
+        <v>2878</v>
       </c>
       <c r="B791" t="s">
         <v>9</v>
       </c>
       <c r="C791" t="s">
         <v>52</v>
       </c>
       <c r="D791" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E791" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F791" t="s">
-        <v>2877</v>
+        <v>2879</v>
       </c>
       <c r="G791" s="1" t="s">
-        <v>2878</v>
+        <v>2880</v>
       </c>
       <c r="H791" t="s">
-        <v>2879</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
-        <v>2880</v>
+        <v>2882</v>
       </c>
       <c r="B792" t="s">
         <v>9</v>
       </c>
       <c r="C792" t="s">
         <v>56</v>
       </c>
       <c r="D792" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E792" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F792" t="s">
+        <v>2883</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="H792" t="s">
         <v>2881</v>
-      </c>
-[...4 lines deleted...]
-        <v>2879</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
-        <v>2883</v>
+        <v>2885</v>
       </c>
       <c r="B793" t="s">
         <v>9</v>
       </c>
       <c r="C793" t="s">
         <v>157</v>
       </c>
       <c r="D793" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E793" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F793" t="s">
         <v>2512</v>
       </c>
       <c r="G793" s="1" t="s">
-        <v>2884</v>
+        <v>2886</v>
       </c>
       <c r="H793" t="s">
-        <v>2885</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
-        <v>2886</v>
+        <v>2888</v>
       </c>
       <c r="B794" t="s">
         <v>9</v>
       </c>
       <c r="C794" t="s">
         <v>161</v>
       </c>
       <c r="D794" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E794" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F794" t="s">
         <v>2512</v>
       </c>
       <c r="G794" s="1" t="s">
-        <v>2887</v>
+        <v>2889</v>
       </c>
       <c r="H794" t="s">
-        <v>2888</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
-        <v>2889</v>
+        <v>2891</v>
       </c>
       <c r="B795" t="s">
         <v>9</v>
       </c>
       <c r="C795" t="s">
         <v>181</v>
       </c>
       <c r="D795" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E795" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F795" t="s">
         <v>2512</v>
       </c>
       <c r="G795" s="1" t="s">
-        <v>2890</v>
+        <v>2892</v>
       </c>
       <c r="H795" t="s">
-        <v>2891</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
-        <v>2892</v>
+        <v>2894</v>
       </c>
       <c r="B796" t="s">
         <v>9</v>
       </c>
       <c r="C796" t="s">
         <v>185</v>
       </c>
       <c r="D796" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E796" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F796" t="s">
         <v>2512</v>
       </c>
       <c r="G796" s="1" t="s">
-        <v>2893</v>
+        <v>2895</v>
       </c>
       <c r="H796" t="s">
-        <v>2894</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
-        <v>2895</v>
+        <v>2897</v>
       </c>
       <c r="B797" t="s">
         <v>9</v>
       </c>
       <c r="C797" t="s">
         <v>189</v>
       </c>
       <c r="D797" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E797" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F797" t="s">
         <v>2512</v>
       </c>
       <c r="G797" s="1" t="s">
-        <v>2896</v>
+        <v>2898</v>
       </c>
       <c r="H797" t="s">
-        <v>2897</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
-        <v>2898</v>
+        <v>2900</v>
       </c>
       <c r="B798" t="s">
         <v>9</v>
       </c>
       <c r="C798" t="s">
         <v>193</v>
       </c>
       <c r="D798" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E798" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="G798" s="1" t="s">
-        <v>2899</v>
+        <v>2901</v>
       </c>
       <c r="H798" t="s">
-        <v>2900</v>
+        <v>2902</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
-        <v>2901</v>
+        <v>2903</v>
       </c>
       <c r="B799" t="s">
         <v>9</v>
       </c>
       <c r="C799" t="s">
         <v>197</v>
       </c>
       <c r="D799" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E799" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F799" t="s">
         <v>2512</v>
       </c>
       <c r="G799" s="1" t="s">
-        <v>2902</v>
+        <v>2904</v>
       </c>
       <c r="H799" t="s">
-        <v>2903</v>
+        <v>2905</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
-        <v>2904</v>
+        <v>2906</v>
       </c>
       <c r="B800" t="s">
         <v>9</v>
       </c>
       <c r="C800" t="s">
         <v>201</v>
       </c>
       <c r="D800" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E800" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F800" t="s">
         <v>2512</v>
       </c>
       <c r="G800" s="1" t="s">
-        <v>2905</v>
+        <v>2907</v>
       </c>
       <c r="H800" t="s">
-        <v>2906</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
-        <v>2907</v>
+        <v>2909</v>
       </c>
       <c r="B801" t="s">
         <v>9</v>
       </c>
       <c r="C801" t="s">
         <v>210</v>
       </c>
       <c r="D801" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E801" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F801" t="s">
         <v>2512</v>
       </c>
       <c r="G801" s="1" t="s">
-        <v>2908</v>
+        <v>2910</v>
       </c>
       <c r="H801" t="s">
-        <v>2909</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
-        <v>2910</v>
+        <v>2912</v>
       </c>
       <c r="B802" t="s">
         <v>9</v>
       </c>
       <c r="C802" t="s">
         <v>222</v>
       </c>
       <c r="D802" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E802" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F802" t="s">
         <v>2512</v>
       </c>
       <c r="G802" s="1" t="s">
-        <v>2911</v>
+        <v>2913</v>
       </c>
       <c r="H802" t="s">
-        <v>2912</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
-        <v>2913</v>
+        <v>2915</v>
       </c>
       <c r="B803" t="s">
         <v>9</v>
       </c>
       <c r="C803" t="s">
         <v>242</v>
       </c>
       <c r="D803" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E803" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F803" t="s">
         <v>2512</v>
       </c>
       <c r="G803" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H803" t="s">
-        <v>2914</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
-        <v>2915</v>
+        <v>2917</v>
       </c>
       <c r="B804" t="s">
         <v>9</v>
       </c>
       <c r="C804" t="s">
         <v>388</v>
       </c>
       <c r="D804" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E804" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="G804" s="1" t="s">
-        <v>2916</v>
+        <v>2918</v>
       </c>
       <c r="H804" t="s">
-        <v>2917</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
-        <v>2918</v>
+        <v>2920</v>
       </c>
       <c r="B805" t="s">
         <v>9</v>
       </c>
       <c r="C805" t="s">
         <v>438</v>
       </c>
       <c r="D805" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E805" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F805" t="s">
         <v>2512</v>
       </c>
       <c r="G805" s="1" t="s">
-        <v>2919</v>
+        <v>2921</v>
       </c>
       <c r="H805" t="s">
-        <v>2920</v>
+        <v>2922</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
-        <v>2921</v>
+        <v>2923</v>
       </c>
       <c r="B806" t="s">
         <v>9</v>
       </c>
       <c r="C806" t="s">
         <v>442</v>
       </c>
       <c r="D806" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E806" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F806" t="s">
         <v>2512</v>
       </c>
       <c r="G806" s="1" t="s">
-        <v>2922</v>
+        <v>2924</v>
       </c>
       <c r="H806" t="s">
-        <v>2923</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
-        <v>2924</v>
+        <v>2926</v>
       </c>
       <c r="B807" t="s">
         <v>9</v>
       </c>
       <c r="C807" t="s">
         <v>470</v>
       </c>
       <c r="D807" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E807" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F807" t="s">
         <v>2512</v>
       </c>
       <c r="G807" s="1" t="s">
-        <v>2925</v>
+        <v>2927</v>
       </c>
       <c r="H807" t="s">
-        <v>2926</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
-        <v>2927</v>
+        <v>2929</v>
       </c>
       <c r="B808" t="s">
         <v>9</v>
       </c>
       <c r="C808" t="s">
         <v>473</v>
       </c>
       <c r="D808" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E808" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F808" t="s">
         <v>2512</v>
       </c>
       <c r="G808" s="1" t="s">
-        <v>2928</v>
+        <v>2930</v>
       </c>
       <c r="H808" t="s">
-        <v>2929</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
-        <v>2930</v>
+        <v>2932</v>
       </c>
       <c r="B809" t="s">
         <v>9</v>
       </c>
       <c r="C809" t="s">
         <v>477</v>
       </c>
       <c r="D809" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E809" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F809" t="s">
         <v>2512</v>
       </c>
       <c r="G809" s="1" t="s">
-        <v>2931</v>
+        <v>2933</v>
       </c>
       <c r="H809" t="s">
-        <v>2932</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
-        <v>2933</v>
+        <v>2935</v>
       </c>
       <c r="B810" t="s">
         <v>9</v>
       </c>
       <c r="C810" t="s">
         <v>481</v>
       </c>
       <c r="D810" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E810" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F810" t="s">
         <v>2512</v>
       </c>
       <c r="G810" s="1" t="s">
-        <v>2934</v>
+        <v>2936</v>
       </c>
       <c r="H810" t="s">
-        <v>2935</v>
+        <v>2937</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
-        <v>2936</v>
+        <v>2938</v>
       </c>
       <c r="B811" t="s">
         <v>9</v>
       </c>
       <c r="C811" t="s">
         <v>497</v>
       </c>
       <c r="D811" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E811" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F811" t="s">
         <v>2512</v>
       </c>
       <c r="G811" s="1" t="s">
-        <v>2937</v>
+        <v>2939</v>
       </c>
       <c r="H811" t="s">
-        <v>2938</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
-        <v>2939</v>
+        <v>2941</v>
       </c>
       <c r="B812" t="s">
         <v>9</v>
       </c>
       <c r="C812" t="s">
         <v>501</v>
       </c>
       <c r="D812" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E812" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F812" t="s">
         <v>2512</v>
       </c>
       <c r="G812" s="1" t="s">
-        <v>2940</v>
+        <v>2942</v>
       </c>
       <c r="H812" t="s">
-        <v>2941</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
-        <v>2942</v>
+        <v>2944</v>
       </c>
       <c r="B813" t="s">
         <v>9</v>
       </c>
       <c r="C813" t="s">
         <v>516</v>
       </c>
       <c r="D813" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E813" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F813" t="s">
         <v>2512</v>
       </c>
       <c r="G813" s="1" t="s">
-        <v>2943</v>
+        <v>2945</v>
       </c>
       <c r="H813" t="s">
-        <v>2944</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
-        <v>2945</v>
+        <v>2947</v>
       </c>
       <c r="B814" t="s">
         <v>9</v>
       </c>
       <c r="C814" t="s">
         <v>524</v>
       </c>
       <c r="D814" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E814" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F814" t="s">
-        <v>2881</v>
+        <v>2883</v>
       </c>
       <c r="G814" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="H814" t="s">
         <v>2946</v>
-      </c>
-[...1 lines deleted...]
-        <v>2944</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
-        <v>2947</v>
+        <v>2949</v>
       </c>
       <c r="B815" t="s">
         <v>9</v>
       </c>
       <c r="C815" t="s">
         <v>540</v>
       </c>
       <c r="D815" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E815" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F815" t="s">
         <v>2512</v>
       </c>
       <c r="G815" s="1" t="s">
-        <v>2948</v>
+        <v>2950</v>
       </c>
       <c r="H815" t="s">
-        <v>2949</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
-        <v>2950</v>
+        <v>2952</v>
       </c>
       <c r="B816" t="s">
         <v>9</v>
       </c>
       <c r="C816" t="s">
         <v>544</v>
       </c>
       <c r="D816" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E816" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="G816" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="H816" t="s">
         <v>2951</v>
-      </c>
-[...1 lines deleted...]
-        <v>2949</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
-        <v>2952</v>
+        <v>2954</v>
       </c>
       <c r="B817" t="s">
         <v>9</v>
       </c>
       <c r="C817" t="s">
         <v>548</v>
       </c>
       <c r="D817" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E817" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F817" t="s">
-        <v>2877</v>
+        <v>2879</v>
       </c>
       <c r="G817" s="1" t="s">
-        <v>2953</v>
+        <v>2955</v>
       </c>
       <c r="H817" t="s">
-        <v>2949</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
-        <v>2954</v>
+        <v>2956</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
         <v>559</v>
       </c>
       <c r="D818" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="E818" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="F818" t="s">
         <v>2512</v>
       </c>
       <c r="G818" s="1" t="s">
-        <v>2955</v>
+        <v>2957</v>
       </c>
       <c r="H818" t="s">
-        <v>2956</v>
+        <v>2958</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>