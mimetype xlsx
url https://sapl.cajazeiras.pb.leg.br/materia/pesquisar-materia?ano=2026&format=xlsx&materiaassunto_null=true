--- v0 (2026-02-06)
+++ v1 (2026-06-20)
@@ -10,1464 +10,6568 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="920" uniqueCount="471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4814" uniqueCount="2157">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordiniária</t>
+    <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>LUALAS BARROZO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4092/utilidade_publica_ilpi_joca.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4092/utilidade_publica_ilpi_joca.pdf</t>
   </si>
   <si>
     <t>Reconhece como de utilidade Pública no Município de Cajazeiras-PB, a Associação de Amparo ao Idoso de Rua Joca Claudino e dá outras providências.</t>
   </si>
   <si>
+    <t>4295</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>RODRIGO LIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4295/projeto_de_lei_-_campeonato_de_som_automotivo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DE ESPAÇOS DESTINADOS À REALIZAÇÃO DE ENCONTROS, EXPOSIÇÕES E CAMPEONATOS DE SOM AUTOMOTIVO E VEÍCULOS MODIFICADOS NO MUNICÍPIO DE CAJAZEIRAS-PB.</t>
+  </si>
+  <si>
+    <t>4296</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/</t>
+  </si>
+  <si>
+    <t>4495</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>SECRETARIA LEGISLATIVA - SLEG</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4495/of.270-projeto_de_lei_complementar-refis_com_impacto.pdf</t>
+  </si>
+  <si>
+    <t>OF.270-PROJETO DE LEI COMPLEMENTAR Nº 39/2026_x000D_
+INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS 2026 DO MUNICÍPIO DE CAJAZEIRAS/PB E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4539</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4539/projeto_de_lei_-_protecao_e_bem-estar_de_animais_abandonados_em_loteamentos.pdf</t>
+  </si>
+  <si>
+    <t>Projeto que propõe a proteção e bem-estar de animais abandonados em loteamentos de Cajazeiras.</t>
+  </si>
+  <si>
+    <t>4257</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR</t>
+  </si>
+  <si>
+    <t>Corrinha Delfino</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4257/06.projeto_de_lei-altera_a_lei_complementar_no_002.2013__codigo_tributario_do_municipio_de_cajazeiras__pb_para_instituir_regime_tributario_especifico_aplicavel_as_atividades_de_ciencia.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 177- PROJETO DE LEI COMPLEMENTAR_x000D_
+ALTERA A LEI COMPLEMENTAR Nº 002/2013 –_x000D_
+CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE_x000D_
+CAJAZEIRAS – PB PARA INSTITUIR REGIME_x000D_
+TRIBUTÁRIO ESPECÍFICO APLICÁVEL ÀS_x000D_
+ATIVIDADES DE CIÊNCIA, TECNOLOGIA E_x000D_
+INOVAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4450</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4450/of.260-projeto_de_lei-lei_complementar_issqn-beneficio_fiscal.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 260-PROJETO DE LEI COMPLEMENTAR_x000D_
+ALTERA A LEI MUNICIPAL Nº 3.192, DE 25 DE NOVEMBRO DE 2025, PARA INCLUIR OS SERVIÇOS DE PROPAGANDA E PUBLICIDADE NO ROL DE ALÍQUOTAS REDUZIDAS E ESCLARECER A NATUREZA JURÍDICA DO BENEFÍCIO FISCAL.</t>
+  </si>
+  <si>
+    <t>4501</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4501/of.290-projeto_de_lc-altera_o_inciso_iii_do_caput_do_art._30-a_da_lei_complementar_municipal_n_0.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 290-PROJETO DE LEI COMPLEMENTAR _x000D_
+ALTERA O INCISO III DO CAPUT DO ART. 30-A DA LEI COMPLEMENTAR MUNICIPAL Nº 002, DE 09 DE DEZEMBRO DE 2013, COM REDAÇÃO DADA PELA LEI COMPLEMENTAR Nº 38, DE 06 DE MAIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4552</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4552/oficio_314-projeto_de_lei_complementar-dispoe_sobre_o_plano_de_beneficios_do_instituto_de_previdencia_do_muni.pdf</t>
+  </si>
+  <si>
+    <t>OF.314-PROJETO DE LEI COMPLEMENTAR-DISPÕE SOBRE O PLANO DE BENEFICIOS DO INSTITUTO DE PREVIDÊNCIA DO MUNICIPIO DE CAJAZEIRAS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>4007</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
-    <t>Projeto de Decreto Legislativo</t>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Alysson Voz &amp; Violão</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4007/medalha_de_honra_ao_merito_cultural_governador_ivan_bichara_sobreira_ao_senhor_donaciano_pereira_donato_junior.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4007/medalha_de_honra_ao_merito_cultural_governador_ivan_bichara_sobreira_ao_senhor_donaciano_pereira_donato_junior.pdf</t>
   </si>
   <si>
     <t>OUTORGA a Medalha de Honra ao Mérito Cultural Governador Ivan Bichara Sobreira, ao Senhor DONACIANO PEREIRA DONATO JÚNIOR e dá outras providências.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Raelsa Borges</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4122/titulo_cidada_-_ivoneide_oliveira_dos_santos_fia.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4122/titulo_cidada_-_ivoneide_oliveira_dos_santos_fia.pdf</t>
   </si>
   <si>
     <t>Ivoneide Oliveira dos Santos (Fia)</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4119/titulo_cidada_-_amanda_oliveira_dos_santos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4119/titulo_cidada_-_amanda_oliveira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Título de Cidadã - Amanda Oliveira dos Santos</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4121/titulo_cidada_-_vilma.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4121/titulo_cidada_-_vilma.pdf</t>
   </si>
   <si>
     <t>Título Cidadã - Vilma</t>
   </si>
   <si>
+    <t>4120</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4120/titulo_cidada_-_francisco_pereira_rodrigues_chico.pdf</t>
+  </si>
+  <si>
+    <t>Título de Cidadão - Francisco Pereira Rodrigues (Chico)</t>
+  </si>
+  <si>
+    <t>4251</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4251/projeto_de_lei_bloco_unidos_da_arara.pdf</t>
+  </si>
+  <si>
+    <t>Outorgar a comenda prêmio Carnavalesco Indio Pintor, ao Bloco Carnavalesco Bloco Unidos da Arara, como uma justa homenagem do Poder Legislativo Cajazeirense pelos relevantes serviços prestados ao povo.</t>
+  </si>
+  <si>
+    <t>4254</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4254/projeto_de_lei_bloco_ze_lianca.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da comenda prêmio Carnavalesco Indio Pintor, ao Bloco Carnavalesco Bloco Zé Liança e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4255</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4255/projeto_de_lei_bloco_cafucu.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da comenda prêmio Carnavalesco Indio Pintor, ao Bloco Carnavalesco Bloco Cafuçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4256</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4256/projeto_de_lei_bloco_amelia_nunca_mais_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da comenda prêmio Carnavalesco Indio Pintor, ao Bloco Carnavalesco Bloco Amélia Nunca Mais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4258</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4258/projeto_de_lei_bloco_afoxe_igbadu.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da comenda prêmio Carnavalesco Indio Pintor, ao Bloco Carnavalesco Bloco Afoxé Igbadú e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4259</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4259/projeto_de_lei_bloco_educa_folia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da comenda prêmio Carnavalesco Indio Pintor, ao Bloco Carnavalesco Bloco Educa Folia e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4260</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4260/projeto_de_lei_bloco_os_imprensados.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da comenda prêmio Carnavalesco Indio Pintor, ao Bloco Carnavalesco Bloco Os Imprensados e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4261</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4261/projeto_de_lei_bloco_das_virgens.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da comenda prêmio Carnavalesco Indio Pintor, ao Bloco Carnavalesco Bloco das Virgens e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4262</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4262/projeto_de_lei_bloco_celebrar_unifsm.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da comenda prêmio Carnavalesco Indio Pintor, ao Bloco Carnavalesco Bloco Celebrar UNIFSM e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4265</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4265/projeto_de_lei_bloco_do_indio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da comenda prêmio Carnavalesco Indio Pintor, ao Bloco Carnavalesco Bloco do Índio e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4266</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4266/projeto_de_lei_bloco_dindin_de_caja.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da comenda prêmio Carnavalesco Indio Pintor, ao Bloco Carnavalesco Bloco Dindin de Cajá e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4268</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4268/projeto_de_lei_bloco_cao_folia.pdf</t>
+  </si>
+  <si>
+    <t>Outorgar a comenda prêmio Carnavalesco Indio Pintor, ao Bloco Carnavalesco Bloco Cão Folia.</t>
+  </si>
+  <si>
+    <t>4269</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4269/projeto_de_lei_bloco_tia_ju.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da comenda prêmio Carnavalesco Indio Pintor, ao Bloco Carnavalesco Bloco Tia Jú e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4270</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4270/projeto_de_lei_bloco_dona_julia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da comenda prêmio Carnavalesco Indio Pintor, ao Bloco Carnavalesco Bloco Dona Júlia e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4318</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4318/concede_o_titulo_de_cidadao_cajazeirense_senhor_antonio_carneiro_arnaud.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Cajazeirense ao Senhor ao Senhor ANTONIO CARNEIRO ARNAUD e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4319</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4319/concede_o_titulo_de_cidadao_cajazeirense_marcelo_pinheiro_de_lucena_filho.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Cajazeirense ao Senhor ao Senhor MARCELO PINHEIRO DE LUCENA FILHO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4335</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Lamarque Barros</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4335/projeto_de_decreto_legislativo_padre_emanuel_enchieta.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO N.º ____/2026. CONCEDE o Título de Cidadão Cajazeirense ao padre Emanuel Anchieta Lacerda de Andrade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4347</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>FÁBIO BORGES LEITE</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4347/projeto_de_decreto_edilson_alves_da_silva_27_03_2026.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DECRETO LEGISLATIVO Nº. 	/2026._x000D_
+Concede o Título de Cidadão Cajazeirense ao Senhor Edilson Alves da Silva, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4391</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Neto da Vila Nova</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4391/titulo_cidada_-_milena_leite_quental.pdf</t>
+  </si>
+  <si>
+    <t>Título de Cidadã - Milena Leite Quental</t>
+  </si>
+  <si>
+    <t>4394</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4394/titulo_de_cidadao_-_tiago_de_lima_gomes.pdf</t>
+  </si>
+  <si>
+    <t>TITULO DE CIDADÃO - Tiago de Lima Gomes</t>
+  </si>
+  <si>
+    <t>4396</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4396/outorga_a_medalha_de_honra_ao_merito_da_saude_dr._deodato_cartaxo_de_sa_ao_senhor_marcilio_mendes_cartaxo.pdf</t>
+  </si>
+  <si>
+    <t>OUTORGA a Medalha de Honra ao Mérito da Saúde “Dr. Deodato Cartaxo de Sá” ao Senhor Marcilio Mendes Cartaxo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4410</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4410/projeto_de_decreto_legislativo_-_titulo_cidada_iramaria_martins_da_nobrega_guimaraes.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO N.º ____/2026 - CONCEDE o Título de Cidadã Cajazeirense à empresária Iramária Martins da Nóbrega Guimarães, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4422</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>SARA SHEYLA</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4422/titulo_de_cidada_cajazeirense_michele_andrade.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE, o Título de “Cidadã Cajazeirense” a Michele Andrade da Silva, cantora, compositora e instrumentista.</t>
+  </si>
+  <si>
+    <t>4432</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4432/titulo_fca_de_sousa.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE, o Título de “Cidadã Cajazeirense” a professora Francisca de Sousa Justino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4449</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4449/medalha_ronildo.pdf</t>
+  </si>
+  <si>
+    <t>OUTORGA a Medalha de Honra ao Mérito “DEPUTADO JOÃO BOSCO BRAGA BARRETO” ao Senhor JOSÉ RONILDO SOUZA DA SILVA</t>
+  </si>
+  <si>
+    <t>4498</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4498/projeto_de_decreto_legislativo_n_-_t_cid_cz_-_raimundo_nonato.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE o Título de Cidadã Cajazeirense ao geógrafo Raimundo Nonato Saraiva Tavares, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4503</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>HELANO SEGUNDO</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4503/projeto_de_decreto_legislativo_1.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE, o Título de “Cidadão Cajazeirense” ao Sr. Aristóteles Silva de Melo, Empresário, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4504</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4504/projeto_de_decreto_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE, a Comenda “Cidadão Empreendedor Municipal de Cajazeiras” ao Sr. Aristóteles Silva de Melo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4507</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4507/titulo_shirleyane.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE, o Título de “Cidadã Cajazeirense” a Sra. Shirleyanne Brasileiro Araújo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4508</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4508/projeto_de_decreto_legislativo_1.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE, o Título de “Cidadão Cajazeirense” ao Sr. André da Silva Rosa, Policial Militar , e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4533</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4533/pdl_-_medalha_deodato_cartaxo_de_sa_ao_dr._vituriano_de_abreu.pdf</t>
+  </si>
+  <si>
+    <t>OUTORGA a Medalha de Honra ao Mérito da Saúde “Dr. Deodato Cartaxo de Sá”, ao Dr. Antônio Vituriano de Abreu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4534</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4534/medalha_de_honra_ao_merito_juridico_dr._benu_moreira_ao_senhor_luis_humberto_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>OUTORGA a Medalha de Honra ao Mérito Jurídico, DR. BENU MOREIRA ao Senhor LUIS HUMBERTO DA SILVA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4538</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4538/medalha_de_honra_ao_merito_jornalistico_jose_geraldo_do_nascimento_ao_senhor_manuel_raimundo_do_nascimento.pdf</t>
+  </si>
+  <si>
+    <t>OUTORGA a Medalha de Honra ao Mérito jornalístico José Geraldo do Nascimento ao Senhor Manuel Raimundo do Nascimento e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4540</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4540/outorga_a_medalha_de_honra_ao_merito_da_saude_dr._deodato_cartaxo_de_sa_ao_senhor_francisco_deusdedit_alencar_de_vasconcelos_leitao_e_da_outras_providencias._.pdf</t>
+  </si>
+  <si>
+    <t>OUTORGA a Medalha de Honra ao Mérito da Saúde “Dr. Deodato Cartaxo de Sá” ao Senhor Francisco Deusdedit Alencar de Vasconcelos Leitão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4555</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4555/outorga_a_medalha_de_honra_ao_merito_jornalistico_jose_geraldo_do_nascimento_ao_senhor_josival_pereira_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>OUTORGA a Medalha de Honra ao Mérito jornalístico José Geraldo do Nascimento ao Senhor Josival Pereira de Araújo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4560</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4560/pdl_-_titulo_cidadao_cajazeirense_fco_paulino_da_silva_junior.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE o Título de Cidadão Cajazeirense ao professor Francisco Paulino da Silva Júnior, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4572</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4572/projeto_de_decreto__everton_fabio_borges_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto  Legislativo Concede o Título de Cidadão Cajazeirense ao Senhor Everton Gonçalves Moraes.</t>
+  </si>
+  <si>
+    <t>4610</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4610/outorga_a_medalha_de_honra_ao_merito_jornalistico_jose_geraldo_do_nascimento_ao_senhor_antonio_wilson_furtado_lacerda.pdf</t>
+  </si>
+  <si>
+    <t>OUTORGA a Medalha de Honra ao Mérito jornalístico José Geraldo do Nascimento ao Senhor Antônio Wilson Furtado Lacerda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4311</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4311/dispoe_sobre_a_instituicao_da_medalha_de_honra_ao_merito_da_saude_dr._deodato_cartaxo_de_sa_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da Medalha de Honra ao Mérito da Saúde “Dr. Deodato Cartaxo de Sá” e da outras providências.</t>
+  </si>
+  <si>
+    <t>4489</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4489/projeto_telma_macambira__fb.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO RESOLUÇÃO  Nº ____/2026  Institui, no âmbito do Município de Cajazeiras/PB, a Medalha de Honra ao Mérito na área de Assistência Social “Telma Gambarra”, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4008</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4008/construcao_de_um_busto_ou_estatua_em_homenagem_ao_eterno_jogador_atleticano_perpetuo_correia_lima_popularmente_conhecido_como_peto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4008/construcao_de_um_busto_ou_estatua_em_homenagem_ao_eterno_jogador_atleticano_perpetuo_correia_lima_popularmente_conhecido_como_peto.pdf</t>
   </si>
   <si>
     <t>Senhor João Azevêdo Lins Filho - Governador do Estado da Paraíba, e ao Senhor Lindolfo Pires - Secretário de Estado da Juventude, Esporte e Lazer, a construção de um busto ou estátua em homenagem ao eterno jogador atleticano Perpétuo Correia Lima, popularmente conhecido como Peto, como forma de reconhecimento e valorização de sua história e de sua relevante contribuição ao esporte paraibano.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>Roberto das Redes</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4010/requerimento_16.2025.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4010/requerimento_16.2025.docx</t>
   </si>
   <si>
     <t>Roberto Das Redes</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4011/requerimento_16.2025.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4011/requerimento_16.2025.docx</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>HELANO SEGUNDO</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4012/requerimento_01.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4012/requerimento_01.pdf</t>
   </si>
   <si>
     <t>pavimentação da Rua Emília Bezerra de Lima, localizada no bairro Pio X.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4013/requerimento_02.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4013/requerimento_02.pdf</t>
   </si>
   <si>
     <t>pavimentação da Rua Professor Fausto Pereira de Oliveira, localizada no Bairro São Francisco.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4014/requerimento_03.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4014/requerimento_03.pdf</t>
   </si>
   <si>
     <t>pavimentação da Rua Carolina Monteiro Augusto, localizada no Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4015/requerimento_04.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4015/requerimento_04.pdf</t>
   </si>
   <si>
     <t>pavimentação da Rua José Jânio N. Vilante Nogueira, localizada no Bairro Santa Cecília.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4016/requerimento_05.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4016/requerimento_05.pdf</t>
   </si>
   <si>
     <t>pavimentação de parte da Rua Vicente Leite, localizada no Bairro São Francisco.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>MARCOS DO RIACHO DO MEIO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4017/abertura_do_bairro_fatima_santos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4017/abertura_do_bairro_fatima_santos.pdf</t>
   </si>
   <si>
     <t>Abertura da Rua Maria Lourdes Gomes de Souza</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4019/ginasio_poliesportivo_riacho_do_meio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4019/ginasio_poliesportivo_riacho_do_meio.pdf</t>
   </si>
   <si>
     <t>Construção de um ginásio poliesportivo no Sítio Riacho do Meio</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4020/passagem_molhada_sitio_cocos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4020/passagem_molhada_sitio_cocos.pdf</t>
   </si>
   <si>
     <t>Passagem Molhada no Sítio Cocos próximo a residência de Bode</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4021/passagem_molhada_riacho_da_arara.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4021/passagem_molhada_riacho_da_arara.pdf</t>
   </si>
   <si>
     <t>Passagem molhada sítio Riacho da arara</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4022/passar_posto_ancora_rdm_a_ubs.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4022/passar_posto_ancora_rdm_a_ubs.pdf</t>
   </si>
   <si>
     <t>Passar posto Âncora do distrito Riacho do Meio a UBS</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4023/pavimentacao_rua_jose_vitoriano_de_abreu.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4023/pavimentacao_rua_jose_vitoriano_de_abreu.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua José Vituriano de Abreu</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4024/pavimentacao_rua_santo_antonio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4024/pavimentacao_rua_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Santo Antônio</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4025/praca_sitio_cocos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4025/praca_sitio_cocos.pdf</t>
   </si>
   <si>
     <t>Praça no Sítio Cocos em frente a igreja.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4026/requerimento_reforma_do_canteiro_da_av_pedro_moreno_gondim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4026/requerimento_reforma_do_canteiro_da_av_pedro_moreno_gondim.pdf</t>
   </si>
   <si>
     <t>Reforma do canteiro da Av Pedro Moreno Gondim</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>Luzia Trajano</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4027/requerimento_n_01_2026_-_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4027/requerimento_n_01_2026_-_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 01_2026 - PAVIMENTAÇÃO A PARALELEPÍPEDO DAS 04 (QUATRO) RUAS DO DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4028/requerimento_n_02_2026_-_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4028/requerimento_n_02_2026_-_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 02_2026 - CONSTRUÇÃO DE UM GINASIO POLISPORTIVA NO DISTRITO PATAMUTÉ</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>21</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4029/requerimento_n_03_2026_-_ambulancia_para_o_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4029/requerimento_n_03_2026_-_ambulancia_para_o_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 03_2026 - AMBULÂNCIA PARA O DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>22</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4030/praca_auto_da_bela_vista.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4030/praca_auto_da_bela_vista.pdf</t>
   </si>
   <si>
     <t>Requerimento praça no Auto da Bela Vista</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>23</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4031/abertura_da_desembargador_boto_ate_a_br_230.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4031/abertura_da_desembargador_boto_ate_a_br_230.pdf</t>
   </si>
   <si>
     <t>Abertura da desembargador boto até a Br-230</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>25</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4033/passagem_molhada_riacho_da_arara_proximo_a_nem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4033/passagem_molhada_riacho_da_arara_proximo_a_nem.pdf</t>
   </si>
   <si>
     <t>Passagem molhada sítio Riacho da Arara próximo a Nem de seu Pedro</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>26</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4034/matadouro_publico.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4034/matadouro_publico.pdf</t>
   </si>
   <si>
     <t>Requerimento construção de um matadouro público</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
-    <t>27</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4035/requerimento_01_passagem_molhada_sitio_xique-xique_ladeira_de_xoxa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4035/requerimento_01_passagem_molhada_sitio_xique-xique_ladeira_de_xoxa.pdf</t>
   </si>
   <si>
     <t>Passagem Molhada e Pavimentação</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>28</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4036/requerimento_02_ampliacao_da_passagem_molhada_do_sitio_batateira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4036/requerimento_02_ampliacao_da_passagem_molhada_do_sitio_batateira.pdf</t>
   </si>
   <si>
     <t>Passagem Molhada do Sítio Batateira</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>29</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4037/requerimento_03_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4037/requerimento_03_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf</t>
   </si>
   <si>
     <t>Passagem Molhada do Sítio Cachoeirinha</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>30</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4038/requeirimento_04__semana_da_enfermagem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4038/requeirimento_04__semana_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>Sessão Especial</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
-    <t>31</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4039/requerimento_05_sessao_especial_dia_internacional_da_mulher.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4039/requerimento_05_sessao_especial_dia_internacional_da_mulher.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL:  "DIA INTERNACIONAL DA MULHER"</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>32</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4040/requerimento_06_pocos_artesianos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4040/requerimento_06_pocos_artesianos.pdf</t>
   </si>
   <si>
     <t>Poços Artesianos</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
-    <t>33</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4041/requerimento_07_posto_de_saude_do_sitio_cachoeirinha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4041/requerimento_07_posto_de_saude_do_sitio_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Posto de Saúde Âncora do Sítio Cachoeirinha</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>34</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4042/requerimento_08_estradas_sitio_cocos.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4042/requerimento_08_estradas_sitio_cocos.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DO SÍTIO CÔCOS (CÔCOS DE CIMA, CÔCOS DE BAIXO E BALANÇO DOS CÔCOS).</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>35</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4043/requerimento_09_estradas_sitio_angelim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4043/requerimento_09_estradas_sitio_angelim.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DO SÍTIO ANGELIM.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>36</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4044/requerimento_010_rua_jose_juarez_moreira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4044/requerimento_010_rua_jose_juarez_moreira.pdf</t>
   </si>
   <si>
     <t>Pavimentação a paralelepípedo para a Rua José Juarez Moreira,</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>37</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4045/requerimento_n_06_2026_-__a_construcao_de_uma_passagem_molhada_no_sitio_caldeirao_dos_souza.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4045/requerimento_n_06_2026_-__a_construcao_de_uma_passagem_molhada_no_sitio_caldeirao_dos_souza.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 06_2026 -  A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO SÍTIO CALDEIRÃO DOS SOUZA</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>38</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4046/requerimento_n_13_2026_-_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4046/requerimento_n_13_2026_-_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 13_2026 - CONSTRUÇÃO DE UM POSTO ÂNCORA PARA O ASSENTAMENTO MÃE RAINHA</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>39</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4047/requerimento_n_12_2026_-_calcamento_na_frente_e_ao_entorno_do_santuario_santa_rita_no_sitio_baixio.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4047/requerimento_n_12_2026_-_calcamento_na_frente_e_ao_entorno_do_santuario_santa_rita_no_sitio_baixio.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 12_2026 - CALÇAMENTO NA FRENTE E AO ENTORNO DO SANTUÁRIO SANTA RITA NO SÍTIO BAIXIO</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>40</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4048/requerimento_n_14_2026_-_construcao_de_um_posto_ancora_para_o_sitio_queimadas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4048/requerimento_n_14_2026_-_construcao_de_um_posto_ancora_para_o_sitio_queimadas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 14_2026 - CONSTRUÇÃO DE UM POSTO ÂNCORA PARA O SÍTIO QUEIMADAS</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>41</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4049/requerimento_n_11_2026_-_construcao_de_passagem_molhada_com_calcamento_em_paralelepipedo_antes_e_depois_no_sitio_baixio_riacho_proximo_a_casa_de_lucindo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4049/requerimento_n_11_2026_-_construcao_de_passagem_molhada_com_calcamento_em_paralelepipedo_antes_e_depois_no_sitio_baixio_riacho_proximo_a_casa_de_lucindo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 11_2026 - CONSTRUÇÃO DE PASSAGEM MOLHADA COM CALÇAMENTO EM PARALELEPÍPEDO ANTES E DEPOIS NO SÍTIO BAIXIO RIACHO PRÓXIMO À CASA DE LUCINDO</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>42</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4050/requerimento_n_10_2026_-__colocacao_de_manilhas_na_comunidade_de_barreiros_nas_proximidades_das_residencias_do_senhor_laercio_e_da_senhora_luzimar..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4050/requerimento_n_10_2026_-__colocacao_de_manilhas_na_comunidade_de_barreiros_nas_proximidades_das_residencias_do_senhor_laercio_e_da_senhora_luzimar..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 10_2026 -  COLOCAÇÃO DE MANILHAS NA COMUNIDADE DE BARREIROS, NAS PROXIMIDADES DAS RESIDÊNCIAS DO SENHOR LAÉRCIO E DA SENHORA LUZIMAR.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>43</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4051/requerimento_n_09_2026_-__implantacao_de_passagens_molhadas_elevadas_na_estrada_que_da_acesso_ao_assentamento_valdeci_santiago.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4051/requerimento_n_09_2026_-__implantacao_de_passagens_molhadas_elevadas_na_estrada_que_da_acesso_ao_assentamento_valdeci_santiago.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 09_2026 -  IMPLANTAÇÃO DE PASSAGENS MOLHADAS ELEVADAS NA ESTRADA QUE DÁ ACESSO AO ASSENTAMENTO VALDECI SANTIAGO</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4052/requerimento_n_07_2026_-__construcao_de_um_posto_ancora_para_o_assentamento_valdeci_santiago.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4052/requerimento_n_07_2026_-__construcao_de_um_posto_ancora_para_o_assentamento_valdeci_santiago.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 07_2026 -  CONSTRUÇÃO DE UM POSTO ÂNCORA PARA O ASSENTAMENTO VALDECI SANTIAGO</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4053/requerimento_n_08_2026_-__colocacao_de_18_dezoito_manilhas_no_assentamento_valdeci_santiago.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4053/requerimento_n_08_2026_-__colocacao_de_18_dezoito_manilhas_no_assentamento_valdeci_santiago.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 08_2026 -  COLOCAÇÃO DE 18 (DEZOITO) MANILHAS NO ASSENTAMENTO VALDECI SANTIAGO.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4054/requerimento_n_04_2026_-__praca_com_academia_ao_ar_livre_para_o_distrito_de_patamute.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4054/requerimento_n_04_2026_-__praca_com_academia_ao_ar_livre_para_o_distrito_de_patamute.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 04_2026 -  PRAÇA COM ACADEMIA AO AR LIVRE PARA O DISTRITO DE PATAMUTÉ</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4055/requerimento_n_05_2026_-__a_construcao_de_uma_passagem_molhada_no_riacho_de_ze_henrique.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4055/requerimento_n_05_2026_-__a_construcao_de_uma_passagem_molhada_no_riacho_de_ze_henrique.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 05_2026 -  A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO RIACHO DE ZÉ HENRIQUE</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4056/pavimentacao_rua_sao_sebastiao.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4056/pavimentacao_rua_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua São Sebastião</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4058/ginasio_poliesportivo_sitio_almas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4058/ginasio_poliesportivo_sitio_almas.pdf</t>
   </si>
   <si>
     <t>Requerimento ginásio poliesportivo Sítio Almas</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4059/pavimentacao_rua_sete_de_setembro.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4059/pavimentacao_rua_sete_de_setembro.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Sete de Setembro</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4060/pavimentacao_rua_profeta_joao_alves.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4060/pavimentacao_rua_profeta_joao_alves.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Profeta João Alves</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4061/requerimento_012__pavimentacao_rua_carolina_monteiro_augusto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4061/requerimento_012__pavimentacao_rua_carolina_monteiro_augusto.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA CAROLINO MONTEIRO AUGUSTO, NO BAIRRO, JARDIM EUROPA.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4062/requerimento_19_posto_de_saude_do_sitio_be.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4062/requerimento_19_posto_de_saude_do_sitio_be.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO ANCORA DE SAÚDE NO SÍTIO BÉ.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4063/requerimento_020_arborizacao_urbana.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4063/requerimento_020_arborizacao_urbana.pdf</t>
   </si>
   <si>
     <t>PROJETO DE ARBORIZAÇÃO URBANA</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4064/requerimento_013_faixa_de_pedestre_escola_menino_maluqinho.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4064/requerimento_013_faixa_de_pedestre_escola_menino_maluqinho.pdf</t>
   </si>
   <si>
     <t>Construção de uma faixa elevada para pedestres.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4065/requerimento_014_estradas_sitio_jatoba.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4065/requerimento_014_estradas_sitio_jatoba.pdf</t>
   </si>
   <si>
     <t>CONSERTO DOS PONTOS CRÌTICOS DAS ESTRADAS DO SÍTIO JATOBÁ (entrada em frente a Faculdade Santa Maria).</t>
   </si>
   <si>
-    <t>4066</t>
-[...10 lines deleted...]
-  <si>
     <t>4067</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4067/pavimentacao_rua_major_jose_leite.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4067/pavimentacao_rua_major_jose_leite.pdf</t>
   </si>
   <si>
     <t>Requerimento para pavimentação asfáltica da Rua Major José Leite</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4068/requerimento_011__pavimentacao_rua_jose_temoteo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4068/requerimento_011__pavimentacao_rua_jose_temoteo.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO DA RUA JOSÉ TEMOTEO SOBRINHO, NO BAIRRO CASAS _x000D_
 POPULARES.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4069/requerimento_016_-__asfaltamento_pb_411.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4069/requerimento_016_-__asfaltamento_pb_411.pdf</t>
   </si>
   <si>
     <t>Projeto para Asfaltamento da PB – 411</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4070/requerimento_15_pavimentacao_rua_ademar_rolim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4070/requerimento_15_pavimentacao_rua_ademar_rolim.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Ademar Rolim</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4071/requerimento_17_-_abertura_de_uma_pequena_estrada_no_sitio_be.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4071/requerimento_17_-_abertura_de_uma_pequena_estrada_no_sitio_be.pdf</t>
   </si>
   <si>
     <t>Abertura de uma pequena estrada no Sítio Bé, para o trafego de motocicletas e carroças, com uma medida de aproximadamente 120m de comprimento por 6m de largura, próximo ao canal do São Francisco, Zona Rural de Cajazeiras.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4072/requerimento_18_-_colocacao_de_manilhas_e_recuperacao_da_passagem_rural_que_se_localiza_na_entrada_do_sitio_be_conhecida_como_ladeira_de_ze_timoteo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4072/requerimento_18_-_colocacao_de_manilhas_e_recuperacao_da_passagem_rural_que_se_localiza_na_entrada_do_sitio_be_conhecida_como_ladeira_de_ze_timoteo.pdf</t>
   </si>
   <si>
     <t>Colocação de manilhas e recuperação da passagem Rural que se localiza na entrada do Sítio Bé conhecida como ladeira de Zé Timóteo, Zona Rural de Cajazeiras – PB.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4073/calcamento_ladeira_proximo_a_zuca-1.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4073/calcamento_ladeira_proximo_a_zuca-1.pdf</t>
   </si>
   <si>
     <t>Requerimento para Calçamento via paralelepípedo da, ladeira próximo a casa de Zuca no Sítio Cocos.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4074/reforma_acougue_municipal_caminho_de_holanda.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4074/reforma_acougue_municipal_caminho_de_holanda.pdf</t>
   </si>
   <si>
     <t>Requerimento reforma do açougue municipal</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4075/ambulancia_para_o_distrito_de_divinopolis.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4075/ambulancia_para_o_distrito_de_divinopolis.pdf</t>
   </si>
   <si>
     <t>Requerimento ambulância para o distrito de divinópolis.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4076/ginasio_azevem.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4076/ginasio_azevem.pdf</t>
   </si>
   <si>
     <t>Requerimento para construção de um ginásio poliesportivo no Distrito de Azevém.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4077/calcamento_ladeira_pau_d_arco.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4077/calcamento_ladeira_pau_d_arco.pdf</t>
   </si>
   <si>
     <t>A presente propositura tem por objetivo um Calçamento próximo a Igreja do Sítio Pau d'arco</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4078/passagem_molhada_sitio_cantinho.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4078/passagem_molhada_sitio_cantinho.pdf</t>
   </si>
   <si>
     <t>Requerimento para passagem molhada no Sitio Cantinho.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4079/calcamento_da_ladeira_no_sitio_matuto.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4079/calcamento_da_ladeira_no_sitio_matuto.pdf</t>
   </si>
   <si>
     <t>Requerimento para Calçamento da ladeira no Sitio Matuto.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4080/ginasio_bairro_dos_remedios.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4080/ginasio_bairro_dos_remedios.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra polisportiva para o Bairro dos Remédios.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>SECRETARIA LEGISLATIVA - SLEG</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4085/of.044-camara-solicitacao_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4085/of.044-camara-solicitacao_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>OFICIO 044.2026-SOLICITAÇÃO SESSÃO EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4093/02_requerimento_ademar_rolim.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4093/02_requerimento_ademar_rolim.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina e ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho), solicitando a restauração da pavimentação e do sistema de esgotamento de água da Rua Ademar Rolim, no Bairro Capoeiras.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4094/01_requerimento_caic.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4094/01_requerimento_caic.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Secretária de Educação a Sra. Joseanne Silene Costa Maciel a solicitação da manutenção da iluminação da quadra poliesportiva do CAIC.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>João da Coca</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4095/requerimento_2.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4095/requerimento_2.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Rua Maria Perpétua Mangueira, Bairro Cristo Rei, desta cidade.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4096/requerimento_1.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4096/requerimento_1.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Rua Angelina Maria de Figueiredo, Bairro Cristo Rei, desta cidade.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4097/requerimento_3.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4097/requerimento_3.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Rua Maria Vitalina Bezerra, Bairro Jardim Oásis, desta cidade</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>Neto da Vila Nova</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4098/requerimento_01-2026_-_passagem_molhada_no_sitio_catole_dos_mangueira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4098/requerimento_01-2026_-_passagem_molhada_no_sitio_catole_dos_mangueira.pdf</t>
   </si>
   <si>
     <t>Passagem Molhada no Sítio Catolé dos Mangueiras</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>SARA SHEYLA</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4099/requerimento_pavimentacao_jose_vicente_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4099/requerimento_pavimentacao_jose_vicente_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de calçamento na Rua José Vicente da Silva, localizada no Bairro Vila Nova II, atendendo à solicitação dos moradores e visando melhorar as condições de mobilidade, segurança e qualidade de vida da comunidade.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4100/requerimento_02-2026-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_cachoeirinha_regina_vieira_da_costa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4100/requerimento_02-2026-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_cachoeirinha_regina_vieira_da_costa.pdf</t>
   </si>
   <si>
     <t>Reforma e Ampliação Posto Ancora</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4101/requerimento_neuribertson_de_souza_meireles.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4101/requerimento_neuribertson_de_souza_meireles.pdf</t>
   </si>
   <si>
     <t>Solicita  a execução de calçamento na Rua Neuribertson de Souza Meireles, localizada no Bairro Fátima Santos, atendendo à solicitação dos moradores e visando melhorar as condições de mobilidade, segurança e qualidade de vida da população.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4102/requerimento_vila_nova_ii.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4102/requerimento_vila_nova_ii.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de serviços de limpeza, podação de árvores, reparos na iluminação pública e manutenção da praça central da Rua José Alberto Lopes Rodrigues, Bairro Vila Nova II.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4103/requerimento_rua_travessa_janete.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4103/requerimento_rua_travessa_janete.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de calçamento na Rua Travessa Janete Duarte de Andrade, no Bairro das Populares, visando melhorar as condições de trafegabilidade, segurança e qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4104/requerimento_jardim_europa_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4104/requerimento_jardim_europa_.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de calçamento na Avenida Mário Messias, localizada no Bairro Jardim Europa, visando melhorar as condições de tráfego, segurança e qualidade de vida da comunidade.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4105/requerimento_bairro_jardim_america.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4105/requerimento_bairro_jardim_america.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de serviços de pavimentação e melhorias no Bairro Jardim América , visando garantir melhores condições de mobilidade, segurança e acesso aos serviços essenciais para os moradores.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4106/requerimento_adalto_luiz.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4106/requerimento_adalto_luiz.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de calçamento na Rua Adalto Luiz, localizada no Bairro Cristo Rei, atendendo à reivindicação dos moradores e visando melhorar as condições de mobilidade, segurança e qualidade de vida da população.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4107/requerimento_antonio_duarte_de_oliveira.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4107/requerimento_antonio_duarte_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicita  a execução de calçamento na Rua Antônio Duarte de Oliveira, localizada no Bairro Fátima Santos, atendendo à solicitação dos moradores e visando melhorar as condições de mobilidade, segurança e bem-estar da comunidade.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4108/requerimento_rua_moacir_serafim_de_sousa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4108/requerimento_rua_moacir_serafim_de_sousa.pdf</t>
   </si>
   <si>
     <t>Solicita execução de serviços de pavimentação e melhorias na Rua Moacir Serafim de Sousa, localizada no Bairro Jardim Oásis, visando garantir melhores condições de mobilidade, segurança e acesso aos serviços essenciais para os moradores.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4109/requerimento_rua_teresa_gomes_de_sousa.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4109/requerimento_rua_teresa_gomes_de_sousa.pdf</t>
   </si>
   <si>
     <t>Solicita  a execução de serviços de pavimentação e melhorias na Rua Teresa Gomes de Sousa, localizada no Bairro Pio X, visando garantir melhores condições de mobilidade, segurança e acesso aos serviços essenciais para os moradores.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4110/requerimento_rua_izaura_dantas_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4110/requerimento_rua_izaura_dantas_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de serviços de pavimentação e melhorias na Rua Izaura Dantas da Silva, localizada no Bairro Alto da Bela Vista, visando garantir melhores condições de mobilidade, segurança e acesso aos serviços essenciais para os moradores.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4111/requerimento_limpeza_e_capinacao_jose_vicente_da_silva.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4111/requerimento_limpeza_e_capinacao_jose_vicente_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de serviços de limpeza e capinação na Rua José Vicente da Silva, localizada no Bairro Vila Nova II, visando eliminar o acúmulo de lixo e mato, promover a salubridade, a segurança e o bem-estar dos moradores.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4112/requerimento_16.2025.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4112/requerimento_16.2025.docx</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4113/requerimento_4.doc</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4113/requerimento_4.doc</t>
   </si>
   <si>
     <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Rua Francisco Gabriel da Silva, por trás do HUJB, desta cidade.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4114/requerimento_03-_passagem_molhada_no_sitio_barra_do_catole.docx</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4114/requerimento_03-_passagem_molhada_no_sitio_barra_do_catole.docx</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino, e também peço por gentileza que seja enviado oficio ao gabinete do Deputado Estadual Junior Araújo, e ao Secretário de Desenvolvimento Rural e Recursos Hídricos, Serafim Lopes de Sousa Neto, Solicitando a construção de uma Passagem molhada no Sítio Barra do Catolé, vizinho de Valdir Carolino.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>RODRIGO LIRA</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4115/requerimento_01.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4115/requerimento_01.pdf</t>
   </si>
   <si>
     <t>A referida solicitação se faz necessária, pois há dias que o lixo está sendo acumulado em calçadas e esquinas, principalmente podas de árvores, que em muitas das vezes as pessoas se utilizam dessas podas para colocar ainda mais lixo. Em relação aos buracos é importante que sejam feitos reparos para não aumentarem ainda mais com as chuvas que virão. Além disso, pode ocasionar acidentes nas ruas.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4116/requerimento_022_pavimentacao_a_paralelepipedo_da_rua_maestro_esmerindo_cabrinha_da_silva_no_bairro_remedios.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4116/requerimento_022_pavimentacao_a_paralelepipedo_da_rua_maestro_esmerindo_cabrinha_da_silva_no_bairro_remedios.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A PARALELEPÍPEDO</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4117/03_requerimento_quebra_molas.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4117/03_requerimento_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Superintendência Cajazeirense de Transportes e Trânsito o Sr. Alysson Lira, a Secretária de Planejamento a Sra. Elis Regina e o Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho), solicitando a instalação de um redutor de velocidade (quebra-molas) na Rua João Pereira de Sousa, Bairro Pôr do sol.</t>
   </si>
   <si>
-    <t>4120</t>
-[...8 lines deleted...]
-    <t>Título de Cidadão - Francisco Pereira Rodrigues (Chico)</t>
+    <t>4123</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4123/requerimento_05-2026-_pavimentacao_e_passagem_molhada_no_sitio_cachoeirinha_vizinho_gilberto..pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação e Passagem Molhada no Sítio Cachoeirinha vizinho Gilberto.</t>
+  </si>
+  <si>
+    <t>4124</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4124/requerimento_06-2026-pavimentacao_e_passagem_molhada_no_sitio_pe_de_serra.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação e Passagem Molhada no Sítio Pé de Serra</t>
+  </si>
+  <si>
+    <t>4125</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4125/requerimento_07-2026-pavimentacao_e_passagem_molhada_no_sitio_serrinha.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação e Passagem Molhada no Sítio Serrinha</t>
+  </si>
+  <si>
+    <t>4126</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4126/requerimento_08-2026_-_calcamento_para_a_rua_jose_vicente_da_silva_bairro_vila_nova_iii..pdf</t>
+  </si>
+  <si>
+    <t>Calçamento para a Rua José Vicente da Silva</t>
+  </si>
+  <si>
+    <t>4127</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4127/requerimento_09-2026_-_calcamento_para_travessa_que_pertence_a_rua_jose_alberto_lopes_rodrigues__por_tras_da_igreja_canaa_..pdf</t>
+  </si>
+  <si>
+    <t>Calçamento para Travessa que pertence a Rua José Alberto Lopes Rodrigues ( Por Trás da igreja CANAÃ) .</t>
+  </si>
+  <si>
+    <t>4128</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4128/requerimento_010-instalacao_de_quebra_mola_-_vila_nova_l.pdf</t>
+  </si>
+  <si>
+    <t>Faixa de Pedestre Elevada</t>
+  </si>
+  <si>
+    <t>4129</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4129/requerimento_011-2026_-_construcao_da_praca_pavimentacao_a_paralelepipedo_distrito_de_catole_dos_goncalves..pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação ao redor da igreja e a construção da Praça, no Distrito de Catolé dos Gonçalves</t>
+  </si>
+  <si>
+    <t>4130</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4130/requerimento_012-2026_-_pavimentacao_em_frente_a_escola_municipal_manoel_goncalves_da_silva_ate_a_ubs_carlindo_francisco_soares_no_distrito_de_catole_dos_goncalves..pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação em frente a Escola Municipal Manoel Gonçalves da Silva até a UBS Carlindo Francisco Soares no Distrito de Catolé dos Gonçalves.</t>
+  </si>
+  <si>
+    <t>4131</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4131/requerimento_013-2026_-_pavimentacao_a_paralelepipedo_e_construcao_da_praca_da_capela_nossa_senhora_de_fatima_na_comunidade_do_sitio_pocos_zona_rural.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação e Construção de Praça</t>
+  </si>
+  <si>
+    <t>4132</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4132/requeirimento_014_-_calcamento_da_ladeira_do__sitio_pocos.pdf</t>
+  </si>
+  <si>
+    <t>CALÇAMENTO DA LADEIRA QUE  DÁ ACESSO AO SÍTIO POÇOS</t>
+  </si>
+  <si>
+    <t>4133</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4133/requerimento_015-2026_-_instalacao_de_mais_um_transformador_de_maior_potencia_para_atender_as_comunidades_dos_sitios_catole_dos_marcelino_fua_e_saraiva..pdf</t>
+  </si>
+  <si>
+    <t>Oficio ao responsável pelo Polo Regional da Energisa</t>
+  </si>
+  <si>
+    <t>4134</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4134/requerimento_015-2026-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_ze_dias.pdf</t>
+  </si>
+  <si>
+    <t>Reforma e Ampliação do Posto Âncora de Saúde do Sítio Zé Dias.</t>
+  </si>
+  <si>
+    <t>4135</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4135/requerimento_016-_pavimentacao_de_paralelepipedo_do_sitio_catole_pe_de_serra..pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação de Paralelepípedo do Sitio Catolé Pé de Serra</t>
+  </si>
+  <si>
+    <t>4137</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4137/audiencia_publica_universidade_federal_do_sertao_no_municipio_de_cajazeiras..pdf</t>
+  </si>
+  <si>
+    <t>AUDIÊNCIA PÚBLICA, a ser promovida por esta Casa Legislativa, com a finalidade de debater e defender a instalação da sede da futura Universidade Federal do Sertão no município de Cajazeiras-PB.</t>
+  </si>
+  <si>
+    <t>4140</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4140/requerimento_001-2026_-_solicitando_asfalto.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 001/2026 - solicitando à Prefeita Municipal, Sra. Maria do Socorro Pereira Delfino e ao Secretário Municipal de Obras e Serviços Públicos, Sr. Breno Pires de Vasconcelos, a execução de pavimentação asfáltica nos seguintes logradouros:_x000D_
+•	Travessa Felismino Coelho (em frente ao Tênis Clube);_x000D_
+•	Rua Souza Assis;_x000D_
+•	Rua Higino Rolim;_x000D_
+•	Rua Dr. Aprígio de Sá; e  _x000D_
+•	Avenida Coronel Matos (trecho da Feira da Fruta).</t>
+  </si>
+  <si>
+    <t>4141</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4141/requerimento_002-2026_-_votos_de_profundo_pesar_cindery_maria_rolim_freitas.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 002/2026 - VOTOS DE PROFUNDO PESAR pelo falecimento de Cíndery Maria Rolim Freitas.</t>
+  </si>
+  <si>
+    <t>4142</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4142/requerimento_n_15_2026_-_a_pavimentacao_da_ladeira_localizada_em_frente_as_residencias_de_zita_e_ivan_no_assentamento_mae_rainha.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 15_2026 - A PAVIMENTAÇÃO DA LADEIRA LOCALIZADA EM FRENTE ÀS RESIDÊNCIAS DE ZITA E IVAN, NO ASSENTAMENTO MÃE RAINHA</t>
+  </si>
+  <si>
+    <t>4143</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4143/requerimento_027_-_construcao_da_praca_francisco_pereira_conhecido_como_pilica.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DA PRAÇA</t>
+  </si>
+  <si>
+    <t>4144</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4144/requerimento_030_-calcamento_da_rua_nilson_manoel_de_souza_no_centro_de_cajazeiras_pb..pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua Nilson Manoel de Souza, no Centro de Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4145</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4145/requerimento_34_-_calcamento_da_rua_projetada_bairro_sao_francisco_por_tras_da_reciclagem_de_pitico.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua Projetada, Bairro São Francisco, por trás da reciclagem de Pitico</t>
+  </si>
+  <si>
+    <t>4146</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4146/requerimento_023_pavimentacao_ou_malha_asfaltica_-_rua_vicente_bezerra.pdf</t>
+  </si>
+  <si>
+    <t>REVITALIZAÇÃO DO CALÇAMENTO OU MALHA ASFÀLTICA da Rua Vicente Bezerra</t>
+  </si>
+  <si>
+    <t>4147</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4147/requerimento_031_-calcamento_da_rua_antonio_ponciano_de_souza_no_bairro_sao_jose_em_cajazeiras_pb..pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua Antônio Ponciano de Souza, no bairro São José em Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4148</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4148/requerimento_032_-calcamento_da_rua_jose_juarez_moreira__no_bairro_tacredo_neves_em_cajazeiras_pb..pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua José Juarez Moreira , no bairro Tacredo Neves em Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4149</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4149/requerimento_033-_pavimentacao_da_rua_maria_vitalina_bezerra_bairro_jardim_oasis..pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação da rua Maria Vitalina Bezerra, Bairro Jardim Oasis.</t>
+  </si>
+  <si>
+    <t>4150</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4150/requerimento_035_-calcamento_da_rua_joaquim_tavora_no_bairro_tecedores_em_cajazeiras_pb..pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua Joaquim Távora, no bairro Tecedores em Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4151</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4151/requerimento_036_-_passagem_molhada_no_campo_do_vaqueiro..pdf</t>
+  </si>
+  <si>
+    <t>Passagem molhada no Campo do Vaqueiro.</t>
+  </si>
+  <si>
+    <t>4152</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4152/requerimento_037_-instalacao_de_um_cras_na_rua_antonio_fernandes_da_silva_bairro_vila_nova_i_ii_iii..pdf</t>
+  </si>
+  <si>
+    <t>Instalação de um CRAS na rua Antônio Fernandes da Silva, Bairro Vila Nova I, II, III.</t>
+  </si>
+  <si>
+    <t>4153</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4153/requerimento_28_-_compra_de_uma_ambulancia_para_a_comunidade_do_sitio_serragem..pdf</t>
+  </si>
+  <si>
+    <t>Compra de uma ambulância para a comunidade do Sítio Serragem.</t>
+  </si>
+  <si>
+    <t>4154</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4154/requerimento_029_-calcamento_da_rua_expedita_adriano_venceslau_no_centro_de_cajazeiras_pb..pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua Expedita Adriano Venceslau, no Centro de Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4155</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4155/requerimento_n_17_2026_-_projeto_de_lei_que_autoriza_a_doacao_de_estrada_municipal_ligada_a_pb-400_ao_governo_do_estado_para_fins_de_estadualizacao..pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 17_2026 - PROJETO DE LEI AUTORIZANDO A DOAÇÃO DA ESTRADA MUNICIPAL QUE SE INICIA NA PB-400, NO SÍTIO COCOS, PASSANDO POR CACHOEIRA DOS COCOS E AZEVÉM, ATÉ A DIVISA COM O MUNICÍPIO DE CACHOEIRA DOS ÍNDIOS, AO GOVERNO DO ESTADO DA PARAÍBA, COM A FINALIDADE DE ESTADUALIZAÇÃO DA REFERIDA VIA.</t>
+  </si>
+  <si>
+    <t>4156</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4156/requerimento_038-_pavimentacao_da_rua_maria_nobrega_maia_bairro_bela_vista..pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação da rua Maria Nobrega Maia, Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>4157</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4157/requerimento_039-_pavimentacao_da_rua_francisco_martins_bairro_bela_vista_e_a_construcao_da_praca_francisco_martins..pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação e Construção de Praça na Rua Francisco Martins, Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>4158</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4158/requerimento_n_18_2026_-_retorno_da_marcacao_de_exames_atraves_das_enfermeiras_chefes_das_ubsfs_da_zona_rural..pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 18_2026 - RETORNO DA MARCAÇÃO DE EXAMES ATRAVÉS DAS ENFERMEIRAS CHEFES DAS UBSFS DA ZONA RURAL.</t>
+  </si>
+  <si>
+    <t>4159</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4159/requerimento_n_16_2026_-_conclusao_do_sistema_de_abastecimento_de_agua__e_instalacao_de_mais_uma_caixa_dagua_no_assentamento_mae_rainha.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 16_2026 - CONCLUSÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA  E INSTALAÇÃO DE MAIS UMA CAIXA D’ÁGUA NO ASSENTAMENTO MÃE RAINHA</t>
+  </si>
+  <si>
+    <t>4160</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4160/requerimento_n_19_2026_-__limpeza_do_acude_localizado_no_distrito_de_divinopolis..pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 19_2026 -  LIMPEZA DO AÇUDE LOCALIZADO NO DISTRITO DE DIVINÓPOLIS.</t>
+  </si>
+  <si>
+    <t>4161</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4161/requerimento_n_20_2026_-__conclusao_da_reforma_da_escola_jose_antonio_dias_localizada_no_distrito_de_boqueirao..pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 20_2026 -  CONCLUSÃO DA REFORMA DA ESCOLA JOSÉ ANTÔNIO DIAS, LOCALIZADA NO DISTRITO DE BOQUEIRÃO.</t>
+  </si>
+  <si>
+    <t>4162</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4162/requerimento_n_21_2026_-__construcao_de_passagem_molhada_no_sitio_capoeiras_sul_prox._a_residencia_de_dona_gildete..pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 21_2026 -  CONSTRUÇÃO DE PASSAGEM MOLHADA NO SÍTIO CAPOEIRAS SUL PROX. A RESIDENCIA DE DONA GILDETE.</t>
+  </si>
+  <si>
+    <t>4163</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4163/requerimento_n_22_2026_-_calcamento_a_paralelepipedo_das_vilas_do_assentamento_valdeci_santiago..pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 22_2026 - CALÇAMENTO A PARALELEPÍPEDO DAS VILAS DO ASSENTAMENTO VALDECI SANTIAGO.</t>
+  </si>
+  <si>
+    <t>4164</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4164/requerimento_n_23_2026_-_calcamento_e_construcao_de_uma_praca_na_frente_e_ao_entorno_da_igreja_sao_pedro_no_sitio_cachoeirinha..pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 23_2026 - CALÇAMENTO E CONSTRUÇÃO DE UMA PRAÇA NA FRENTE E AO ENTORNO DA IGREJA SÃO PEDRO NO SÍTIO CACHOEIRINHA.</t>
+  </si>
+  <si>
+    <t>4165</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4165/requerimento_041_-_passem_molhada_no_sitio_catole_dos_zuza.pdf</t>
+  </si>
+  <si>
+    <t>Passem molhada, no sítio Catolé dos Zuza.</t>
+  </si>
+  <si>
+    <t>4166</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4166/requerimento_42_-_passem_molhada_no_sitio_catole_pe_de_serra.pdf</t>
+  </si>
+  <si>
+    <t>Passem molhada, no Sítio Catolé Pé de Serra.</t>
+  </si>
+  <si>
+    <t>4167</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4167/requerimento_43-_passagem_molhada_no_sitio_catole_dos_dantas.pdf</t>
+  </si>
+  <si>
+    <t>Passem molhada, no Sítio Catolé Pé de Serra</t>
+  </si>
+  <si>
+    <t>4168</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4168/requerimento_40_-_passem_molhada_no_sitio_guaribas_proximo_a_fazenda_de_deca_do_atacadao..pdf</t>
+  </si>
+  <si>
+    <t>Passem Molhada, no Sítio Guaribas, próximo a fazenda de Deca do atacadão.</t>
+  </si>
+  <si>
+    <t>4169</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4169/requerimento_44-_passagem_molhada_no_sitio_cachoeirinha_dos_cesario.pdf</t>
+  </si>
+  <si>
+    <t>Passagem molhada no Sítio Cachoeirinha dos Cesário.</t>
+  </si>
+  <si>
+    <t>4172</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4172/requerimento_45-_passagem_molhada_no_sitio_cachoeirinha_dos_batalha.pdf</t>
+  </si>
+  <si>
+    <t>Passagem molhada no Sítio Cachoeirinha dos Batalha, vizinho aos sem-terra.</t>
+  </si>
+  <si>
+    <t>4175</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4175/requerimento_46-_passagem_molhada_no_sitio_barra_do_catole.pdf</t>
+  </si>
+  <si>
+    <t>Passagem molhada no Sítio Barra do Catolé, vizinho de Valdir Carolino.</t>
+  </si>
+  <si>
+    <t>4178</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4178/requerimento_47-_passagem_molhada_no_sitio_capoeira_sul.pdf</t>
+  </si>
+  <si>
+    <t>Passagem molhada no Sítio Capoeira Sul, próximo ao posto de gasolina de Edilson.</t>
+  </si>
+  <si>
+    <t>4180</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4180/requerimento_048-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_prensa_de_baixo.pdf</t>
+  </si>
+  <si>
+    <t>Reforma e Ampliação do Posto Âncora de Saúde do Sitio Prensa de Baixo.</t>
+  </si>
+  <si>
+    <t>4181</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4181/requerimento_49-_passagem_molhada_no_sitio_patamute_ii.pdf</t>
+  </si>
+  <si>
+    <t>construção de uma Passagem molhada no Sítio Patamuté II</t>
+  </si>
+  <si>
+    <t>4183</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4183/requerimento_50-_construcao_de_uma_passagem_molhada_no_sitio_cajazeiras_velha_vizinho_a_residencia_de_marcilio_filho_de_furao..pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma Passagem Molhada urgentemente pois o local está bem estreito devido às fortes chuvas, no Sitio Cajazeiras Velha, vizinho a residência de Marcílio filho de Furão.</t>
+  </si>
+  <si>
+    <t>4190</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4190/hemodinamica_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da implantação do serviço de Hemodinâmica no Município de Cajazeiras.</t>
+  </si>
+  <si>
+    <t>4191</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4191/requerimento_0004_2026_criacao_da_secretaria_executiva_municipal_de_protecao_animal_ok.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 004/2026 - solicitando à Prefeita Municipal, Sra. Maria do Socorro Pereira Delfino, que seja estudada a viabilidade e adotadas as providências necessárias para a criação da SECRETARIA EXECUTIVA MUNICIPAL DE PROTEÇÃO ANIMAL, no âmbito da estrutura administrativa do Município de Cajazeiras, com a finalidade de formular, coordenar e executar políticas públicas voltadas à proteção, defesa, saúde e bem-estar animal.</t>
+  </si>
+  <si>
+    <t>4192</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4192/conclusao_da__praca_do_distrito__de__azevem.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A CONCLUSÃO DA PRAÇA NO DISTRITO DE  AZEVÉM .</t>
+  </si>
+  <si>
+    <t>4193</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4193/pavimentacao_da_rua_jose_timoteo_sobrinho.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO  SOLICITANDO A PAVIMENTAÇÃO DA RUA JOSÉ TIMÓTEO SOBRINHO, NO BAIRRO SÃO JOSE.</t>
+  </si>
+  <si>
+    <t>4194</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4194/solicitacao_de_reposicao_de_lampadas_no_sitio_caicara_i_e_ii.pdf</t>
+  </si>
+  <si>
+    <t>Requeremento Solicitando  reposição de lâmpadas em postes  no Sitio Caiçara I e II.</t>
+  </si>
+  <si>
+    <t>4195</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4195/requerimento_51-_mutirao_de_limpeza_no_campo_do_vaqueiro.pdf</t>
+  </si>
+  <si>
+    <t>Mutirão de limpeza no Campo do Vaqueiro,</t>
+  </si>
+  <si>
+    <t>4196</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4196/requerimento_052-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_cachoeirinha_regina_vieira_da_costa.pdf</t>
+  </si>
+  <si>
+    <t>Reforma e Ampliação do Posto Âncora de Saúde de Regina Vieira da Costa no Sitio Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>4197</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4197/requerimento_053_-__calcamento_da_rua_suelisa_arruda_santos.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua Suelisa Arruda Santos, Bairro Cristo Rei</t>
+  </si>
+  <si>
+    <t>4198</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4198/requerimento_550-2026_-_calcamento_para_a_rua_jose_ludgero_da_silva_-_centro..pdf</t>
+  </si>
+  <si>
+    <t>Calçamento para a Rua José Ludgero da Silva - Centro.</t>
+  </si>
+  <si>
+    <t>4199</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4199/requerimento_56-2026_-_recapeamento_asfaltico_da_rua_antonio_fernandes_da_silva-_vila_nova_i_e_tapa_buracos_da_ria_alberto_lopes_rodrigues__vila_nova_ii_-_cajazeiras__pb...pdf</t>
+  </si>
+  <si>
+    <t>Recapeamento asfáltico da Rua Antônio Fernandes da Silva- Vila Nova I e Tapa Buracos da Ria Alberto Lopes Rodrigues – Vila Nova II - Cajazeiras – PB..</t>
+  </si>
+  <si>
+    <t>4200</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4200/requerimento_57_-_poco_artesiano_para_atender_a_comunidade_do_sitio_barra_do_catole..pdf</t>
+  </si>
+  <si>
+    <t>Perfuração de um Poço, Artesiano para atender a comunidade do Sítio Barra do Catolé</t>
+  </si>
+  <si>
+    <t>4201</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4201/requerimento_58_-_limpeza_e_capinagem_do_residencial_cajazeiras.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza e Capinagem Residencial Cajazeiras</t>
+  </si>
+  <si>
+    <t>4204</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4204/requerimento_sessao_especial_assistente_social.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos, a solicitação de que seja marcada uma Sessão Especial em alusão ao “Dia do Assistente Social”, com data posterior à definir com o cerimonial e a presidência. Essa solicitação é feita para atender a propositura do mandato do Vereador que a esta subscreve.</t>
+  </si>
+  <si>
+    <t>4205</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4205/requerimento_05.pdf</t>
+  </si>
+  <si>
+    <t>A referida solicitação se faz necessária, pois nesse período de fortes chuvas a comunidade fica ilhada, sem ter condições de transitar por aquela localidade.</t>
+  </si>
+  <si>
+    <t>4206</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4206/05_requerimento_praca_das_palmeiras.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires, ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho) e a Secretária de Meio Ambiente a Sra. Maria das Dores de Souza Abreu (Branquinha), solicitações para que seja realizado  manutenção da iluminação, restruturação, revitalização e a análise técnica da situação das árvores de grande porte da Praça das Palmeiras, no Centro da cidade.</t>
+  </si>
+  <si>
+    <t>4207</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4207/06_requerimento_sao_sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires, ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho) e a Secretária de Meio Ambiente a Sra. Maria das Dores de Souza Abreu (Branquinha), solicitações para que seja realizado  trabalhos de limpeza, manutenção e restruturação da bueira existente na Rua São Sebastião, no Centro da cidade.</t>
+  </si>
+  <si>
+    <t>4209</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4209/requerimento_005-2026_-_equipe_da_defesa_civil_ao_bairro_cristo_rei_.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 005/2026 - solicitando à Prefeita Municipal, Sra. Maria do Socorro Pereira Delfino, que determine o envio de uma equipe da Defesa Civil ao bairro Cristo Rei para avaliar as condições das pedras e do terreno da área, com a finalidade de prevenir acidentes e garantir a segurança da população, especialmente neste período chuvoso.</t>
+  </si>
+  <si>
+    <t>4210</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4210/requerimento__pavimentacao__rua_raimundo_murito_de_lima.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Pavimentação, Rua Raimundo Muriato de Lima (CAROLA) bairro Sa]ão José.</t>
+  </si>
+  <si>
+    <t>4211</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4211/requerimento_n_24_2026_-_solicitando_a_implementacao_de_estrutura_fisica_adequada_para_os_ambulantes_e_comerciantes_informais_que_atuam_em_locais_publicos_da_cidade..docx.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 24_2026 - SOLICITANDO A IMPLEMENTAÇÃO DE ESTRUTURA FÍSICA ADEQUADA PARA OS AMBULANTES E COMERCIANTES INFORMAIS QUE ATUAM EM LOCAIS PÚBLICOS DA CIDADE.</t>
+  </si>
+  <si>
+    <t>4212</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4212/requerimento__pavimentacao_rua_joao_coleta_bairro_sao_jose.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento  Pavimentação , Rua João Coleta , bairro São José.</t>
+  </si>
+  <si>
+    <t>4213</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4213/requerimento_n_26_2026_-_solicitando_providencias_urgentes_no_riacho_de_ze_henrique.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 26_2026 - SOLICITANDO PROVIDÊNCIAS URGENTES NO RIACHO DE ZÉ HENRIQUE</t>
+  </si>
+  <si>
+    <t>4214</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4214/requerimento_n_25_2026_-_a_recuperacao_urgente_da_estrada_principal_do_riacho_do_meio_zona_rural_deste_municipio.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 25_2026 - A RECUPERAÇÃO URGENTE DA ESTRADA PRINCIPAL DO RIACHO DO MEIO, ZONA RURAL DESTE MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>4215</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4215/requerimento_pavimentacao_rua_antonio__moacir_de_meneses_bairro_sao_jose.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento pavimentação, Rua Anônio Moacir Leite de Meneses, bairro São José</t>
+  </si>
+  <si>
+    <t>4217</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4217/requerimento_06.pdf</t>
+  </si>
+  <si>
+    <t>A solicitação se faz necessária, pois há dias que o lixo está sendo acumulado em calçadas e esquinas, principalmente podas de árvores. Em relação aos buracos é importante que sejam feitos reparos, pois com as fortes chuvas, aumentaram ainda mais. Bem como, estão necessitando dos serviços de capinagem nas ruas dos referidos bairros.</t>
+  </si>
+  <si>
+    <t>4218</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4218/requerimento_006-2026_-_calcamento_da_rua_maria_de_fatima_andrade_goncalves.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 006/2025 - solicitando à Prefeita Municipal, Sra. Maria do Socorro Pereira Delfino, e ao Secretário Municipal de Obras e Serviços Públicos, Sr. Breno Pires de Vasconcelos, a execução do calçamento da Rua Maria de Fátima Andrade Gonçalves, no Bairro Pio X, localizado na Zona Norte desta cidade.</t>
+  </si>
+  <si>
+    <t>4219</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4219/requerimento_07.pdf</t>
+  </si>
+  <si>
+    <t>A solicitação se faz necessária, pois as árvores cresceram muito, os galhos estão dificultando a passagem de pedestres naquela localidade. Além disso, a podagem serve para deixar o ambiente limpo e organizado.</t>
+  </si>
+  <si>
+    <t>4220</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4220/requerimento__solicitando_a_recuperacao_e_revitalizacao_da_rua_luis_alves_pessoa_bairro_cristal_i.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando  a recuperação e revitalização da Rua Luiz Alves, Bairro  Cristal I</t>
+  </si>
+  <si>
+    <t>4221</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4221/requerimento_solicitando_a_recuperacao_e_tapa_buraco_da_rua_joaquim_amacio_santana_bairro_capoeiras.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A RECUPERAÇÃO E TAPA BURACO DA RUA JOAQUIM AMÂNCIO SANTANA, BAIRRO CAPOEIRAS.</t>
+  </si>
+  <si>
+    <t>4222</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4222/requerimento_solicitando_a_recuperacao_e_revitalizacao_da_rua_edson_pires__goncalves_bairro_cristal_i.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A RECUPERAÇÃO E REVITALIZAÇÃO DA RUA EDSON PIRES GONÇALVES , BAIRRO CRISTAL I.</t>
+  </si>
+  <si>
+    <t>4223</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4223/requerimento__reposicao_de_lampas_na_rua_cassimiro_de_lira_bairro_capoeiras.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO REPOSIÇÃO DE LAMPADAS DA RUA CASSIMIRO DE LIRA, BAIRRO CAPOEIRAS, EM FFRENTE A JOÃO DE ABEL  VIOLEIRO, PROXIMO AO MERCADINHO SANTO ANTÔNIO .  LIMPEZA E RETIRADA DE ENTULHO NO FINAL DA RUA DE JOÃO CASSIMIRO DE LIRA.</t>
+  </si>
+  <si>
+    <t>4224</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4224/requerimento_solicitando_recuperacao_e_revitalizacao_da_rua_celerino_quirino_de_sousa_bairro_cristal_i.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A RECUPERAÇÃO E REVITALIZAÇÃO DA RUA CELERINO QUIRINO DE SOUSA BAIRRO CRISTAL I.</t>
+  </si>
+  <si>
+    <t>4225</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4225/08_requerimento_analia.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires e ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho) solicitações para que seja realizado trabalhos de recuperação do calçamento da Rua Anália Bezerra, no Conjunto IPEP.</t>
+  </si>
+  <si>
+    <t>4227</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4227/07_requerimento_vila_nova.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, ao Secretário de Juventude e Esportes o Sr. Marcos de Almeida e a Secretária de Saúde a Sra. Alexsandra Layani Faustino solicitações para que seja desenvolvido projeto comunitário de exercícios físicos e recreativos na Arena Francisco De Assis Pereira Da Costa (Bola)  para beneficiar as comunidades da Vila Nova I e II.</t>
+  </si>
+  <si>
+    <t>4228</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4228/09_requerimento_irma_nirvanda.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao Secretário de Juventude e Esportes o Sr. Marcos de Almeida, ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires e ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho) solicitações para que seja realizado a pintura da quadra, revitalização dos banheiros e da iluminação do Ginásio Poliesportivo Irmã Nirvanda, na Zona Norte.</t>
+  </si>
+  <si>
+    <t>4229</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4229/10_requerimento_pedro_coelho.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires e ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho) solicitações para que seja realizado o calçamento da Rua Pedro Coelho Viana, Cristo Rei.</t>
+  </si>
+  <si>
+    <t>4230</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4230/requerimento_6.doc</t>
+  </si>
+  <si>
+    <t>Na forma regimental, requeiro à Mesa que, após ouvir o Plenário, seja enviado ofício à Sr.ª Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras, e ao Sr. Arquimedes Gomes de Souza Neto (Maninho), Secretário de Infraestrutura, solicitando a terraplanagem da Rua São João Bosco, Bairro dos Remédios.</t>
+  </si>
+  <si>
+    <t>4231</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4231/requerimento_7.doc</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Rua São João Bosco, Bairro dos Remédios.</t>
+  </si>
+  <si>
+    <t>4232</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4232/requerimento_059_-_recapeamento_do_calcamento_que_da_acesso_ao_residencial_cajazeiras..pdf</t>
+  </si>
+  <si>
+    <t>Recapeamento do Calçamento que dá Acesso ao Residencial Cajazeiras.</t>
+  </si>
+  <si>
+    <t>4233</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4233/requerimento_060_-_manutencao_e_conserto_dos_aparelhos_da_academia_popular_do_residencial_cajazeiras..pdf</t>
+  </si>
+  <si>
+    <t>Manutenção e Conserto dos Aparelhos da Academia Popular do Residencial Cajazeiras.</t>
+  </si>
+  <si>
+    <t>4234</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4234/requerimento_061-_calcamento_da_rua_jose_venancio_bairro_jardim_primavera_ll.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua José Venâncio, Bairro Jardim Primavera ll em Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4235</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4235/requerimento_062_-_calcamento_da_rua_travessa_vereadora_maria_do_carmo_ribeiro_bairro_por_do_sol.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua Travessa Vereadora Maria do Carmo Ribeiro, Bairro Pôr do Sol em Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4236</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4236/requerimento_68-2026_-_calcamento_para_a_rua_diogenes_rodrigues_de_holanda_-_bairro_edmilson_cavalcante.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento para a Rua Diógenes Rodrigues de Holanda, Bairro Edmilson Cavalcante,</t>
+  </si>
+  <si>
+    <t>4237</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4237/requerimento_064_-_calcamento_da_rua_pedro_coelho_viana_vizinho_a_ubs_bairro_cristo_rei.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua Pedro Coelho Viana vizinho a UBS, Bairro Cristo Rei em Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4238</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4238/requerimento_069_-__implantacao_de_quebra-molas_-_rua_maria_de_lourdes_de_barros_bairro_edimilson_feitosa_cavalcante.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de quebra-molas, na rua Maria de Lourdes de Barros, Bairro Edimilson Feitosa Cavalcante,</t>
+  </si>
+  <si>
+    <t>4239</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4239/requerimento_065-_calcamento_da_rua_joao_casimiro_de_lira_bairro_capoeiras.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua João Casimiro de Lira, Bairro Capoeiras em Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4240</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4240/requerimento_066_-_calcamento_da_rua_por_tras_da_agrovila_vip_que_da_acesso_ao_instituto_medico_legal_iml_bairro_agrovila.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua por Trás da Agrovila VIP que dá Acesso ao Instituto Médico Legal (IML), Bairro Agrovila em Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4241</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4241/requerimento_067_-__construcao_da_ponte_sol_nascente.pdf</t>
+  </si>
+  <si>
+    <t>construção da PONTE que se encontra com sérios problemas da Travessa Vereadora Maria do Carmo Ribeiro, bairro Pôr do Sol na cidade de Cajazeiras.</t>
+  </si>
+  <si>
+    <t>4242</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4242/requerimento_070_-_saneamento_basico_da_rua_doutor_ferreira_junior_no_bairro_por_do_sol_em_cajazeiras_pb..pdf</t>
+  </si>
+  <si>
+    <t>SANEAMENTO BÁSICO da Rua Doutor Ferreira Júnior, no Bairro Pôr do Sol</t>
+  </si>
+  <si>
+    <t>4245</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4245/requerimento_007-2026_-_programa_bolsa_familia_municipal.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 007/2026 - solicitando à Prefeita Municipal, Sra. Maria do Socorro Pereira Delfino, e à Secretária Municipal de Assistência Social, Sra. Francisca Juliana de Lima Suassuna, a implantação do PROGRAMA BOLSA FAMÍLIA MUNICIPAL, destinado a complementar a renda de família em situação de vulnerabilidade social no âmbito do município de Cajazeiras.</t>
+  </si>
+  <si>
+    <t>4246</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4246/requerimento_071_-_saneamento_basico_da_rua_maria_vilma_holanda_moreira_no_bairro_capoeira_em_cajazeiras_pb..pdf</t>
+  </si>
+  <si>
+    <t>SANEAMENTO BÁSICO da Rua Maria Vilma Holanda Moreira, no Bairro Capoeira em Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4248</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4248/requerimento_8.doc</t>
+  </si>
+  <si>
+    <t>Na forma regimental, requeiro à Mesa que, após ouvir o Plenário, seja enviado ofício ao Sr. Alysson de Sousa Lira, Superintendente da SCTRANS, solicitando a implantação de redutores de velocidade do tipo quebra-molas na Rua Joaquim Abílio Abrantes, no bairro Pio X._x000D_
+A presente solicitação justifica-se pelo fato de que os condutores de veículos estão transitando em alta velocidade na referida via, colocando em risco a segurança de moradores e pedestres.</t>
+  </si>
+  <si>
+    <t>4249</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4249/requerimento_9.doc</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Rua localizada por trás do Ginásio do Distrito de Divinópoles, desta cidade</t>
+  </si>
+  <si>
+    <t>4271</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4271/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4272</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4272/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4273</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4273/requerimento_073-_pavimentacao_da_rua_emilia_-_pio_x.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação da rua Emilia Bezerra de Lima, Bairro Pio X (segunda rua por trás do Colégio Manoel Mangueira).</t>
+  </si>
+  <si>
+    <t>4274</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4274/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4279</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4279/requerimento_esporte_e_lazer_tg_07-011.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SNº - Que seja enviado ofício ao Excelentíssimo Senhor Governador do Estado da Paraíba, Sr. João Azevêdo Lins Filho ao Secretário Municipal de Juventude e Esporte, Sr. Marcos Júnior bem como à Excelentíssima Senhora Prefeita do Município de Cajazeiras, Sra. MARIA DO SOCORRO DELFINO PEREIRA, solicitando a cobertura do ginásio do Tiro de Guerra 07-011, no município de Cajazeiras–PB.</t>
+  </si>
+  <si>
+    <t>4280</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4280/requerimento_sessao_especial_tg_07-011..pdf</t>
+  </si>
+  <si>
+    <t>Sessão Especial na Câmara Municipal de Cajazeiras, em alusão aos 80 anos do Tiro de Guerra 07-011, pelo reconhecimento à sua relevante contribuição e aos serviços prestados à população cajazeirense ao longo de sua trajetória, um papel fundamental na formação cívica, moral e disciplinar de inúmeros jovens de Cajazeirense.</t>
+  </si>
+  <si>
+    <t>4281</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4281/requerimento_06.docx</t>
+  </si>
+  <si>
+    <t>melhorias na Avenida José Donato Braga, conhecida como “Estrada do Amor”.</t>
+  </si>
+  <si>
+    <t>4282</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4282/11_requerimento_otacilio.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires e ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho) solicitações para que seja realizado o calçamento e saneamento básico da Rua Otacílio Mangueira- loteamento José Neco/ Zuca Duarte</t>
+  </si>
+  <si>
+    <t>4283</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4283/12_requerimento_tv_alberto_santos_dumont.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires e ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho) solicitações para que seja realizado o calçamento da Travessa Alberto Santos Dumont, bairro Capoeiras.</t>
+  </si>
+  <si>
+    <t>4284</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4284/13_requerimento_ponto_de_onibus.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires e ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho) solicitações para instalação de um ponto de ônibus estudantil no acesso à Rua Emídio Temóteo, bairro Esperança (acesso pela Br 230 em frente a Recicleiros próximo a faculdade Santa Maria).</t>
+  </si>
+  <si>
+    <t>4285</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4285/requerimento_n_27_2026_-_a_destinacao_de_01_um_trator_agricola_para_a_associacao_rural_comunitaria_do_sitio_patamute_localizada_no_municipio_de_cajazeiras__pb..pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 27_2026 - A DESTINAÇÃO DE 01 (UM) TRATOR AGRÍCOLA PARA A ASSOCIAÇÃO RURAL COMUNITÁRIA DO SÍTIO PATAMUTÉ, LOCALIZADA NO MUNICÍPIO DE CAJAZEIRAS – PB.</t>
+  </si>
+  <si>
+    <t>4286</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4286/requerimento_10.doc</t>
+  </si>
+  <si>
+    <t>Na forma regimental, requeiro à Mesa que, após ouvir o Plenário, seja enviado ofício à Sr.ª Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras, e ao Sr. Serafim Lopes de Souza Neto, Secretário de Desenvolvimento Rural e Recursos Hídricos, solicitando a construção de uma passagem molhada e o calçamento da ladeira, localizada entre o Sítio Mateus e a comunidade Serrinha, neste município, próximo à residência do senhor Chico de Ana.</t>
+  </si>
+  <si>
+    <t>4297</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4297/requerimento_rua_izaura_dantas_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a execução de calçamento na Rua Izaura Dantas da Silva, no Bairro Alto da Bela Vista, no município de Cajazeiras-PB.</t>
+  </si>
+  <si>
+    <t>4298</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>4299</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4299/requerimento_pavimentacao_maria_angelina.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o calçamento da Rua Angelina Maria Figueiredo Moreira, nos acessos às Ruas Henrique Dantas Lacerda e Francisco Fernandes.</t>
+  </si>
+  <si>
+    <t>4300</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>4301</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4301/requerimento_rua_luiz_barbosa.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a revitalização e pavimentação da Rua Luiz Barbosa.</t>
+  </si>
+  <si>
+    <t>4302</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>4303</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4303/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4304</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4304/requerimento_008-2026_-_mocao_de_aplausos_prefeita.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 008/2026 - MOÇÃO DE APLAUSOS à Prefeita Municipal, Sra. Maria do Socorro Pereira Delfino, pela reforma realizada na Unidade Básica de Saúde (UBS) Nilson José de Souza, localizada no bairro Cristo Rei.</t>
+  </si>
+  <si>
+    <t>4307</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4307/14_requerimento_lagoinha.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires e ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho) solicitações para que seja realizado o calçamento da Rua Pedro Lins de Oliveira, Sitio Lagoinha.</t>
+  </si>
+  <si>
+    <t>4312</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4312/requerimento__rua_antonio_aquino_neto_bairro_capoeiras..pdf</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando a Pavimentação da Rua Antônio Aquino Neto, Bairro_x000D_
+Capoeiras.</t>
+  </si>
+  <si>
+    <t>4313</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4313/requerimento__rua_jose_quirino_de_souza___bairro_capoeiras..pdf</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando a Pavimentação da Rua José Quirino de Souza, Bairro_x000D_
+Capoeiras.</t>
+  </si>
+  <si>
+    <t>4314</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4314/requerimento_rua_janio_nogueira_vilante_bairro_jardim_oasis..pdf</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando a Pavimentação da Rua Jânio Nogueira Vilante, Bairro_x000D_
+Jardim Oásis.</t>
+  </si>
+  <si>
+    <t>4315</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4315/requerimento_rua_jose_marques_galvao.pdf</t>
+  </si>
+  <si>
+    <t>requerimento solicitando a Pavimentação da Rua José Marques Galvão, Bairro Capoeiras.</t>
+  </si>
+  <si>
+    <t>4325</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4325/requerimento_rua_tereza_andrade_rolim.pdf</t>
+  </si>
+  <si>
+    <t>Solicita serviços de pavimentação e revitalização na Rua Professora Tereza Andrade Rolim, Bairro Jardim Oásis</t>
+  </si>
+  <si>
+    <t>4326</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4326/requerimento_10.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação a infraestrutura para que seja feita uma limpeza no loteamento Colorado.</t>
+  </si>
+  <si>
+    <t>4327</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4327/requerimento_11.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de limpeza na Avenida José Donato Braga.</t>
+  </si>
+  <si>
+    <t>4329</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4329/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4330</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4330/requerimento_028_-_extensao_da_coleta_de_lixo_ate_o_sitio_be.pdf</t>
+  </si>
+  <si>
+    <t>Extensão da coleta de Lixo até o Sítio Bé.</t>
+  </si>
+  <si>
+    <t>4332</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4332/requerimento_009-2026_-_revitalizacao_da_parede_do_acude_e_a_conclusao_da_abertura_da_estrada.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 009/2026 - solicitando à Prefeita Municipal, Maria do Socorro Pereira Delfino, ao Secretário Municipal de Obras e Serviços Públicos, Breno Pires de Vasconcelos, ao Secretário Municipal de Desenvolvimento Rural e Recursos Hídricos, Serafim Lopes de Souza Neto, a revitalização da parede do açude localizado no Sítio Gadelha, bem como a conclusão da abertura da estrada que interliga a referida parede ao canil situado naquela localidade.</t>
+  </si>
+  <si>
+    <t>4333</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4333/15_requerimento_jose_alidomar.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires, ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho) e a Secretária de planejamento a Sra. Elis Regina solicitações para que seja realizado a pavimentação a paralelepípedo da Rua JOSÉ ALIDOMAR CORREIA LIMA, no Bairro Capoeiras, no entorno do Estádio “O Perpetão”.</t>
+  </si>
+  <si>
+    <t>4334</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4334/16_requerimento_projetada_capoeiras.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, ao Secretário de Obras e Serviços Públicos o Sr. Breno Pires, ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho) e a Secretária de planejamento a Sra. Elis Regina solicitações para que seja realizado a pavimentação a paralelepípedo da Rua PROJETADA, no Bairro Capoeiras, no entorno do Estádio “O Perpetão” ao lado da fábrica Barrozo Estofados.</t>
+  </si>
+  <si>
+    <t>4337</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4337/17_requerimento_policia_civil.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao Exmo. Governador da Paraíba o Sr. João Azevedo, a solicitação para que seja feito uma reforma no prédio da Delegacia de Polícia Civil de Cajazeiras localizado na Av. Comandante Vital Rolim, centro.</t>
+  </si>
+  <si>
+    <t>4338</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4338/requerimento_sessao_especial_itinerante_durante_a_3a_expo_cajazeiras_2026.pdf</t>
+  </si>
+  <si>
+    <t>SESSÃO ESPECIAL ITINERANTE durante a 3ª Expo Cajazeiras 2026, evento integrante do Circuito Paraíba Agronegócios 2026, no município de Cajazeiras – PB.</t>
+  </si>
+  <si>
+    <t>4339</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4339/passagem_molhada_sitio_riacho_da_arara_prox_lagartao.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento passagem molhada no Sítio Riacho da Arara, nas proximidades da casa de Lagartão.</t>
+  </si>
+  <si>
+    <t>4340</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4340/passagem_molhada_sitio_riacho_da_arara-xique-xique.pdf</t>
+  </si>
+  <si>
+    <t>Passagem Molhada no Xique-Xique dos Lima próximo a casa de Maria de Ernesta.</t>
+  </si>
+  <si>
+    <t>4341</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4341/passagem_molhada_sitio_riacho_fechado.pdf</t>
+  </si>
+  <si>
+    <t>Passagem molhada no Sítio Riacho fechado próximo a  residência de Lela.</t>
+  </si>
+  <si>
+    <t>4342</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4342/calcamento_ladeira_sitio_arruido.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento de uma ladeira no Sítio Arruído conhecida como Ladeira do Alto do Mondé.</t>
+  </si>
+  <si>
+    <t>4343</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4343/18_requerimento_sao_francisco.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho) e a Secretária de Meio Ambiente a Sra. Maria das Dores de Souza Abreu (Branquinha) solicitações para que seja feito reparos na iluminação e a poda das árvores da Praça São Francisco na Rua Romualdo Rolim, Centro</t>
+  </si>
+  <si>
+    <t>4344</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4344/estrada_do_xique-xique_ao_santo_onofre.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento para abertura de uma estrada do Sítio Xique-Xique ao Santo Onofre.</t>
+  </si>
+  <si>
+    <t>4356</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4356/19_requerimento_remedios.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho) solicitação para que seja feito reparos e troca de lâmpadas queimadas da iluminação pública das Ruas Dr. Vicente Leite e Geraldo Luiz Silva ambas no bairro dos Remédios.</t>
+  </si>
+  <si>
+    <t>4359</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4359/poco_artesiano_sitio_riacho_do_meio.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento para aquisição de um poço artesiano equipado no Sítio Riacho do Meio.</t>
+  </si>
+  <si>
+    <t>4360</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4360/poco_sitio_caicara_2.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento para aquisição de um poço artesiano equipado no Sítio Caiçara 2.</t>
+  </si>
+  <si>
+    <t>4361</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4361/passagem_molhada_sitio_miranda.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento para construção de uma Passagem Molhada Sítio Miranda</t>
+  </si>
+  <si>
+    <t>4362</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4362/requerimento_n_28_2026_-_o_envio_da_lista_dos_beneficiarios_das_cestas_basicas_distribuidas_na_zona_rural_do_municipio_de_cajazeiras.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 28_2026 - O ENVIO DA LISTA DOS BENEFICIÁRIOS DAS CESTAS BÁSICAS DISTRIBUÍDAS NA ZONA RURAL DO MUNICÍPIO DE CAJAZEIRAS</t>
+  </si>
+  <si>
+    <t>4363</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4363/poco_riacho_fechado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento para aquisição de um poço artesiano equipado no Sitio Riacho Fechado.</t>
+  </si>
+  <si>
+    <t>4364</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4364/requerimento_010-2026_-_mocao_de_aplausos_ao_dr._jose_saturnino_de_albuquerque_segundo_ao_dr._manuel_caetano_de_brito_neto_e_ao_dr._dieglys_de_santana_sarmento.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 010/2026 - MOÇÃO DE APLAUSOS ao Dr. José Saturnino de Albuquerque Segundo; ao Dr. Manuel Caetano de Brito Neto e ao Dr. Dieglys de Santana Sarmento, pela implantação do empreendimento Vida – Clínica de Especialidades, no município de Cajazeiras/PB.</t>
+  </si>
+  <si>
+    <t>4365</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4365/20_requerimento_fausto_rolim.pdf</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa, que após ouvir o Plenário, seja constatado em ata dos nossos trabalhos e comunicado através de ofício desta Presidência a Exma. Prefeita de Cajazeiras Maria do Socorro Delfino Pereira, a Secretária de Planejamento a Sra. Elis Regina, ao Secretário de infraestrutura o Sr. Arquimedes Gomes (Maninho) e ao Secretário de Obras o Sr. Breno Pires solicitações para que seja feito o calçamento da Travessa Fausto Rolim, Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>4366</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4366/passagem_molhada_riacho_do_meio.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento passagem molhada no Sítio Riacho do Meio.</t>
+  </si>
+  <si>
+    <t>4370</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4370/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4372</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4372/requerimento_07.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de um Redutor de Velocidade ( Quebra - Molas) na Rua José Bizarria Coelho, Bairro Jardim Oásis.</t>
+  </si>
+  <si>
+    <t>4377</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4377/sessao_itinerante.pdf</t>
+  </si>
+  <si>
+    <t>Sessão Itinerante da Câmara Municipal de Cajazeiras - PB , no Bairro Por do Sol</t>
+  </si>
+  <si>
+    <t>4379</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4379/requerimento_07_1.pdf</t>
+  </si>
+  <si>
+    <t>informações detalhadas acerca do estoque de soros antiveneno (destinados ao tratamento de acidentes por animais peçonhentos) disponíveis no Hospital Regional de Cajazeiras.</t>
+  </si>
+  <si>
+    <t>4380</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4380/requerimento_07_3.pdf</t>
+  </si>
+  <si>
+    <t>pavimentação e a implantação de sinalização viária adequada no trecho compreendido entre o início da entrada da BR-230 até a 5ª CPTRAN.</t>
+  </si>
+  <si>
+    <t>4381</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4381/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4382</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4382/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4383</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4383/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4384</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4384/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4386</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4386/reforma_ubs_pau_d_arco.pdf</t>
+  </si>
+  <si>
+    <t>Reforma UBS sítio Pau D'Arco</t>
+  </si>
+  <si>
+    <t>4387</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4387/reforma_ubs_cocos.pdf</t>
+  </si>
+  <si>
+    <t>Reforma UBS Cocos</t>
+  </si>
+  <si>
+    <t>4388</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4388/passagem_molhada_assentamento_frei_beda.pdf</t>
+  </si>
+  <si>
+    <t>Passagem molhada Assentamento Frei Beda</t>
+  </si>
+  <si>
+    <t>4389</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4389/requerimento_074_-_calcamento_e_saneamento_basico_como_tambem_limpeza_e_capinagem_da_travessa_antonio_barbosa_da_silva__bairro_dos_remedios_em_cajazeiras_pb..docx</t>
+  </si>
+  <si>
+    <t>Calçamento e Saneamento Básico, como também, Limpeza e Capinagem da Travessa Antônio Barbosa da Silva , Bairro dos Remédios em Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4390</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4390/poco_santa_cecilia.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento para um poço artesiano equipado no Assentamento Santa Cecília</t>
+  </si>
+  <si>
+    <t>4392</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4392/requerimento_75_eudes_alves_pequeno_408_cristal_i.docx</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos e encaminhado Oficio desta Presidência a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira, e a Secretária de Planejamento Elis Regina Da Silva Carolina e ao Secretário de Obras e Serviços Públicos Breno Pires de Vasconcelos. Solicitando o Calçamento e Saneamento Básico, como também, Limpeza e Capinagem da Rua Eudes Alves Pequeno 408, cristal I em Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4393</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4393/requerimento_76_rua_jose_ludgero_da_silva_bairro_centro.docx</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos e encaminhado Oficio desta Presidência a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira, e a Secretária de Planejamento Elis Regina Da Silva Carolina e ao Secretário de Obras e Serviços Públicos Breno Pires de Vasconcelos. Solicitando o Calçamento e Saneamento Básico, como também, Limpeza e Capinagem da Rua José Ludgero da Silva, Bairro Centro, em Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4397</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4397/requerimento_n_30_2026_-_a_colocacao_de_manilhas_no_riacho_localizado_nas_proximidades_da_residencia_da_senhora_narcisa_no_sitio_cocos_zona_rural_deste_municipio..pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 30_2026 - A COLOCAÇÃO DE MANILHAS NO RIACHO LOCALIZADO NAS PROXIMIDADES DA RESIDÊNCIA DA SENHORA NARCISA, NO SÍTIO COCOS, ZONA RURAL DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4403</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4403/requerimento_reforma_posto_ancora_cajazeiras_velha.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a reforma do Posto Âncora da comunidade de Cajazeiras Velha</t>
+  </si>
+  <si>
+    <t>4404</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4404/requerimento_de_restauracao_ponte_rua_deodato.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a restauração da Ponte localizada na Rua Deodato Rodrigues Coura</t>
+  </si>
+  <si>
+    <t>4405</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4405/requerimento_de_pavimentacao_rua_deodato.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a pavimentação da Rua Deodato Rodrigues Coura, localizada por trás do HUJB</t>
+  </si>
+  <si>
+    <t>4406</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4406/requerimento_011-2026_-_mocao_de_aplausos_ao_procon.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 011/2026 - MOÇÃO DE APLAUSOS à Autarquia Municipal de Proteção e Defesa do Consumidor – PROCON, em reconhecimento à relevante ação de fiscalização realizada dia 10 de abril do corrente ano, em diversos postos de combustíveis situados nas zonas urbana e rural do município.</t>
+  </si>
+  <si>
+    <t>4408</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4408/requerimento_012-2026_-_passagem_molhada_no_distrito_de_azevem.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 012/2026 - solicitando à Prefeita Municipal, Maria do Socorro Pereira Delfino, ao Secretário Municipal de Obras e Serviços Públicos, Breno Pires de Vasconcelos, ao Secretário Municipal de Desenvolvimento Rural e Recursos Hídricos, Serafim Lopes de Souza Neto, a construção de uma passagem molhada no Distrito de Azevém, especificamente no trecho que apresenta recorrentes problemas de erosão e acúmulo de água, conforme evidenciado na imagem em anexo.</t>
+  </si>
+  <si>
+    <t>4411</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4411/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4412</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4412/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4413</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4413/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4414</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4414/21_requerimento_rafael_holanda.pdf</t>
+  </si>
+  <si>
+    <t>CALÇAMENTO DE UM TRECHO DE RUA NA TRAVESSA RAFAEL HOLANDA</t>
+  </si>
+  <si>
+    <t>4419</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4419/requerimento_077__rua_francisco_fernandes_bairro_cristo_rei.docx</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos e encaminhado Oficio desta Presidência a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira, e a Secretária de Planejamento Elis Regina Da Silva Carolina e ao Secretário de Obras e Serviços Públicos Breno Pires de Vasconcelos. Solicitando o Calçamento e Saneamento Básico, como também, Limpeza e Capinagem da Rua Francisco Fernandes, Bairro Cristo Rei, em Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4425</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4425/22_requerimento_tv_vicente_leite.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da TV Dr Vicente Leite</t>
+  </si>
+  <si>
+    <t>4426</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4426/sessao_itinerante_agrovila.docx</t>
+  </si>
+  <si>
+    <t>Sessão Intinerante Agrovila</t>
+  </si>
+  <si>
+    <t>4427</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4427/requerimento_08_1.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a adoção de medidas voltadas à regularização dos produtores pecuaristas  inadimplentes e em situação de clandestinidade no município de Cajazeiras – PB e em toda  a região do Sertão Paraibano.</t>
+  </si>
+  <si>
+    <t>4428</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4428/requerimento_n_31_2026_-_limpeza_das_ruas_e_a_recuperacao_do_calcamento_no_bairro_cristal_i_neste_municipio..pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 31_2026 - LIMPEZA DAS RUAS E A RECUPERAÇÃO DO CALÇAMENTO NO BAIRRO CRISTAL I, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4431</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4431/requerimento_081_rua_maria_de_fatima_andrade_goncalves_bairro_pio_x.docx</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos e encaminhado Oficio desta Presidência a Exma. Prefeita Municipal de Cajazeiras Maria do Socorro Delfino Pereira, e a Secretária de Planejamento Elis Regina Da Silva Carolina e ao Secretário de Obras e Serviços Públicos Breno Pires de Vasconcelos. Solicitando o Calçamento e Saneamento Básico, como também, Limpeza e Capinagem da Rua Maria de Fátima Andrade Gonçalves, Bairro Pio x, em Cajazeiras –PB.</t>
+  </si>
+  <si>
+    <t>4433</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4433/requerimento_082_passagem_molhada_no_sitio_cajazeiras_velha.docx</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras Maria do Socorro Delfino e ao Secretário de Desenvolvimento Rural e Recursos Hídricos Serafim Lopes de Sousa Neto, Solicitando a construção de uma Passagem molhada no Sítio Cajazeiras Velha, acesso no rio da comunidade rural do mesmo sitio citado no requerimento.</t>
+  </si>
+  <si>
+    <t>4435</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4435/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>Roberto</t>
+  </si>
+  <si>
+    <t>4436</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4436/doc-20260424-wa0105..pdf</t>
+  </si>
+  <si>
+    <t>solicitando destas autoridades a pintura (acendimento) das faixas de pedestres e dos _x000D_
+redutores de velocidade (quebra-molas) nos seguinte local: Rua Vitoria Bezerra, Rua _x000D_
+eng. Carlor Pires de Sá e Rua Romualdo Rolim.</t>
+  </si>
+  <si>
+    <t>4437</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4437/doc-20260424-wa0104..pdf</t>
+  </si>
+  <si>
+    <t>solicitando dessas autoridades a adoção de medidas técnicas cabíveis para a _x000D_
+resolução dos problemas de trânsito no seguinte local:_x000D_
+ No cruzamento da Travessa Vicente Leite VI com a Rua Principal Vitória Bezerra, no _x000D_
+Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>4438</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4438/23_requerimento_jose_alves_pereira.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua Jose Alves Pereira</t>
+  </si>
+  <si>
+    <t>4441</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4441/24_requerimento_aristoteles_de_sena_galvao.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua Aristóteles de Sena Galvão</t>
+  </si>
+  <si>
+    <t>4442</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4442/25_requerimento_atendimento_noturno_centro_de_reabilitacao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de atendimento noturno no Centro de Reabilitação Física.</t>
+  </si>
+  <si>
+    <t>4445</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4445/requerimento_13.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de reforma e revitalização da praça do NEC, ao lado do Fórum de Cajazeiras.</t>
+  </si>
+  <si>
+    <t>4447</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4447/26_requerimento_antonio_pessoa_de_abreu.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua Antônio Pessoa de Abreu</t>
+  </si>
+  <si>
+    <t>4448</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4448/requerimento_11.docx</t>
+  </si>
+  <si>
+    <t>Na forma regimental, requeiro à Mesa que, após ouvir o Plenário, seja enviado ofício ao Sr. Alysson de Sousa Lira, Superintendente da SCTRANS, solicitando a implantação de redutores de velocidade do tipo quebra-molas na Rua Diógenes Rodrigues de Holanda, no bairro Edmilson Cavalcante._x000D_
+A presente solicitação justifica-se pelo fato de que os condutores de veículos estão transitando em alta velocidade na referida via, colocando em risco a segurança de moradores e pedestres.</t>
+  </si>
+  <si>
+    <t>4452</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4452/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4453</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4453/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4454</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4454/27_requerimento_agrovila.pdf</t>
+  </si>
+  <si>
+    <t>TROCA DE ILUMINAÇÃO DA AGROVILA</t>
+  </si>
+  <si>
+    <t>4455</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4455/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4456</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4456/requerimento_14.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento destinado a Secretaria de Infraestrutura para solucionar os problemas de iluminação, drenagem da água da praça e matagal nos terrenos baldios do Bairro Cidade Universitária, zona norte desta cidade.</t>
+  </si>
+  <si>
+    <t>4457</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4457/requerimento_15.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento destinado ao Núcleo da Zoonoses para que sejam tomadas providencias em relação a muitos animais espalhados pelo Bairro Cidade Universitária, zona norte desta cidade.</t>
+  </si>
+  <si>
+    <t>4458</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4458/requerimento_16.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento destinado a Secretaria de Obras e Serviços para que resolvam a situação dos redutores de velocidade no Bairro Cidade Universitária, zona norte desta cidade.</t>
+  </si>
+  <si>
+    <t>4471</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4471/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4472</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4472/requerimento_17.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento para o Núcleo de Zoonoses, para que providencias sejam tomadas em relação ao número de animais soltos nas ruas do Loteamento Joca Claudino.</t>
+  </si>
+  <si>
+    <t>4473</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4473/sessao_especial_maio_roxo-lutas_e_direitos_das_pessoas_portadoras_de_fibromialgia.pdf</t>
+  </si>
+  <si>
+    <t>Sessão Especial em alusão ao “Maio Roxo”, cujo o tema: “Lutas e Direitos da Pessoa portadora de Fibromialgia”, com data sugerida para o dia 26 de Maio do corrente ano.</t>
+  </si>
+  <si>
+    <t>4474</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4474/requerimento_083_nocao_de_pesar_a_dirleyson_honoro.docx</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos, e encaminhado Oficio aos familiares de DIRLEYSON HONORO, Moção de Pesar aos familiares em nome da Co- Gestora Leninha da Escola Joaquim Vitor Jurema, pelo o falecimento do seu filho.</t>
+  </si>
+  <si>
+    <t>4475</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4475/requerimento_084_nocao_de_pesar_a__clenilson_santana.docx</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos, e encaminhado Oficio aos familiares de CLENILSON SANTANA, Moção de Pesar aos familiares do Professor.</t>
+  </si>
+  <si>
+    <t>4476</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4476/requerimento_016-2026_-_mocao_de_pesar_dirleyson.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE PROFUNDO PESAR pelo falecimento de Dirleyson dos Santos Honoro.</t>
+  </si>
+  <si>
+    <t>4479</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4479/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4480</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4480/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4481</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4481/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4486</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4486/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4490</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4490/posto_policial_cocos.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento posto policial Cocos</t>
+  </si>
+  <si>
+    <t>4491</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4491/posto_policial_patamute.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento posto policial Patamute</t>
+  </si>
+  <si>
+    <t>4493</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4493/requerimento_085_rua_rosa_ananias.docx</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras, Maria do Socorro Delfino Pereira, e ao responsável da empresa TFA, e ao Secretário de Infraestrutura, o Senhor Arquimedes Gomes de Souza Neto, Solicitando a Limpeza do Bueiro na Rua Rosa Ananias e capinagem.</t>
+  </si>
+  <si>
+    <t>4494</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4494/requerimento_086_rua_moesia_bairro_cristal_ii.docx</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras, Maria do Socorro Delfino Pereira, e ao responsável da empresa TFA, e ao Secretário de Infraestrutura, o Senhor Arquimedes Gomes de Souza Neto, Solicitando um melhoramento de terra Planagem na Rua Jairo Andriola Moesia, Bairro Cristal II,</t>
+  </si>
+  <si>
+    <t>4496</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4496/28_requerimento_gilene.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Rua Gilene Jacinto Vilar, Pio X.</t>
+  </si>
+  <si>
+    <t>4497</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4497/29_requerimento_tv_antonio_firmino.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento da Tv. Antônio Firmino Carneiro, Pôr do Sol.</t>
+  </si>
+  <si>
+    <t>4505</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4505/requerimento_031_-_acesso_a_internet_hrc.pdf</t>
+  </si>
+  <si>
+    <t>Acesso a Internet para pacientes, acompanhantes e visitantes - HRC</t>
+  </si>
+  <si>
+    <t>4506</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4506/requerimento_18.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação a SCTRANS para que faça a troca da localização do posto de mototaxistas da Vila Nova para em frente as novas instalações da Câmara Municipal de Cajazeiras.</t>
+  </si>
+  <si>
+    <t>4514</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4514/requerimento_06_1.pdf</t>
+  </si>
+  <si>
+    <t>Audiência Pública em prol da aplicabilidade da Lei N° 15.326 aos monitores de creche.</t>
+  </si>
+  <si>
+    <t>4516</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4516/requerimento_032_-_conserto_da_parede_do_sangradoro_do_acude_do_acude_do_azevem.pdf</t>
+  </si>
+  <si>
+    <t>CONSERTO DA PAREDE DO SANGRADORO DO AÇUDE DO DISTRITO DE AZEVÉM</t>
+  </si>
+  <si>
+    <t>4526</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4526/requerimento_reposicao_de_lampadas_rua_joaquim_abilio_abrantes_.pdf</t>
+  </si>
+  <si>
+    <t>REPOSIÇÃO DE LAMPADAS NA RUA JOAQUIM ABÍLIO  ABRANTE , BAIRRO PIO X.</t>
+  </si>
+  <si>
+    <t>4527</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4527/31_requerimento_jose_alcino_de_andrade.pdf</t>
+  </si>
+  <si>
+    <t>Calçamento de um trecho de 50 metros na Rua José Alcino de Andrade, Pio X.</t>
+  </si>
+  <si>
+    <t>4528</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4528/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4529</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4529/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4530</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4530/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4535</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4535/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4536</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4536/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4537</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4537/requerimento_16.2025.docx</t>
+  </si>
+  <si>
+    <t>4542</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4542/requerimento_n_32_2026_-_multirao_de_rg_nas_comunidades_rurais.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 32_2026 - MULTIRÃO DE RG NAS COMUNIDADES RURAIS</t>
+  </si>
+  <si>
+    <t>4545</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4545/requerimento_18_2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 018/2026 - solicitando à Prefeita Municipal, Exma. Sra. Maria do Socorro Pereira Delfino, ao Superintendente do SCTrans, Sr. Alysson de Sousa Lira (Neguinho do Mondrian), a implantação de lombadas (quebra-molas) no Distrito de Azevém, especificamente na vila localizada no trecho calçado da comunidade.</t>
+  </si>
+  <si>
+    <t>4550</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4550/requerimento_pavimentacao_avenida_mario_messias.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se pavimentação na Avenida Mario Messias, Bairro Jardim Europa</t>
+  </si>
+  <si>
+    <t>4551</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4551/requerimento_087_rua_agripino_de_oliveira.docx</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro à Mesa que após ouvir o Plenário, seja constado em ata dos nossos trabalhos, e encaminhado Oficio a Prefeita Municipal de Cajazeiras, Maria do Socorro Delfino Pereira, e ao responsável da empresa TFA, e ao Secretário de Infraestrutura, o Senhor Arquimedes Gomes de Souza Neto, e também seja direcionado a Empresa TFA, Solicitando um melhoramento de Terraplanagem, Limpeza e Capinagem, na Rua Agripino de Oliveira, Bairro Casas Populares, Vizinho ao Ginasio Cecilia Meireles</t>
+  </si>
+  <si>
+    <t>4554</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4554/33_requerimento_perpetao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para que seja feito a limpeza, capinação e troca de lâmpadas no entorno do estádio O Perpetão</t>
+  </si>
+  <si>
+    <t>4557</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4557/requerimento_033_-__utilizacao_da_escola_do_sitio_be.pdf</t>
+  </si>
+  <si>
+    <t>Utilização da Escola do Sítio Bé</t>
+  </si>
+  <si>
+    <t>4563</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4563/34_requerimento_leblon.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para que seja feito a limpeza, troca de lâmpadas e tapa buracos na Praça do Leblon.</t>
+  </si>
+  <si>
+    <t>4574</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4574/requerimento_12.docx</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Rua Francisco Leite de Lima, Bairro Sol Nascente, desta cidade.</t>
+  </si>
+  <si>
+    <t>4575</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4575/requerimento_13.docx</t>
+  </si>
+  <si>
+    <t>Na forma regimental requeiro a mesa que após ouvir o Plenário, seja enviado oficio a Srª.  Maria do Socorro Delfino Pereira, Prefeita de Cajazeiras e a Srª. Elis Regina da Silva Carolino, Secretária de Planejamento, solicitando a realização do calçamento da Rua Valdo Leite de Araújo, Cidade Universitária, desta cidade.</t>
+  </si>
+  <si>
+    <t>4584</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4584/requerimento_021-2026_-_recuperacao_da_travessa_jose_guedes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Secretário Municipal de Infraestrutura, Sr. Arquimedes Gomes de Souza Neto e ao Secretário Municipal de Obras e Serviços Públicos, Sr. Breno Pires de Vasconcelos a recuperação da Travessa José Guedes, no Bairro dos Remédios, com reparo da rede de esgoto e tapa-buracos.</t>
+  </si>
+  <si>
+    <t>4585</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4585/requerimento_019-2026_-_esgoto_da_travessa_jose_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Secretário Municipal de Infraestrutura, Sr. Arquimedes Gomes de Souza Neto, ao Secretário Municipal de Obras e Serviços Públicos, Sr. Breno Pires de Vasconcelos, e ao Superintendente do SCTrans, Sr. Alysson de Sousa Lira (Neguinho do Mondrian) a recuperação da rede de esgoto da Travessa José Lopes, localizada no Bairro dos Remédios, com aprofundamento da tubulação ou utilização de manilhas adequadas, bem como a instalação de um quebra-molas na referida via.</t>
+  </si>
+  <si>
+    <t>4586</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4586/requerimento_020-2026_-_esgoto_e_pavimento_da_rua_antonio_felix.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Secretário Municipal de Infraestrutura, Sr. Arquimedes Gomes de Souza Neto e ao Secretário Municipal de Obras e Serviços Públicos, Sr. Breno Pires de Vasconcelos a recuperação da rede de esgoto e recomposição do pavimento da Rua Antônio Félix, no Bairro dos Remédios.</t>
+  </si>
+  <si>
+    <t>4587</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4587/requerimento_022-2026_-_limpeza_urbana_na_rua_jose_guedes_rolim.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Secretário Municipal de Infraestrutura, Sr. Arquimedes Gomes de Souza Neto, serviço de limpeza urbana na Rua José Guedes Rolim, localizada no Bairro dos Remédios.</t>
+  </si>
+  <si>
+    <t>4588</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4588/requerimento_023-2026_-_pavimentacao_da_rua_luiz_rolim_de_lima_rua_do_meio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Secretário Municipal de Infraestrutura, Sr. Arquimedes Gomes de Souza Neto e ao Secretário Municipal de Obras e Serviços Públicos, Sr. Breno Pires de Vasconcelos, a recuperação da pavimentação da Rua Luiz Rolim de Lima (Rua do Meio), localizada no Bairro dos Remédios.</t>
+  </si>
+  <si>
+    <t>4589</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4589/requerimento_024-2026_-_pavimentacao_da_rua_projetada_6_bpm.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Secretário Municipal de Infraestrutura, Sr. Arquimedes Gomes de Souza Neto e ao Secretário Municipal de Obras e Serviços Públicos, Sr. Breno Pires de Vasconcelos, a pavimentação da rua projetada localizada ao lado do 6º Batalhão de Polícia Militar, no Bairro dos Remédios.</t>
+  </si>
+  <si>
+    <t>4590</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4590/requerimento_025-2026_-_pavimentacao_da_rua_antonia_leite.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Secretário Municipal de Infraestrutura, Sr. Arquimedes Gomes de Souza Neto e ao Secretário Municipal de Obras e Serviços Públicos, Sr. Breno Pires de Vasconcelos, a pavimentação asfáltica ou em paralelepípedo da Rua Antônia Leite, localizada no Bairro dos Remédios.</t>
+  </si>
+  <si>
+    <t>4591</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4591/requerimento_027-2026_-_recuperacao_da_travessa_leonardo_rolim.pdf</t>
+  </si>
+  <si>
+    <t>solicitando ao Secretário Municipal de Infraestrutura, Sr. Arquimedes Gomes de Souza Neto e ao Secretário Municipal de Obras e Serviços Públicos, Sr. Breno Pires de Vasconcelos, a recuperação da Travessa Leonardo Rolim, localizada no Bairro dos Remédios.</t>
+  </si>
+  <si>
+    <t>4592</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4592/requerimento_026-2026_-_manutencao_da_iluminacao_publica_na_travessa_luiz_rolim_de_lima.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Secretário Municipal de Infraestrutura, Sr. Arquimedes Gomes de Souza Neto, a ampliação e manutenção da iluminação pública na Travessa Luiz Rolim de Lima, localizada no Bairro dos Remédios.</t>
+  </si>
+  <si>
+    <t>4593</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4593/requerimento_028-2026_-_estudo_tec_entrada_do_bairro_dos_remedios.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Secretário Municipal de Infraestrutura, Sr. Arquimedes Gomes de Souza Neto e ao Secretário Municipal de Obras e Serviços Públicos, Sr. Breno Pires de Vasconcelos, um estudo técnico para revitalização da entrada do Bairro dos Remédios, nas proximidades da Oficina Praeixo.</t>
+  </si>
+  <si>
+    <t>4594</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4594/requerimento_029-2026_-_rua_vitalina_cartaxo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Secretário Municipal de Infraestrutura, Sr. Arquimedes Gomes de Souza Neto, limpeza geral e retirada de entulhos na Rua Vitalina Cartaxo, localizada no Bairro dos Remédios.</t>
+  </si>
+  <si>
+    <t>4596</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4596/mocao_de_congratulacoes_luciano_copias.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES à Luciano Cópias e Papelaria, na pessoa de seus proprietários, ANA BEATRIZ DIAS E FRANCISCO LUCIANO DE OLIVEIRA, pela celebração dos seus 31 anos de história, confiança e excelência, comemorados no presente ano.</t>
+  </si>
+  <si>
+    <t>4597</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4597/requerimento_19.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de pavimentação no Sítio Militão.</t>
+  </si>
+  <si>
+    <t>4611</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4611/requerimento_77_mocao_de_aplausos_policiais_-_correto.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, a ser direcionada ao SARGENTO LUCELIO SABINO NASCIMENTO, ao SARGENTO CÍCERO ALVES REINALDO, considerando para tanto ATO DE BRAVURA</t>
+  </si>
+  <si>
+    <t>4395</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4395/requerimento_n_29_2026_-_solicitando_a_abertura_da_estrada_do_azevedo_localizada_no_sitio_cachoeirinha_bem_como_a_colocacao_de_manilhas_no_riacho_existente_no_trecho..pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 29_2026 - SOLICITANDO A ABERTURA DA ESTRADA DO AZEVEDO, LOCALIZADA NO SÍTIO CACHOEIRINHA, BEM COMO A COLOCAÇÃO DE MANILHAS NO RIACHO EXISTENTE NO TRECHO.</t>
+  </si>
+  <si>
+    <t>4402</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4402/indicacao_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a implantação de aplicativo de celular voltado à zeladoria colaborativa e à ampliação do acesso digital a serviços públicos municipais.</t>
+  </si>
+  <si>
+    <t>4421</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4421/indicacao_3.pdf</t>
+  </si>
+  <si>
+    <t>A adoção de medidas para ampliar a realização de castrações de cães e gatos no município de Cajazeiras – PB, por meio da criação e fortalecimento de campanhas permanentes e mutirões gratuitos de castração.</t>
+  </si>
+  <si>
+    <t>4424</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4424/requerimento_08_2.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa que, após ouvir o Plenário, seja enviada a presente indicação à Exma. Prefeita Maria do Socorro Delfino Pereira, e ao Sr. Arquimedes Gomes, Secretário Municipal de Infraestrutura, solicitando que o Executivo tome providência, em caráter de urgência, o conserto de galeria aberta da Rua Dimas Andriola, no Bairro Jardim Oásis.</t>
+  </si>
+  <si>
+    <t>4429</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4429/indicacao.pdf</t>
+  </si>
+  <si>
+    <t>Realização de serviços de capinagem e limpeza na Travessa Fausto Rolim.</t>
+  </si>
+  <si>
+    <t>4430</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4430/requerimento_06.pdf</t>
+  </si>
+  <si>
+    <t>A execução da obra de construção/complementação da calçada na Travessa Fausto Rolim.</t>
+  </si>
+  <si>
+    <t>4469</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4469/projeto_de_lei_autorizacao_para_instituicao_do_programa_municipal_centro-dia_para_pessoas_idosas_creche_para_idosos_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Autorização para Instituição do Programa Municipal Centro-Dia para pessoas idosas (“Creche para idosos”) no Município de Cajazeiras, Estado da Paraíba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4477</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4477/casa_de_apoio_campin_grande_pb.pdf</t>
+  </si>
+  <si>
+    <t>A criação de uma Casa de Apoio na cidade de Campina Grande/PB</t>
+  </si>
+  <si>
+    <t>4500</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4500/indicacao______-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção de providências para melhoria da Rua João Alves da Silva, no Bairro Jardim Oásis.</t>
+  </si>
+  <si>
+    <t>4513</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4513/indicacao______-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a pavimentação em paralelepípedo da Rua Geni Pereira da Silva, no Bairro Jardim Oásis.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>FÁBIO BORGES LEITE</t>
-[...2 lines deleted...]
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4057/mocao_de_pesar_jose_marcos_eduardo.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4057/mocao_de_pesar_jose_marcos_eduardo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar José Marcos  Eduardo</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4091/mocao_de_pesar_021_senhora_maria_lucia_lima.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4091/mocao_de_pesar_021_senhora_maria_lucia_lima.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Maria Lúcia Lima</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4118/mocao_de_aplauso.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4118/mocao_de_aplauso.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sr. Reudsman Lopes Ferreira, pela certificação do Museu do Futebol de Cajazeiras como Ponto de Cultura, pelo Ministério da Cultura, de acordo com os critérios e normativas da Política Nacional Cultura Viva (Lei nº 13.018/2014).</t>
   </si>
   <si>
+    <t>4136</t>
+  </si>
+  <si>
+    <t>Lindberg Lira</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4136/mocao_de_apalusos_ao_reverendissimo__dom_francisco_de_assis_gabriel_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de congratulações ao Reverendíssimo Dom Francisco de Assis Gabriel dos Santos.</t>
+  </si>
+  <si>
+    <t>4138</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4138/mocao_de_congratulacao_a_policia_militar_do_estado_da_paraiba_pela_passagem_dos_seus_194_anos..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO á POLÍCIA MILITAR DO ESTADO DA PARAÍBA, pela passagem dos seus 194 anos de relevantes serviços prestados à sociedade paraibana.</t>
+  </si>
+  <si>
+    <t>4139</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4139/requerimento_02.pdf</t>
+  </si>
+  <si>
+    <t>Essa singela homenagem se faz necessária para parabeniza-las pela organização e entrega de diversos materiais, mobiliários, jogos educativos, brinquedos, eletrodomésticos e instrumentos musicais para as escolas municipais dessa cidade. Essa ação reforça o compromisso com a educação e com a comunidade cajazeirense.</t>
+  </si>
+  <si>
+    <t>4170</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4170/mocao_de_aplausos_carnaval_2026_prefeita_.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos a prefeita e vice-prefeita pelo Carnaval 2026</t>
+  </si>
+  <si>
+    <t>4171</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4171/mocao_de_aplausos_carnaval_2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos para os secretários Elis Regina da Silva Carolino e a Eduardo Jorge Gomes Pereira pelo planejamento e idealização do Carnaval de 2026.</t>
+  </si>
+  <si>
+    <t>4173</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4173/requerimento_03.pdf</t>
+  </si>
+  <si>
+    <t>Essa homenagem se faz necessária, pois há 31 anos, o Bloco das Virgens de Cajazeiras arrasta multidões e faz história como sendo o maior bloco de Cajazeiras e da região, reunindo foliões de toda a Paraíba e de várias regiões do Nordeste. Fundado para celebrar a irreverência, a alegria e a liberdade do carnaval de rua, o bloco se consolidou como símbolo da cultura popular e da identidade carnavalesca da nossa cidade._x000D_
+Desde 2009, sob a coordenação do ator Jucinério Félix, o Bloco das Virgens de Cajazeiras se fortaleceu ainda mais, ampliando sua organização, gerando impacto cultural, social e fomentando a economia local, valorizando artistas da terra e participando de ações sociais que transformam a comunidade. Mais que um bloco, as Virgens é tradição, cultura, inclusão e paixão pelo carnaval. Além disso, o bloco tem como objetivo dizer NÃO a violência contra a mulher, homofobia, racismo, machismo e xenofobia.</t>
+  </si>
+  <si>
+    <t>4174</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4174/mocao_de_aplausos_carnaval_2026_policia_militar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos para a polícia militar pelo ótimo trabalho durante o carnaval de Cajazeiras.</t>
+  </si>
+  <si>
+    <t>4176</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4176/requerimento_04.pdf</t>
+  </si>
+  <si>
+    <t>Essa homenagem é necessária para enaltecer o trabalho desempenhado pela prefeita, a vice-prefeita e aos secretários que não mediram esforços para realizar o melhor e maior carnaval da Paraíba. Esse é mais um ano de organização, segurança garantida, promoção da cultura, fomentação da economia local, bem como, do trabalho social que é desenvolvido durante os dias de festa.</t>
+  </si>
+  <si>
+    <t>4177</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4177/mocao_de_aplausos_carnaval_2026_bombeiros.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Corpo de Bombeiros pela atuação exemplar no Carnaval de 2026</t>
+  </si>
+  <si>
+    <t>4179</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4179/mocao_de_aplausos_carnaval_2026_hrc.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao HRC pela dedicação, eficiência e comprometimento de toda a equipe no Carnaval do Município</t>
+  </si>
+  <si>
+    <t>4182</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4182/mocao_de_aplausos_carnaval_2026_recicla_cajazeiras.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Recicla Cajazeiras por ter desempenhado o papel excelente no Carnaval de 2026.</t>
+  </si>
+  <si>
+    <t>4184</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4184/mocao_de_aplausos_carnaval_2026_sctrans.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos a SCTrans pela brilhante atuação no carnaval de Cajazeiras</t>
+  </si>
+  <si>
+    <t>4185</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4185/mocao_de_aplausos_as_tvs_de_cajazeiras_do_carnaval_2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, a Tv Diário do Sertão; Tv Sertão da Paraíba e Difusora 1, pela realização da cobertura das festividades que ocoreram durante os dias referentes ao Carnaval deste município De Cajazeiras-PB.</t>
+  </si>
+  <si>
+    <t>4186</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4186/mocao_de_aplausos_aos_organizadores_dos_blocos_do_carnaval_2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, aos Organizadores dos Blocos do Carnaval 2026</t>
+  </si>
+  <si>
+    <t>4187</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4187/mocao_de_aplausos_as_radios_de_cajazeiras_do_carnaval_2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, a Difusora Rádio Cajazeirense 1.070 AM, Rádio Arapuan FM 98.5, Rádio Patamuté FM 104.9, Rádio Mais FM 97.7, Rádio Alto Piranhas 650 AM, Barroso FM, pela realização da cobertura das festividades que ocoreram durante os dias referentes ao Carnaval 2026.</t>
+  </si>
+  <si>
+    <t>4188</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4188/mocao_de_aplausos_a_netline_telecom.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, à Netline Telecom, pela excelência na prestação do serviço, sistema de monitoramento que vem contribuindo diretamente para o fortalecimento da segurança pública em nosso município de Cajazeiras-PB.</t>
+  </si>
+  <si>
+    <t>4216</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4216/mocao_de_pesar_024_senhor_jose_ranieri_alves_de_freitas.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar</t>
+  </si>
+  <si>
+    <t>4243</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4243/mocao_de_pesar_francisco_soares_rolim_..pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento do senhor Francisco Soares Rolim.</t>
+  </si>
+  <si>
+    <t>4250</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4250/mocao_de_congratulacao_ao_sr._valserlom_alexandre_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO ao Sr. Valserlom Alexandre da Silva, em reconhecimento pelos 40 anos de relevantes serviços prestados a esta Casa Legislativa.</t>
+  </si>
+  <si>
+    <t>4253</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4253/mocao_de_pesar_025-2026_heronildes_alves.pdf</t>
+  </si>
+  <si>
+    <t>4263</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4263/mocao_de_pesar_aos_familiares_do_senhor_jose_soares_da_silva__ex._vereador_de_cajazeiras-pb..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR aos familiares do Senhor José Soares da Silva – Ex. Vereador de Cajazeiras-PB.</t>
+  </si>
+  <si>
+    <t>4264</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4264/mocao_de_congratulacoes_a_apaa__associacao_de_pais_e_amigos_do_autista_de_cajazeiras_e_regiao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES à APAA – Associação de Pais e Amigos do Autista de Cajazeiras e Região, em reconhecimento pelos 09 anos de fundação.</t>
+  </si>
+  <si>
+    <t>4267</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4267/mocao_de_aplausos__cmocao_de_aplausos_ao_jovem_ruan_mangueira_bailarino_cajazeirense_que_vem_se_destacando_no_cenario_artistico_nacional..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, ao jovem Ruan Mangueira, bailarino cajazeirense que vem se destacando no cenário artístico nacional.</t>
+  </si>
+  <si>
+    <t>4275</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4275/mocao_de_pesar_026-2026_jose_soares_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>4276</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4276/mocao_de_pesar_aos_familiares_do_senhor_francisco_roberto_lima_dos_santos..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR aos familiares do Senhor Francisco Roberto Lima dos Santos.</t>
+  </si>
+  <si>
+    <t>4287</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4287/mocao_de_pesar_027-2026_jose_florencio_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar - pelo falecimento do Sr. José Florêncio dos Santos</t>
+  </si>
+  <si>
+    <t>4288</t>
+  </si>
+  <si>
+    <t>4289</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4289/mocao_de_pesar_aos_familiares_da_senhora_sandra_ferreira..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR aos familiares da Senhora Sandra Ferreira.</t>
+  </si>
+  <si>
+    <t>4290</t>
+  </si>
+  <si>
+    <t>4291</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4291/mocao_de_aplausos_a_familia_amaro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, à Família Amaro, em reconhecimento à belíssima apresentação realizada no programa Em Família com Eliana, exibido pela Rede Globo.</t>
+  </si>
+  <si>
+    <t>4292</t>
+  </si>
+  <si>
+    <t>4293</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4293/mocao_congratulacoes_jota_franca.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Congratulações ao radialista Jota França.</t>
+  </si>
+  <si>
+    <t>4294</t>
+  </si>
+  <si>
+    <t>4306</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4306/mocao_de_pesar_074-2026_francisco_henrique_goncalves.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar - Senhor Francisco Henrique Gonçalves</t>
+  </si>
+  <si>
+    <t>4308</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4308/requerimento_08.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar para a família do Senhor Luiz Gomes Rolim.</t>
+  </si>
+  <si>
+    <t>4309</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4309/requerimento_09.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos para os Padres da Paróquia São José Operário.</t>
+  </si>
+  <si>
+    <t>4310</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4310/mocao_de_congratulacoes_helton_moreira.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Congratulações ao radialista Helton Moreira.</t>
+  </si>
+  <si>
+    <t>4324</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4324/mocao_de_pesar_antonia_goncalves_de_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento da senhora Antônia Gonçalves de Oliveira.</t>
+  </si>
+  <si>
+    <t>4331</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4331/mocao_de_pesar_jose_nestorio_gomes.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento do senhor José Nestório Gomes (Garrincha).</t>
+  </si>
+  <si>
+    <t>4336</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4336/mocao_de_aplausos_aobra_alegrate_de_maria.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, à Obra Álegrate de Maria, vinculada à Igreja Catedral de Nossa Senhora da Piedade, pela realização da encenação da Paixão de Cristo nas ruas de Cajazeiras 2026.</t>
+  </si>
+  <si>
+    <t>4345</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4345/mocao_de_aplausos_a_atleta_anna_julia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, à atleta Anna Júlia, em reconhecimento ao seu brilhante desempenho no cenário esportivo internacional. A homenageada conquistou o honroso título de Vice-Campeã Mundial de Karatê, durante o Malta Open – International Karate Championships, realizado nos dias 26 e 27 de março, na cidade de Malta.</t>
+  </si>
+  <si>
+    <t>4357</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4357/mocao_de_aplausos_a_prefeitura_municipal_de_cajazeiras_por_meio_da_secretaria_de_desenvolvimento_economico_pela_realizacao_da_5a_feira_da_mulher_empreendedora..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, à Prefeitura Municipal de Cajazeiras, por meio da Secretaria de Desenvolvimento Econômico, pela realização da 5ª Feira da Mulher Empreendedora.</t>
+  </si>
+  <si>
+    <t>4358</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4358/mocao_de_pesar__dona_mudinha_.pdf</t>
+  </si>
+  <si>
+    <t>Requerer moção de pesar para a família da senhora RAIMUNDA PEREIRA DE JESUS (DONA MUNDINHA)</t>
+  </si>
+  <si>
+    <t>4371</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4371/doc-20260225-wa0161.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento da senhora Shirley Maciel Diretora do Colégio Alternativo.</t>
+  </si>
+  <si>
+    <t>4373</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4373/mocao_de_aplausos_ao_ilustre_cajazeirense_jose_ronildo_souza_da_silva_pela_sua_nomeacao_ao_cargo_de_comandante-geral_da_policia_militar_da_paraiba..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, ao ilustre cajazeirense José Ronildo Souza da Silva, pela sua nomeação ao cargo de Comandante-Geral da Polícia Militar da Paraíba.</t>
+  </si>
+  <si>
+    <t>4374</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4374/mocao_de_aplausos_ao_coronel_douglas_ferreira_de_araujo_pela_sua_nomeacao_ao_cargo_de_subcomandante-geral_da_policia_militar_da_paraiba_pmpb..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, ao Coronel Douglas Ferreira de Araújo, pela sua nomeação ao cargo de Subcomandante-Geral da Polícia Militar da Paraíba (PMPB).</t>
+  </si>
+  <si>
+    <t>4375</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4375/mocao_de_aplausos_ao_ao_excelentissimo_senhor_lucas_ribeiro_novais_de_araujo_pela_sua_posse_como_governador_do_estado_da_paraiba..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, ao Excelentíssimo Senhor Lucas Ribeiro Novais de Araújo, pela sua posse como Governador do Estado da Paraíba.</t>
+  </si>
+  <si>
+    <t>4376</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4376/mocao_de_aplausos_ao_excelentissimo_senhor_joao_azevedo_lins_filho..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, ao Excelentíssimo Senhor João Azevêdo Lins Filho, em reconhecimento à sua relevante trajetória e aos serviços prestados ao Estado da Paraíba durante o período em que exerceu o cargo de Governador.</t>
+  </si>
+  <si>
+    <t>4378</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4378/mocao_de_aplausos_ao_grupo_de_teatro_fenix.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, ao Grupo de Teatro Fênix pela brilhante realização do espetáculo “Paixão de Cristo 2026”, ocorrido nos dias 02 e 03 de abril, no Estádio Higino Pires Ferreira.</t>
+  </si>
+  <si>
+    <t>4398</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4398/mocao_de_aplausos_a_carlinhos_vaqueiro.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos ao senhor Carlinhos Vaqueiro pela realização da Cavalgada em comemoração ao seu aniversário.</t>
+  </si>
+  <si>
+    <t>4401</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4401/mocao_de_pesar_aos_familiares_do_senhor_jose_vinicius_de_araujo_aos_72_anos_agente_aposentado_do_fisco_estadual..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR aos familiares do Senhor José Vinícius de Araújo aos 72 Anos, (Agente aposentado do Fisco Estadual).</t>
+  </si>
+  <si>
+    <t>4407</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4407/mocao_de_congratulacoes_a_paroquia_sao_joao_bosco_situada_na_zona_sul_de_cajazeiras__pb_pela_celebracao_dos_seus_60_anos_de_criacao_novo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES à Paróquia São João Bosco, situada na zona sul de Cajazeiras – PB, pela celebração dos seus 60 anos de criação, comemorados no dia 11 de abril de 2026. A Paróquia São João Bosco chega a este marco jubilar consolidando uma trajetória de seis décadas dedicadas à fé, à evangelização e ao serviço à comunidade, com especial atenção à formação da juventude, inspirada no carisma de Dom Bosco, educador e pastor dos jovens.</t>
+  </si>
+  <si>
+    <t>4409</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4409/requerimento_77_mocao_de_aplausos_policiais.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos por Ato de Bravura</t>
+  </si>
+  <si>
+    <t>4415</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4415/mocao_de_aplausos_cnsl.pdf</t>
+  </si>
+  <si>
+    <t>Ao Colégio Nossa Senhora de Lourdes, ao professor de literatura Gregório Nascimento e às turmas do 2º ano, em reconhecimento às relevantes atividades realizadas no dia 14 de abril, voltadas ao combate à violência contra a mulher.</t>
+  </si>
+  <si>
+    <t>4418</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4418/mocao_de_aplausos.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS_x000D_
+_x000D_
+Na forma regimental, requeiro à mesa, ouvido o plenário, MOÇÃO DE APLAUSOS aos senhores Adalberto Pereira Moreira, Fabricio Oliveira de Abreu, Laurismar Alencar de Sousa, Jonatas Weyder Temoteo Cartaxo e Altieres Leite Carolino, pela brilhante organização da 10ª Super Trilha de Moto de Cajazeiras, ocorrida no último domingo, dia 12 de abril._x000D_
+A trilha promoveu o esporte de aventura, desafiando pilotos em trilhas e obstáculos naturais, além de fomentar o turismo e a economia local. A organização garantiu a segurança e a confraternização entre os apaixonados pelo motociclismo, fortalecendo a união da categoria.</t>
+  </si>
+  <si>
+    <t>4420</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4420/mocao_de_pesar_028_francisco_de_assis_batista..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR, PELO FALECIMENTO DO SR. FRANCISCO DE ASSIS BATISTA.</t>
+  </si>
+  <si>
+    <t>4423</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4423/mocao_de_aplausos_michele_andradepdf.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à cantora MICHELE ANDRADE, em reconhecimento à brilhante gravação do DVD “Sertão das Maravilhas”, realizada no dia 21 de abril de 2026, no município de Cajazeiras, promovendo a cultura nordestina e projetando o nome da cidade em âmbito regional e nacional.</t>
+  </si>
+  <si>
+    <t>4434</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4434/requerimento_013-2026_-_mocao_de_aplausos_prefeita_e_sec_d_planejamento.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à Prefeita Municipal, Sra. Maria do Socorro Pereira Delfino e à Secretária Municipal de Planejamento e Desenvolvimento Urbano, Sra. Elis Regina da Silva Carolino.</t>
+  </si>
+  <si>
+    <t>4439</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4439/mocao_de_aplausos_centros_espiritas.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS às casas espíritas NEAK, Reencontro, Cirineus do Caminho e CEFAC, pela realização da XIX Semana Municipal de Espiritismo de Cajazeiras, que tem como tema “Onde está teu tesouro? Família e Valores Espirituais”.</t>
+  </si>
+  <si>
+    <t>4440</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4440/requerimento_014-2026_-_mocao_de_aplausos_dr_rodrigo_maia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Dr. Rodrigo Lima Maia, pela sua posse no cargo de Procurador-Geral do Estado da Paraíba.</t>
+  </si>
+  <si>
+    <t>4443</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4443/mocao_de_pesar_029_lucia_duarte.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar Pelo Falecimento da Senhora Lúcia Duarte</t>
+  </si>
+  <si>
+    <t>4446</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4446/mocao_de_pesar__antonia_moreira_de_figueiredo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar da senhora Antônia Moreira de Figueiredo.</t>
+  </si>
+  <si>
+    <t>4470</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4470/mocao_de_pesar_030_titico.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar - Sr. Titico</t>
+  </si>
+  <si>
+    <t>4524</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4524/requerimento_015-2026_-_mocao_de_aplausos-isaac_veras.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao senhor Isaac Fernandes Vieira Veras, Diretor Comercial da Companhia de Água e Esgotos da Paraíba, em reconhecimento aos relevantes serviços prestados e pela gestão eficiente, comprometida e responsável que vem desempenhando à frente do setor comercial da instituição.</t>
+  </si>
+  <si>
+    <t>4525</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4525/requerimento_016-2026_-_mocao_de_aplausos-joseanne_silene_costa_maciel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à senhora Joseanne Silene Costa Maciel, Secretária Municipal de Educação, em reconhecimento ao relevante trabalho que vem desempenhando à frente da Secretaria Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>4532</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4532/mocao_de_congratulacoes_eu_atleta.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações ao projeto “Eu Atleta”, em nome dos profissionais de Educação Física PAULO JÚNIOR, MARCELO SOUSA E JÚNIOR pela celebração dos seus 13 anos de atuação, comemorados no dia 16 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>4543</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4543/requerimento_017-2026_-_mocao_de_aplausos_aniversario_das_radios.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Diretor-Presidente José Cavalcanti da Silva, em reconhecimento aos 62 anos da Rádio Difusora AM e aos 46 anos da Rádio Patamuté FM, celebrados no último dia 31 de maio, estendendo-se a homenagem a todos os colaboradores que, ao longo dos anos, contribuíram para consolidar a trajetória dessas importantes emissoras.</t>
+  </si>
+  <si>
+    <t>4549</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4549/mocao_de_aplausos_projeto_militar_mirim.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, aos senhores Sargento Lucarine, Sargento Lúcio e Sargento Lindomar, em reconhecimento ao relevante trabalho desenvolvido por meio do Projeto Militar Mirim, iniciativa que tem contribuído significativamente para a formação de crianças e adolescentes, promovendo valores essenciais como respeito, responsabilidade, disciplina, cidadania e compromisso com a sociedade.</t>
+  </si>
+  <si>
+    <t>4558</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4558/mocao_de_pesar_034__-2026_mocao_de_pesar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, Senhor Iranildo Tomé da Silva</t>
+  </si>
+  <si>
+    <t>4561</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4561/mocao______-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos aos integrantes do 5º Batalhão de Corpo de Bombeiros Militar da Paraíba que atuaram, no dia 08 de junho de 2026, em operação de busca por pessoa desaparecida em área de mata.</t>
+  </si>
+  <si>
+    <t>4562</t>
+  </si>
+  <si>
+    <t>4567</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4567/mocao_de_aplausos_a_escola_vitoria_regia_em_nome_das_gestoras_escolares_sras._gilvaneide_dantas_e_elizabete_dantas_pela_realizacao_do_evento_forregia_2026..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, à Escola Vitória Régia, em nome das gestoras escolares Sras. Gilvaneide Dantas e Elizabete Dantas, pela realização do evento “Forrégia 2026”, que teve como tema: “Forrégia Encantado: no cordel recitado, o sertão vira um mar de poesia”.</t>
+  </si>
+  <si>
+    <t>4568</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4568/_mocao_de_aplausos_a_sra._vanessa_rolim_barreto_medica_otorrinolaringologista_natural_de_cajazeiraspb.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, à Sra. Vanessa Rolim Barreto, médica otorrinolaringologista, natural de Cajazeiras–PB, pelo brilhante destaque alcançado no 40º Congresso Pan-Americano de Otorrinolaringologia e Cirurgia de Cabeça e Pescoço, realizado entre os dias 4 e 6 de junho de 2026, na cidade do Rio de Janeiro.</t>
+  </si>
+  <si>
+    <t>4569</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4569/mocao_de_aplausos_escola_monte_carmelo_pela_realizacao_do_tradicional_evento_xxi_forromelo_ocorrido_no_dia_28_de_maio_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, Escola Monte Carmelo, pela realização do tradicional evento “XXI Forrómelo”, ocorrido no dia 28 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>4570</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4570/mocao_de_aplausos_ao_grupo_tia_ju_pela_realizacao_do_evento_vii_arraia_do_grupo_tia_ju_ocorrido_no_dia_30_de_maio_de_2026_na_aabb_de_cajazeiras..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, ao Grupo Tia Jú, pela realização do evento “VII Arraiá do Grupo Tia Jú”, ocorrido no dia 30 de maio de 2026, na AABB de Cajazeiras.</t>
+  </si>
+  <si>
+    <t>4571</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4571/mocao_de_aplausos_ao_instituto_educacional_1a_opcao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, ao Instituto Educacional 1ª Opção, sob o lema “Porque aprender é bem demais!”, pela realização do evento “Encanto Nordestino – Do xote, xaxado ao baião, o encanto nordestino agora é tradição”, ocorrido no dia 03 de junho, nas dependências do SEST SENAT, localizado na BR-230, em Cajazeiras.</t>
+  </si>
+  <si>
+    <t>4573</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4573/mocao_de_aplausos_a_equipe_de__cosultorio_de_rua__do_municipio_de_cajazeiras.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, A EQUIPE DO CONSULTÓRIO DE RUA, da Secretaria Municipal de Saúde, pelos relevantes serviços prestados à população em situação de rua no município de Cajazeiras.</t>
+  </si>
+  <si>
+    <t>4598</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4598/mocao_de_aplausos_a_instituto_nossa_senhora_de_fatima.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, ao Instituto Nossa Senhora de Fátima pela realização do XIV Xamegando no Forró, com o tema “O Amor Está no Ar”, realizado no dia 12 de junho, no Cajazeiras Tênis Clube.</t>
+  </si>
+  <si>
+    <t>4599</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4599/mocao_de_aplausos_a_escola_dona_nicea_claudino.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, à comunidade escolar da ECIT Professora Nicéa Claudino, pela brilhante realização do Arraiá de Dona Nicéa, ocorrido no dia 12 de junho, com o tema “Tradição que Educa, Alegria que Une”.</t>
+  </si>
+  <si>
+    <t>4600</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4600/mocao_de_aplausos_a_escola_geracao_construtiva.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, ao Colégio e Curso Geração Construtiva pela realização do São João do Geração 2026, com o tema “A Vibe Nordestina”, realizado no dia 14 de junho de 2026, no ginásio da Faculdade Católica da Paraíba, em Cajazeiras-PB.</t>
+  </si>
+  <si>
+    <t>4601</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4601/mocao_de_aplausos_a_escola_dom_moises_coelho.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, à comunidade escolar da Escola Estadual de Ensino Fundamental e Médio Dom Moisés Coelho, pela realização do Fogueirão 2026, ocorrido no dia 11 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>4602</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4602/mocao_de_aplausos_a_escola_aprender_mais_cjz.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, à Escola Aprender Mais pela realização do VII Mais Forró, com o tema “Coração Nordestino – Ritmo, Cores e Emoções”, realizado no dia 12 de junho de 2026, na quadra da ECIT Professora Nicéa Claudino Pinheiro, localizada ao lado do SEST SENAT, na BR-230.</t>
+  </si>
+  <si>
     <t>4081</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>RAZÕES DO VETO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4081/of.038-camara-veto_total_autografo_de_lei_95.2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4081/of.038-camara-veto_total_autografo_de_lei_95.2025.pdf</t>
   </si>
   <si>
     <t>OFICIO 038/2026-VETO TOTAL AO AUTOGRAFO DE LEI 95/2025 QUE AUTORIZA A ESTADUALIZAÇÃO DA ESTRADA MUNICIPAL QUE INICIA NO ENTRONCAMENTO DA RODOVIA ESTADUAL PB-400, NO SÍTIO COCOS, PASSANDO PELO SÍTIO CACHOEIRINHA DOS COCOS, DISTRITO DE AZEVÉM, E TERMINANDO NA DIVISA DOS MUNICÍPIOS DE CAJAZEIRAS E CACHOEIRA DOS ÍNDIOS.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4082/of.032-camara-veto_total_autografo_de_lei_55.2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4082/of.032-camara-veto_total_autografo_de_lei_55.2025.pdf</t>
   </si>
   <si>
     <t>OFICIO 032/2026-VETO TOTAL AO AUTOGRAFO Nº 55/2025 QUE INSTITUI O CONSELHO MUNICIPAL DOS DIREITOS DA POPULAÇÃO EM SITUAÇÃO DE RUA DO MUNICÍPIO DE CAJAZEIRAS (CMDPSR) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4083/of.034-camara-veto_total_autografo_de_lei_100.2025.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4083/of.034-camara-veto_total_autografo_de_lei_100.2025.pdf</t>
   </si>
   <si>
     <t>OFICIO 034/2026-VETO TOTAL AO AUTOGRAFO 100/2025 QUE AUTORIZA A ESTADUALIZAÇÃO DA ESTRADA MUNICIPAL QUE INICIA NA RODOVIA FEDERAL BR-230, NAS PROXIMIDADES DO ESTÁDIO O PERPETÃO, ESTENDENDO-SE PELOS SÍTIOS MARIAS PRETAS I, MARIAS PRETAS II, FÁTIMA, TABULEIRO E TERMINANDO NO DISTRITO DE PATAMUTÉ, TOTALIZANDO UM PERCURSO DE 9 KM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4086/of.031-camara-veto_total_autografo_23-dispoe_sobre_a_obrigatoriedade_da_construcao_de_faixa_elevada_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4086/of.031-camara-veto_total_autografo_23-dispoe_sobre_a_obrigatoriedade_da_construcao_de_faixa_elevada_.pdf</t>
   </si>
   <si>
     <t>OFICIO 031-CÂMARA-VETO TOTAL AUTOGRAFO 23-DISPÕE SOBRE A OBRIGATORIEDADE DA CONSTRUÇÃO DE FAIXA ELEVADA</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4088/of.033-camara-veto_parcial_autografo_87-dispoe_sobre_a_obrigatoriedade_de_realizacao_de_competicoes_.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4088/of.033-camara-veto_parcial_autografo_87-dispoe_sobre_a_obrigatoriedade_de_realizacao_de_competicoes_.pdf</t>
   </si>
   <si>
     <t>OFICIO 033-CÂMARA-VETO PARCIAL AUTOGRAFO 87-DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DE COMPETIÇÕES FEMININAS NAS MESMAS MODALIDADES EM QUE HOUVER COMPETIÇÕES MASCULINAS PROMOVIDAS, APOIADAS OU PATROCINADAS PELA SECRETARIA MUNICIPAL DE ESPORTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>4581</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4581/razoes_do_veto.pdf</t>
+  </si>
+  <si>
+    <t>RAZÕES DO VETO AO AUTÓGRAFO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DE ESPAÇOS DESTINADOS À REALIZAÇÃO DE ENCONTROS, EXPOSIÇÕES E CAMPEONATOS DE SOM AUTOMOTIVO E VEÍCULOS MODIFICADOS NO MUNICÍPIO DE CAJAZEIRAS-PB.</t>
+  </si>
+  <si>
+    <t>4583</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4583/razoes_do_veto_cidade_mais_limpa.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Projeto de Lei sobre um Programa Municipal de Fiscalização Colaborativa de Resíduos Sólidos – Cidade Mais Limpa.</t>
+  </si>
+  <si>
+    <t>4202</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>EMENDA</t>
+  </si>
+  <si>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4202/emenda_supressiva_01.docx</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>4348</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4348/emenda_aditiva_ats.pdf</t>
+  </si>
+  <si>
+    <t>Inclui prazo para resposta ao requerimento.</t>
+  </si>
+  <si>
+    <t>4349</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4349/emenda_modificativa_ats_quinquenio.pdf</t>
+  </si>
+  <si>
+    <t>modifica o inciso I do artigo 10.</t>
+  </si>
+  <si>
+    <t>4350</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4350/emenda_supressiva_ats_quinquenio_.pdf</t>
+  </si>
+  <si>
+    <t>Suprime o inciso IV do artigo 4º</t>
+  </si>
+  <si>
+    <t>4351</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4351/emenda_aditiva_ats_quinquenio_.pdf</t>
+  </si>
+  <si>
+    <t>Altera o parágrafo único do artigo 9º.</t>
+  </si>
+  <si>
+    <t>4484</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4484/emenda_supressiva_das_comissoes.docx</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva ao projeto de lei n°18/2026.</t>
+  </si>
+  <si>
+    <t>4485</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4485/emenda_modificativa_das_comissoes.docx</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de lei N° 18/2026.</t>
+  </si>
+  <si>
+    <t>4509</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4509/emenda_aditiva_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta prioridade específica na área de saúde pública para o controle populacional ético de cães e gatos, no âmbito do setor de Zoonoses na LDO 2027.</t>
+  </si>
+  <si>
+    <t>4510</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4510/emenda_aditiva_09_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Determina que a LOA 2027 preveja programação orçamentária específica para o controle populacional ético de cães e gatos pelo setor de Zoonoses.</t>
+  </si>
+  <si>
+    <t>4511</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4511/emenda_aditiva_10_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Inclui diretriz de monitoramento, transparência e avaliação da ação de controle populacional ético de cães e gatos na LDO 2027.</t>
+  </si>
+  <si>
+    <t>4512</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4512/emenda_aditiva_11_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Inclui o controle populacional ético de cães e gatos entre as prioridades gerais da Administração Municipal para o exercício de 2027 na LDO 2027.</t>
+  </si>
+  <si>
+    <t>4547</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4547/emenda_modificativa_das_comissoes_1.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao projeto de lei n° 26/2026</t>
+  </si>
+  <si>
+    <t>4548</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4548/emenda_supressiva_das_comissoes.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva ao projeto de lei n° 26/2026.</t>
+  </si>
+  <si>
+    <t>4576</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4576/emenda_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA_01 2026</t>
+  </si>
+  <si>
+    <t>4577</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4577/emenda_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA 02_2026</t>
+  </si>
+  <si>
+    <t>4578</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4578/emenda_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA 03_2026</t>
+  </si>
+  <si>
+    <t>4604</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4604/emenda_modificativa_das_comissoes.docx</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa.</t>
+  </si>
+  <si>
+    <t>4605</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4605/emenda_aditiva.docx</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>4606</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4606/anexo_unico.docx</t>
+  </si>
+  <si>
+    <t>Anexo Único</t>
+  </si>
+  <si>
+    <t>4607</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4607/emenda_supressiva_.docx</t>
+  </si>
+  <si>
+    <t>4609</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4609/emenda_supressiva_das_comissoes.docx</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva.</t>
+  </si>
+  <si>
     <t>4009</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4009/dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_a_acao_social_paroquial_irma_maria_fernanda_marabello-asp_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4009/dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_a_acao_social_paroquial_irma_maria_fernanda_marabello-asp_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA MUNICIPAL A AÇÃO SOCIAL PAROQUIAL IRMÃ MARIA FERNANDA MARABELLO-ASP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>4189</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4189/pl_mulher_viva.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Política Municipal de Proteção Integral à Mulher o programa “Mulher Viva”, criação da semana Municipal de incentivo à proteção da mulher e Prevenção ao Feminicídio no Município de Cajazeiras e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4208</t>
+  </si>
+  <si>
+    <t>PROTOCOLO - PROT</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4208/projeto_de_lei_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>NOMEAÇÃO DA RUA LUZIA GOMES ROLIM AMÉRICO</t>
+  </si>
+  <si>
+    <t>4226</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4226/criterios_assossiacoes_de_utilidade_publica.docx</t>
+  </si>
+  <si>
+    <t>ESTABELECE CRITÉRIOS PARA O RECONHECIMENTO DE ENTIDADES COMO DE UTILIDADE PÚBLICA NO ÂMBITO DE CAJAZEIRAS – PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4244</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4244/monitor_de_transito.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de disponibilização de monitores para auxílio na travessia de alunos em frente às instituições de ensino no Município de Cajazeiras-PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4247</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4247/projeto_de_lei_-_programa_de_fiscalizacao_colaborativo_de_residuos_solidos.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei sobre um Programa Municipal de Fiscalização Colaborativa de Resíduos Sólidos – Cidade Mais Limpa.</t>
+  </si>
+  <si>
+    <t>4277</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4277/projetode_lei__aspki.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA MUNICIPAL A ASPKI - ASSOCIACAO PARAIBANA DE_x000D_
+KARATE INTERESTILO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4323</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4323/projeto_de_lei_utilidade_publica.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE COMO DE UTILIDADE PÚBLICA NO MUNICÍPIO DE CAJAZEIRAS - PB, A ASSOCIAÇÃO DE MORADORES DO BAIRRO TERCEDORES.</t>
+  </si>
+  <si>
+    <t>4328</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4328/pl_que_revoga_a_lei_no2.040_de_5_marco_de_2012.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal de Combate aos Maus-Tratos à Pessoa Idosa no Município de Cajazeiras-PB, revoga a Lei nº 2.040/2012 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4385</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4385/projeto_sitio_pocos.docx</t>
+  </si>
+  <si>
+    <t>ROBERTO DAS REDES</t>
+  </si>
+  <si>
+    <t>4417</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4417/acumac_projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE COMO DE UTILIDADE PÚBLICA NO MUNICÍPIO DE CAJAZEIRAS - PB ASSOCIAÇÃO DE CULTURA, MÚSICA E ARTE DE CAJAZEIRAS – PB.</t>
+  </si>
+  <si>
+    <t>4487</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4487/projeto_de_lei__combate_a_descriminacao__lgbtqiapn.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Cajazeiras/PB, medidas de combate à discriminação por orientação sexual, identidade de gênero, expressão de gênero e características sexuais, estabelece penalidades administrativas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4502</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4502/projeto_de_lei_altera_data_1.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 3° DA LEI MUNICIPAL N°2.12//2013, QUE DISPÕE SOBRE A INSTITUIÇÃO DA HOMENAGEM DENOMINADA “COMENDA CIDADÃO EMPREENDEDOR MUNICIPAL DE CAJAZEIRAS”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4515</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4515/projeto_de_lei_no_torna_de_utilidade_publica_a_associacao__comunitaria_rural_do_sitio_terra_molhada_do_municipio_de_cajazeiras-pb_e_da_outras_providencias_com_anexos.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº TORNA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO  COMUNITÁRIA RURAL DO SÍTIO TERRA MOLHADA DO MUNICÍPIO DE CAJAZEIRAS-PB E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4531</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4531/projeto_de_lei__denominacao__de_antonio_timoteo.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Antônio Timóteo a EAP - Equipe de Atenção Primaria, o Posto localizado no sítio Pau D'arco, zona rural do Município de Cajazeiras.</t>
+  </si>
+  <si>
+    <t>4556</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4556/pdl_-_medalha_deodato_cartaxo_de_sa_ao_dr._vituriano_de_abreu_elvira_da_silva_lucena.pdf</t>
+  </si>
+  <si>
+    <t>PDL - MEDALHA DEODATO CARTAXO DE SÁ A DRA ELVIRA DA SILVA LUCENA</t>
+  </si>
+  <si>
+    <t>4559</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4559/pdl_-_titulo_de_cidada_cajazeirense_a_dra_elvira_da_silva_lucena_com_anexo.pdf</t>
+  </si>
+  <si>
+    <t>PDL - TITULO DE CIDADÃ CAJAZEIRENSE A DRA ELVIRA DA SILVA LUCENA</t>
+  </si>
+  <si>
+    <t>4564</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4564/projeto_de_lei_alteracao_da_zona_azul_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos das Leis Municipais Nº 2.700, de 14 de novembro de 2017, que dispõe sobre o sistema de estacionamento rotativo pago Zona Azul- no Município de Cajazeiras/PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4565</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4565/pdl_-_medalha_jose_geraldo_do_nascimento_ao_senhor_petson_santos_de_andrade.pdf</t>
+  </si>
+  <si>
+    <t>PDL - MEDALHA JOSÉ GERALDO DO NASCIMENTO AO SENHOR PETSON SANTOS DE ANDRADE</t>
+  </si>
+  <si>
+    <t>4566</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4566/pdl_-_medalha_deodato_cartaxo_de_sa_ao_dr_pablo_de_almeida_leitao.pdf</t>
+  </si>
+  <si>
+    <t>PDL - MEDALHA DEODATO CARTAXO DE SÁ AO DR PABLO DE ALMEIDA LEITÃO</t>
+  </si>
+  <si>
+    <t>4553</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4553/programa_corrida_segura.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Programa Municipal “CORRIDA SEGURA” e dá outras providências.</t>
+  </si>
+  <si>
     <t>4084</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4084/of.035-camara-cessao_de_uso__escola_municipal_regina_vieira_sitio_cachoeirinha.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4084/of.035-camara-cessao_de_uso__escola_municipal_regina_vieira_sitio_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>OFICIO 035/2026-CESSÃO DE USO QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER O USO DE BEM PÚBLICO À IGREJA EVANGÉLICA PENTECOSTAL AVIVAMENTO DA FÉ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4087/oficio_no047_2026_que_dispoe_sobre_a_adequadacao_do__novo_piso_salrarial_para_os_profissionais_do_magisterio_no_ano_de_2026.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4087/oficio_no047_2026_que_dispoe_sobre_a_adequadacao_do__novo_piso_salrarial_para_os_profissionais_do_magisterio_no_ano_de_2026.pdf</t>
   </si>
   <si>
     <t>OFICIO 047-PROJETO DE LEI-DISPÕE SOBRE A ADEQUAÇÃO DO NOVO PISO SALARIAL PARA OS PROFISSIONAIS DO MAGISTÉRIO NO ANO DE 2026, E DÁ PROVIDÊNCIAS CORRELATAS, CONFORME ABAIXO ESPECIFICA.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4089/of.045-camara-projeto_de_lei-organizacao_da_jornada_escolar_e_da_oferta_de_educacao_em_tempo_integra.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4089/of.045-camara-projeto_de_lei-organizacao_da_jornada_escolar_e_da_oferta_de_educacao_em_tempo_integra.pdf</t>
   </si>
   <si>
     <t>OFICIO 045-CÂMARA-PROJETO DE LEI-DISPÕE SOBRE A ORGANIZAÇÃO DA JORNADA ESCOLAR E DA OFERTA DE EDUCAÇÃO EM TEMPO INTEGRAL NA REDE MUNICIPAL DE ENSINO DE CAJAZEIRAS-PB, EM CONFORMIDADE COM AS DIRETRIZES NACIONAIS FIXADAS PELO CONSELHO NACIONAL DE EDUCAÇÃO, E REVOGA INTEGRALMENTE A LEI MUNICIPAL Nº 3.094/2024.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4090/of.046-camara-projeto_de_lei-fixa_o_valor_do_salario_minimo_da_administracao_publica_municipal_de_ca.pdf</t>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4090/of.046-camara-projeto_de_lei-fixa_o_valor_do_salario_minimo_da_administracao_publica_municipal_de_ca.pdf</t>
   </si>
   <si>
     <t>OFICIO 046-PROJETO DE LEI-FIXA O VALOR DO SALÁRIO MÍNIMO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE CAJAZEIRAS/PB PARA O EXERCÍCIO DE 2026, EM ATENDIMENTO AS ESPECIFICAÇÕES CONSTANTES NO DECRETO FEDERAL N° 12.797, DE 23 DE DEZEMBRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4252</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4252/05.projeto_de_lei-institui_a_politica_municipal_de_ciencia_tecnologia_e_inovacao__pmcti_cria_o_sistema_municipal_de_ciencia_tecnologia_e_inovacao_e_estabelece_mecanismos_de_estimulo.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 175 PROJETO DE LEI ORDINARIA_x000D_
+INSTITUI A POLÍTICA MUNICIPAL DE CIÊNCIA,_x000D_
+TECNOLOGIA E INOVAÇÃO – PMCT&amp;I, CRIA O_x000D_
+SISTEMA MUNICIPAL DE CIÊNCIA, TECNOLOGIA E_x000D_
+INOVAÇÃO E ESTABELECE MECANISMOS DE_x000D_
+ESTÍMULO AO DESENVOLVIMENTO_x000D_
+TECNOLÓGICO NO MUNICÍPIO DE CAJAZEIRAS.</t>
+  </si>
+  <si>
+    <t>4316</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4316/07.projeto_de_lei-dispoe_sobre_a_criacao_do_adicional_por_tempo_de_servico__ats_quinquenio_no_ambito_da_administracao_publica_direta_e_indireta_do_municipio_de_cajazeiras.pb.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 212/2026-PROJETO DE LEI ORDINARIA_x000D_
+DISPÕE SOBRE A CRIAÇÃO DO ADICIONAL POR TEMPO DE SERVIÇO – ATS (QUINQUÊNIO) NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE CAJAZEIRAS/PB.</t>
+  </si>
+  <si>
+    <t>4317</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4317/08.projeto_de_lei_-autoriza_a_abertura_de_credito_especial_ao_orcamento_vigente_para_fins_que_mencio.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 213/2026-PROJETO DE LEI ORDINARIA_x000D_
+AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE PARA FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4416</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4416/10.projeto_de_lei-dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2027_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 247-PROJETO DE LEI-LDO 2027_x000D_
+DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4444</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4444/of.237-projeto_de_lei_-programa_municipal_educa_mais.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 237-PROJETO DE LEI_x000D_
+INSTITUI O NOVO PROGRAMA MUNICIPAL EDUCA MAIS, COMO PROJETO DE APORTE INTEGRADO À EDUCAÇÃO INTEGRAL EM TEMPO INTEGRAL (ETI), NO ÂMBITO DO SISTEMA MUNICIPAL DE ENSINO DE CAJAZEIRAS-PB, EM CONFORMIDADE COM AS DIRETRIZES NACIONAIS FIXADAS PELO CONSELHO NACIONAL DE EDUCAÇÃO, REVOGA INTEGRALMENTE AS LEIS MUNICIPAIS Nº 2.809/2019 E Nº 2.964/2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4451</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4451/of.261-projeto_de_lei-cria_cargo_efetivo_agente_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 261 PROJETO DE LEI ORDINARIA_x000D_
+DISPÕE SOBRE A CRIAÇÃO DE CARGOS EFETIVOS DE AGENTE COMUNITÁRIO DE SAÚDE (ACS), AUTORIZA A REALIZAÇÃO DE CONCURSO PÚBLICO PARA SEU PROVIMENTO E PARA O PREENCHIMENTO DE CARGOS VAGOS EXISTENTES, NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CAJAZEIRAS-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4541</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4541/of.329-projeto_de_lei-jornada_e_a_remuneracao_minima_proporcional_dos_profissionais_do_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>OF. 329-PROJETO DE LEI-DISPÕE SOBRE A JORNADA E A REMUNERAÇÃO MÍNIMA PROPORCIONAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL CONTRATADOS TEMPORARIAMENTE NO ÂMBITO DO MUNICÍPIO DE CAJAZEIRAS/PB E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4595</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4595/of.348-projeto_de_lei-autoriza_o_poder_executivo_municipal_a_doar_imovel_publico_a_associacao_de_amparo_ao_idoso_mae_tereza_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 348-PROJETO DE LEI_x000D_
+AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEL PÚBLICO À ASSOCIAÇÃO DE AMPARO AO IDOSO MÃE TEREZA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4614</t>
+  </si>
+  <si>
+    <t>Mikaely</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4614/01._projeto_de_lei__reajuste_anual_sctrans.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REAJUSTE ANUAL ESPECÍFICO DOS VENCIMENTOS BÁSICOS DOS SERVIDORES OCUPANTES DO CARGO EFETIVO DE AGENTE MUNICIPAL DE TRÂNSITO - AMT, VINCULADOS À SUPERINTENDÊNCIA CAJAZEIRENSE DE TRANSPORTES E TRÂNSITO — SCTRANS, AUTARQUIA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4616</t>
+  </si>
+  <si>
+    <t>4617</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4617/of.353-projeto_de_lei__reajuste_anual_sctrans.pdf</t>
+  </si>
+  <si>
+    <t>OF. 353-PROJETO DE LEI DISPÕE SOBRE O REAJUSTE ANUALESPECÍFICO DOS VENCIMENTOSBÁSICOS DOS SERVIDORES OCUPANTES_x000D_
+DO CARGO EFETIVO DE AGENTEMUNICIPAL DE TRÂNSITO - AMT VINCULADOS À SUPERINTENDÊNCIA CAJAZEIRENSE DE TRANSPORTES E_x000D_
+TRÂNSITO — SCTRANS, AUTARQUIA MUNICIPAL, E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>4305</t>
+  </si>
+  <si>
+    <t>OF</t>
+  </si>
+  <si>
+    <t>OFÍCIO</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4305/oficio_expedido_205_2026__relatorio_de_estimativa_de_impacto_orcamentario-financeiro.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento do Relatório de Estimativa de Impacto Orçamentário-Financeiro (Anexo I) e da Declaração de Adequação Orçamentária e Financeira (Anexo II) referentes à Lei Municipal nº 3.126/2025, para deliberação e ratificação pelo Plenário desta Egrégia Casa, nos termos dos arts. 16 e 17 da Lei Complementar nº 101/2000 (LRF), e em atenção ao Processo Judicial nº 0801246-91.2026.8.15.0131.</t>
+  </si>
+  <si>
+    <t>4612</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4612/of.359-mensagem_retificadora-projeto_de_leidispoe_sobre_o_plano_de_beneficios_do_instituto_de_previdencia_do_municipio_de_cajazeiras_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 359 ENAMINHANDO MENSAGEM RETIFICADORA AO PROJETO DE LEI COMPLEMENTAR DO PLANO DE BENEFICIO DO INSTITUTO DE PREVIDENCIA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>4613</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4613/of.359-mensagem_retificadora-projeto_de_leidispoe_sobre_o_plano_de_beneficios_do_instituto_de_previdencia_do_municipio_de_cajazeiras_e_da_outras_providencias_1.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM RETIFICADORA</t>
+  </si>
+  <si>
+    <t>4619</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>AUTÓGRAFO DE LEI</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4619/digitalizacao_0003.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano de Benefícios do Instituto de Previdência e Assistência do Município de Cajazeiras – IPAM.</t>
+  </si>
+  <si>
+    <t>4582</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4582/autografo_de_lei_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo de Lei ao Projeto de Lei sobre um Programa Municipal de Fiscalização Colaborativa de Resíduos Sólidos – Cidade Mais Limpa.</t>
+  </si>
+  <si>
+    <t>4580</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4580/autografo_de_lei_14_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTÓGRAFO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DE ESPAÇOS DESTINADOS À REALIZAÇÃO DE ENCONTROS, EXPOSIÇÕES E CAMPEONATOS DE SOM AUTOMOTIVO E VEÍCULOS MODIFICADOS NO MUNICÍPIO DE CAJAZEIRAS-PB.</t>
+  </si>
+  <si>
+    <t>4621</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4621/digitalizacao_0002.pdf</t>
+  </si>
+  <si>
+    <t>LDO 2027</t>
+  </si>
+  <si>
+    <t>4620</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4620/digitalizacao_0001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a jornada de trabalho e a remuneração mínima proporcional dos profissionais do magistério público municipal contratados temporariamente no âmbito do Município de Cajazeiras/PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4618</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4618/digitalizacao_.pdf</t>
+  </si>
+  <si>
+    <t>4203</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>PARECER DE COMISSÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4203/projeto_de_lei_07_2026.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DA POLÍTICA MUNICIPAL DE PROTEÇÃO INTEGRAL À MULHER, INSTITUI O PROGRAMA “MULHER VIVA”, CRIA A SEMANA MUNICIPAL DE INCENTIVO À PROTEÇÃO DA MULHER E PREVENÇÃO AO FEMINICÍDIO NO MUNICÍPIO DE CAJAZEIRAS – PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4278</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4278/projeto_de_lei_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE NOMEAÇÃO DA RUA LUZIA GOMES ROLIM AMÉRICO NO LOTEAMENTO RESIDENCIAL CAJAZEIRAS – PB, BAIRRO JOCA CLAUDINO FERNANDES, LOCALIZADO NA RUA H DO RESIDENCIAL CAJAZEIRAS, COMPREENDENDO A QUADRA 742 E SN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4320</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4320/parecer_ccj_pl_07_2026_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 07/2026, que autoriza a abertura de crédito especial ao orçamento do exercício financeiro de 2026, para atender despesas decorrentes de transferências do FUNDEB – complementação da união – ETI nas fontes 1546 e 2546. Constitucionalidade, legalidade e regular tramitação, com ressalva de aperfeiçoamento redacional.</t>
+  </si>
+  <si>
+    <t>4321</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4321/parecer_adicional_por_tempo_de_servico.pdf</t>
+  </si>
+  <si>
+    <t>Parecer ao Projeto de Lei do Executivo 06/2026 que Dispõe sobre a criação do Adicional por Tempo de Serviço – ATS (Quinquênio), no âmbito da Administração Pública Direta e Indireta do Município de Cajazeiras/PB. PARECER FAVORÁVEL COM RESSALVAS.</t>
+  </si>
+  <si>
+    <t>4352</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4352/parecer_da_comissao_de_financar_e_orcamento.docx</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito especial ao orçamento vigente, Crédito Especial – FUNDEB – Complementação da União (ETI).</t>
+  </si>
+  <si>
+    <t>4354</t>
+  </si>
+  <si>
+    <t>CESAS - Comissão de Educação, Saúde e Assistência Social</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4354/parecer_da_comissao_de_educacao.pdf</t>
+  </si>
+  <si>
+    <t>autoriza a abertura de crédito especial ao orçamento vigente para fins que menciona e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4355</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4355/parecer_da_comissao_de_financas_e_orcamento.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a criação do Adicional por Tempo de Serviço – ATS (Quinquênio), no âmbito da Administração Pública Direta e Indireta do Município de Cajazeiras/PB.</t>
+  </si>
+  <si>
+    <t>4367</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4367/decreto_legislativo_21_2026.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO CIDADÃO CAJAZEIRENSE AO SR. ANTONIO CARNEIRO ARNAUD, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4368</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4368/decreto_legislativo_22_2026.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO CIDADÃO CAJAZEIRENSE AO SR. MARCELO PINHEIRO DE LUCENA FILHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4369</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4369/decreto_legislativo_25_2026.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE TITULO CIDADÃO CAJAZEIRENSE AO PADRE EMANUEL ANCHIETA LACERDA DE ANDRADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4399</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4399/doc-20260413-wa0041..pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA DE JOSÉ ANTÔNIO DO _x000D_
+NASCIMENTO “UNIDADE ÂNCORA DE SAÚDE” – LOCALIZADA NO SITIO POÇOS S/N _x000D_
+– ZONA RURAL - DE CAJAZEIRAS – PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4400</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4400/decreto_legislativo_n20_2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TITULO CIDADÃ CAJAZEIRENSE A MILENA LEITE QUENTAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4459</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4459/parecer_da_comissao_2.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TITULO CIDADÃO CAJAZEIRENSE AO SENHOR TIAGO DE LIMA GOMES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4460</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4460/parecer_da_comissao.pdf</t>
+  </si>
+  <si>
+    <t>OUTORGA A MEDALHA DE HONRA AO MÉRITO DA SAÚDE “DR. DEODATO CARTAXO DE SÁ”, AO SENHOR MARCILIO MENDES CARTAXO E DÁ O OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4461</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4461/parecer_da_comissao_3.docx</t>
+  </si>
+  <si>
+    <t>4462</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4462/parecer_da_comissao_2.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TITULO DE CIDADÃ CAJAZEIRENSE A MICHELE ANDRADE DA SILVA E DÁ O OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4463</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4463/parecer_da_comissao_3.docx</t>
+  </si>
+  <si>
+    <t>Arquivamento</t>
+  </si>
+  <si>
+    <t>4464</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4464/parecer_da_comissao_3.docx</t>
+  </si>
+  <si>
+    <t>OUTORGA A MEDALHA DE HONRA AO MÉRITO “DEPUTADO JOÃO BOSCO BRAGA BARRETO” AO SENHOR JOSÉ RONILDO SOUZA DA SILVA E DÁ O OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4466</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4466/02_complementar-_corrinha.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR N° 02/2026, QUE ALTERA A LEI MUNICIPAL N° 3.192, DE 25 DE NOVEMBRO DE 2025, PARA INCLUIR OS SERVIÇOS DE PROPAGANDA E PUBLICIDADE NO ROL DE ALÍQUOTAS REDUZIDAS E ESCLARECER A NATUREZA JURÍDICA DO BENEFÍCIO FISCAL.</t>
+  </si>
+  <si>
+    <t>4467</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4467/parecer_financeiro_e_orcamentario_02_complementar.pdf</t>
+  </si>
+  <si>
+    <t>4468</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4468/022_2026__projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECIMENTO DE UTILIDADE PÚBLICA NO MUNICÍPIO DE CAJAZEIRAS - PB, A ASSOCIAÇÃO DE CULTURA, MÚSICA E ARTE DE CAJAZEIRAS - PB.</t>
+  </si>
+  <si>
+    <t>4478</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4478/parecer_faixa_elevadas_1.pdf</t>
+  </si>
+  <si>
+    <t>Veto integral ao Autógrafo de Lei nº 23/2025, que dispõe sobre a obrigatoriedade da construção de faixa elevada de segurança para pedestres em frente a todas as instituições de ensino da rede pública e privada e da outras providências.</t>
+  </si>
+  <si>
+    <t>4483</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4483/parecer_da_comissao_de_legislacao_justica.docx</t>
+  </si>
+  <si>
+    <t>INSTITUI O DIA MUNICIPAL DE COMBATE AOS MAUS-TRATOS À PESSOAS IDOSA NO MUNICÍPIO DE CAJAZEIRAS – PB.</t>
+  </si>
+  <si>
+    <t>4499</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4499/parecer_da_comissao_3.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO 02/2026 INSTITUIR MEDALHA DA ASSISTÊNCIA SOCIAL "TELMA GAMBARRA.</t>
+  </si>
+  <si>
+    <t>4517</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4517/parecer_da_comissao.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE O TITULO DE CIDADÃO CAJAZEIRENSE AO SR. ANDRÉ DA SILVA ROSA E DÁ O OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4518</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4518/parecer_da_comissao_1.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE O TITULO DE CIDADÃO CAJAZEIRENSE AO SR. ARISTÓTELES SILVA DE MELO E DÁ O OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4519</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4519/parecer_da_comissao_2.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA “CIDADÃO EMPREENDEDOR MUNICIPAL DE CAJAZEIRAS” AO SR. ARISTÓTELES SILVA DE MELO E DÁ O OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4520</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4520/parecer_da_comissao_3.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO CAJAZEIRENSE AO Sr. RAIMUNDO NONATO SARAIVA TAVARES E DÁ O OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4521</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4521/parecer_da_comissao_4.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃ CAJAZEIRENSE A Sra. SHIRLEYANNE BRASILEIRO ARAÚJO E DÁ O OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4522</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4522/parecer_da_comissao_1.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 3º DA LEI MUNICIPAL Nº 2.128/2013, QUE DISPÕE SOBRE A INSTITUIÇÃO DA HOMENAGEM DENOMINADA “COMENDA CIDADÃO EMPREENDEDOR MUNICIPAL DE CAJAZEIRAS”, E DÁ O OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4523</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4523/parecer_comedouros_e_bebedouros_1.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Autógrafo de Lei nº 107/2025, que dispõe sobre a instalação de bebedouros e comedouros para animais em praças públicas do Município de Cajazeiras e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4546</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4546/parecer_projeto_de_lei_26.pdf</t>
+  </si>
+  <si>
+    <t>4603</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4603/parecer_projeto_de_lei_31.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a jornada e a remuneração mínima proporcional dos professores do magistério público municipal contratados temporariamente no âmbito do município de Cajazeiras - PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4608</t>
+  </si>
+  <si>
+    <t>http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4608/parecer_projeto_de_lei_33.docx</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOSDAS LEIS MUNICIPAIS N° 2.700, DE 14 DE NOVEMBRO DE 2017, QUE DISPÕ SOBRE O SISTEMA DE ESTACIONAMENTO ROTATIVO PAGO ZONA AZUL - MUNICÍPIO DE CAJAZEIRAS - PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1771,67 +6875,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4092/utilidade_publica_ilpi_joca.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4007/medalha_de_honra_ao_merito_cultural_governador_ivan_bichara_sobreira_ao_senhor_donaciano_pereira_donato_junior.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4122/titulo_cidada_-_ivoneide_oliveira_dos_santos_fia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4119/titulo_cidada_-_amanda_oliveira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4121/titulo_cidada_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4008/construcao_de_um_busto_ou_estatua_em_homenagem_ao_eterno_jogador_atleticano_perpetuo_correia_lima_popularmente_conhecido_como_peto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4010/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4011/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4012/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4013/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4014/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4015/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4016/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4017/abertura_do_bairro_fatima_santos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4019/ginasio_poliesportivo_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4020/passagem_molhada_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4021/passagem_molhada_riacho_da_arara.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4022/passar_posto_ancora_rdm_a_ubs.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4023/pavimentacao_rua_jose_vitoriano_de_abreu.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4024/pavimentacao_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4025/praca_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4026/requerimento_reforma_do_canteiro_da_av_pedro_moreno_gondim.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4027/requerimento_n_01_2026_-_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4028/requerimento_n_02_2026_-_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4029/requerimento_n_03_2026_-_ambulancia_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4030/praca_auto_da_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4031/abertura_da_desembargador_boto_ate_a_br_230.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4033/passagem_molhada_riacho_da_arara_proximo_a_nem.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4034/matadouro_publico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4035/requerimento_01_passagem_molhada_sitio_xique-xique_ladeira_de_xoxa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4036/requerimento_02_ampliacao_da_passagem_molhada_do_sitio_batateira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4037/requerimento_03_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4038/requeirimento_04__semana_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4039/requerimento_05_sessao_especial_dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4040/requerimento_06_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4041/requerimento_07_posto_de_saude_do_sitio_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4042/requerimento_08_estradas_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4043/requerimento_09_estradas_sitio_angelim.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4044/requerimento_010_rua_jose_juarez_moreira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4045/requerimento_n_06_2026_-__a_construcao_de_uma_passagem_molhada_no_sitio_caldeirao_dos_souza.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4046/requerimento_n_13_2026_-_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4047/requerimento_n_12_2026_-_calcamento_na_frente_e_ao_entorno_do_santuario_santa_rita_no_sitio_baixio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4048/requerimento_n_14_2026_-_construcao_de_um_posto_ancora_para_o_sitio_queimadas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4049/requerimento_n_11_2026_-_construcao_de_passagem_molhada_com_calcamento_em_paralelepipedo_antes_e_depois_no_sitio_baixio_riacho_proximo_a_casa_de_lucindo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4050/requerimento_n_10_2026_-__colocacao_de_manilhas_na_comunidade_de_barreiros_nas_proximidades_das_residencias_do_senhor_laercio_e_da_senhora_luzimar..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4051/requerimento_n_09_2026_-__implantacao_de_passagens_molhadas_elevadas_na_estrada_que_da_acesso_ao_assentamento_valdeci_santiago.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4052/requerimento_n_07_2026_-__construcao_de_um_posto_ancora_para_o_assentamento_valdeci_santiago.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4053/requerimento_n_08_2026_-__colocacao_de_18_dezoito_manilhas_no_assentamento_valdeci_santiago.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4054/requerimento_n_04_2026_-__praca_com_academia_ao_ar_livre_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4055/requerimento_n_05_2026_-__a_construcao_de_uma_passagem_molhada_no_riacho_de_ze_henrique.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4056/pavimentacao_rua_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4058/ginasio_poliesportivo_sitio_almas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4059/pavimentacao_rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4060/pavimentacao_rua_profeta_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4061/requerimento_012__pavimentacao_rua_carolina_monteiro_augusto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4062/requerimento_19_posto_de_saude_do_sitio_be.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4063/requerimento_020_arborizacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4064/requerimento_013_faixa_de_pedestre_escola_menino_maluqinho.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4065/requerimento_014_estradas_sitio_jatoba.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4066/ginasio_poliesportivo_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4067/pavimentacao_rua_major_jose_leite.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4068/requerimento_011__pavimentacao_rua_jose_temoteo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4069/requerimento_016_-__asfaltamento_pb_411.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4070/requerimento_15_pavimentacao_rua_ademar_rolim.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4071/requerimento_17_-_abertura_de_uma_pequena_estrada_no_sitio_be.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4072/requerimento_18_-_colocacao_de_manilhas_e_recuperacao_da_passagem_rural_que_se_localiza_na_entrada_do_sitio_be_conhecida_como_ladeira_de_ze_timoteo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4073/calcamento_ladeira_proximo_a_zuca-1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4074/reforma_acougue_municipal_caminho_de_holanda.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4075/ambulancia_para_o_distrito_de_divinopolis.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4076/ginasio_azevem.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4077/calcamento_ladeira_pau_d_arco.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4078/passagem_molhada_sitio_cantinho.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4079/calcamento_da_ladeira_no_sitio_matuto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4080/ginasio_bairro_dos_remedios.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4085/of.044-camara-solicitacao_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4093/02_requerimento_ademar_rolim.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4094/01_requerimento_caic.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4095/requerimento_2.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4096/requerimento_1.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4097/requerimento_3.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4098/requerimento_01-2026_-_passagem_molhada_no_sitio_catole_dos_mangueira.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4099/requerimento_pavimentacao_jose_vicente_da_silva.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4100/requerimento_02-2026-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_cachoeirinha_regina_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4101/requerimento_neuribertson_de_souza_meireles.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4102/requerimento_vila_nova_ii.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4103/requerimento_rua_travessa_janete.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4104/requerimento_jardim_europa_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4105/requerimento_bairro_jardim_america.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4106/requerimento_adalto_luiz.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4107/requerimento_antonio_duarte_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4108/requerimento_rua_moacir_serafim_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4109/requerimento_rua_teresa_gomes_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4110/requerimento_rua_izaura_dantas_da_silva.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4111/requerimento_limpeza_e_capinacao_jose_vicente_da_silva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4112/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4113/requerimento_4.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4114/requerimento_03-_passagem_molhada_no_sitio_barra_do_catole.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4115/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4116/requerimento_022_pavimentacao_a_paralelepipedo_da_rua_maestro_esmerindo_cabrinha_da_silva_no_bairro_remedios.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4117/03_requerimento_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4120/titulo_cidada_-_francisco_pereira_rodrigues_chico.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4057/mocao_de_pesar_jose_marcos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4091/mocao_de_pesar_021_senhora_maria_lucia_lima.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4118/mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4081/of.038-camara-veto_total_autografo_de_lei_95.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4082/of.032-camara-veto_total_autografo_de_lei_55.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4083/of.034-camara-veto_total_autografo_de_lei_100.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4086/of.031-camara-veto_total_autografo_23-dispoe_sobre_a_obrigatoriedade_da_construcao_de_faixa_elevada_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4088/of.033-camara-veto_parcial_autografo_87-dispoe_sobre_a_obrigatoriedade_de_realizacao_de_competicoes_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4009/dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_a_acao_social_paroquial_irma_maria_fernanda_marabello-asp_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4084/of.035-camara-cessao_de_uso__escola_municipal_regina_vieira_sitio_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4087/oficio_no047_2026_que_dispoe_sobre_a_adequadacao_do__novo_piso_salrarial_para_os_profissionais_do_magisterio_no_ano_de_2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4089/of.045-camara-projeto_de_lei-organizacao_da_jornada_escolar_e_da_oferta_de_educacao_em_tempo_integra.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4090/of.046-camara-projeto_de_lei-fixa_o_valor_do_salario_minimo_da_administracao_publica_municipal_de_ca.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4092/utilidade_publica_ilpi_joca.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4295/projeto_de_lei_-_campeonato_de_som_automotivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4495/of.270-projeto_de_lei_complementar-refis_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4539/projeto_de_lei_-_protecao_e_bem-estar_de_animais_abandonados_em_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4257/06.projeto_de_lei-altera_a_lei_complementar_no_002.2013__codigo_tributario_do_municipio_de_cajazeiras__pb_para_instituir_regime_tributario_especifico_aplicavel_as_atividades_de_ciencia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4450/of.260-projeto_de_lei-lei_complementar_issqn-beneficio_fiscal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4501/of.290-projeto_de_lc-altera_o_inciso_iii_do_caput_do_art._30-a_da_lei_complementar_municipal_n_0.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4552/oficio_314-projeto_de_lei_complementar-dispoe_sobre_o_plano_de_beneficios_do_instituto_de_previdencia_do_muni.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4007/medalha_de_honra_ao_merito_cultural_governador_ivan_bichara_sobreira_ao_senhor_donaciano_pereira_donato_junior.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4122/titulo_cidada_-_ivoneide_oliveira_dos_santos_fia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4119/titulo_cidada_-_amanda_oliveira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4121/titulo_cidada_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4120/titulo_cidada_-_francisco_pereira_rodrigues_chico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4251/projeto_de_lei_bloco_unidos_da_arara.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4254/projeto_de_lei_bloco_ze_lianca.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4255/projeto_de_lei_bloco_cafucu.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4256/projeto_de_lei_bloco_amelia_nunca_mais_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4258/projeto_de_lei_bloco_afoxe_igbadu.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4259/projeto_de_lei_bloco_educa_folia.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4260/projeto_de_lei_bloco_os_imprensados.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4261/projeto_de_lei_bloco_das_virgens.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4262/projeto_de_lei_bloco_celebrar_unifsm.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4265/projeto_de_lei_bloco_do_indio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4266/projeto_de_lei_bloco_dindin_de_caja.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4268/projeto_de_lei_bloco_cao_folia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4269/projeto_de_lei_bloco_tia_ju.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4270/projeto_de_lei_bloco_dona_julia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4318/concede_o_titulo_de_cidadao_cajazeirense_senhor_antonio_carneiro_arnaud.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4319/concede_o_titulo_de_cidadao_cajazeirense_marcelo_pinheiro_de_lucena_filho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4335/projeto_de_decreto_legislativo_padre_emanuel_enchieta.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4347/projeto_de_decreto_edilson_alves_da_silva_27_03_2026.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4391/titulo_cidada_-_milena_leite_quental.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4394/titulo_de_cidadao_-_tiago_de_lima_gomes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4396/outorga_a_medalha_de_honra_ao_merito_da_saude_dr._deodato_cartaxo_de_sa_ao_senhor_marcilio_mendes_cartaxo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4410/projeto_de_decreto_legislativo_-_titulo_cidada_iramaria_martins_da_nobrega_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4422/titulo_de_cidada_cajazeirense_michele_andrade.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4432/titulo_fca_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4449/medalha_ronildo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4498/projeto_de_decreto_legislativo_n_-_t_cid_cz_-_raimundo_nonato.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4503/projeto_de_decreto_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4504/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4507/titulo_shirleyane.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4508/projeto_de_decreto_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4533/pdl_-_medalha_deodato_cartaxo_de_sa_ao_dr._vituriano_de_abreu.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4534/medalha_de_honra_ao_merito_juridico_dr._benu_moreira_ao_senhor_luis_humberto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4538/medalha_de_honra_ao_merito_jornalistico_jose_geraldo_do_nascimento_ao_senhor_manuel_raimundo_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4540/outorga_a_medalha_de_honra_ao_merito_da_saude_dr._deodato_cartaxo_de_sa_ao_senhor_francisco_deusdedit_alencar_de_vasconcelos_leitao_e_da_outras_providencias._.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4555/outorga_a_medalha_de_honra_ao_merito_jornalistico_jose_geraldo_do_nascimento_ao_senhor_josival_pereira_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4560/pdl_-_titulo_cidadao_cajazeirense_fco_paulino_da_silva_junior.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4572/projeto_de_decreto__everton_fabio_borges_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4610/outorga_a_medalha_de_honra_ao_merito_jornalistico_jose_geraldo_do_nascimento_ao_senhor_antonio_wilson_furtado_lacerda.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4311/dispoe_sobre_a_instituicao_da_medalha_de_honra_ao_merito_da_saude_dr._deodato_cartaxo_de_sa_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4489/projeto_telma_macambira__fb.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4008/construcao_de_um_busto_ou_estatua_em_homenagem_ao_eterno_jogador_atleticano_perpetuo_correia_lima_popularmente_conhecido_como_peto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4010/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4011/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4012/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4013/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4014/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4015/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4016/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4017/abertura_do_bairro_fatima_santos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4019/ginasio_poliesportivo_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4020/passagem_molhada_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4021/passagem_molhada_riacho_da_arara.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4022/passar_posto_ancora_rdm_a_ubs.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4023/pavimentacao_rua_jose_vitoriano_de_abreu.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4024/pavimentacao_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4025/praca_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4026/requerimento_reforma_do_canteiro_da_av_pedro_moreno_gondim.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4027/requerimento_n_01_2026_-_pavimentacao_a_paralelepipedo_das_04_quatro_ruas_do_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4028/requerimento_n_02_2026_-_construcao_de_um_ginasio_polisportiva_no_distrito_patamute.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4029/requerimento_n_03_2026_-_ambulancia_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4030/praca_auto_da_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4031/abertura_da_desembargador_boto_ate_a_br_230.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4033/passagem_molhada_riacho_da_arara_proximo_a_nem.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4034/matadouro_publico.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4035/requerimento_01_passagem_molhada_sitio_xique-xique_ladeira_de_xoxa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4036/requerimento_02_ampliacao_da_passagem_molhada_do_sitio_batateira.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4037/requerimento_03_passagem_molhada_sitio_cachoeirinha_ze_de_custodio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4038/requeirimento_04__semana_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4039/requerimento_05_sessao_especial_dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4040/requerimento_06_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4041/requerimento_07_posto_de_saude_do_sitio_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4042/requerimento_08_estradas_sitio_cocos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4043/requerimento_09_estradas_sitio_angelim.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4044/requerimento_010_rua_jose_juarez_moreira.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4045/requerimento_n_06_2026_-__a_construcao_de_uma_passagem_molhada_no_sitio_caldeirao_dos_souza.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4046/requerimento_n_13_2026_-_construcao_de_um_posto_ancora_para_o_assentamento_mae_rainha.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4047/requerimento_n_12_2026_-_calcamento_na_frente_e_ao_entorno_do_santuario_santa_rita_no_sitio_baixio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4048/requerimento_n_14_2026_-_construcao_de_um_posto_ancora_para_o_sitio_queimadas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4049/requerimento_n_11_2026_-_construcao_de_passagem_molhada_com_calcamento_em_paralelepipedo_antes_e_depois_no_sitio_baixio_riacho_proximo_a_casa_de_lucindo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4050/requerimento_n_10_2026_-__colocacao_de_manilhas_na_comunidade_de_barreiros_nas_proximidades_das_residencias_do_senhor_laercio_e_da_senhora_luzimar..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4051/requerimento_n_09_2026_-__implantacao_de_passagens_molhadas_elevadas_na_estrada_que_da_acesso_ao_assentamento_valdeci_santiago.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4052/requerimento_n_07_2026_-__construcao_de_um_posto_ancora_para_o_assentamento_valdeci_santiago.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4053/requerimento_n_08_2026_-__colocacao_de_18_dezoito_manilhas_no_assentamento_valdeci_santiago.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4054/requerimento_n_04_2026_-__praca_com_academia_ao_ar_livre_para_o_distrito_de_patamute.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4055/requerimento_n_05_2026_-__a_construcao_de_uma_passagem_molhada_no_riacho_de_ze_henrique.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4056/pavimentacao_rua_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4058/ginasio_poliesportivo_sitio_almas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4059/pavimentacao_rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4060/pavimentacao_rua_profeta_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4061/requerimento_012__pavimentacao_rua_carolina_monteiro_augusto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4062/requerimento_19_posto_de_saude_do_sitio_be.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4063/requerimento_020_arborizacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4064/requerimento_013_faixa_de_pedestre_escola_menino_maluqinho.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4065/requerimento_014_estradas_sitio_jatoba.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4067/pavimentacao_rua_major_jose_leite.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4068/requerimento_011__pavimentacao_rua_jose_temoteo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4069/requerimento_016_-__asfaltamento_pb_411.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4070/requerimento_15_pavimentacao_rua_ademar_rolim.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4071/requerimento_17_-_abertura_de_uma_pequena_estrada_no_sitio_be.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4072/requerimento_18_-_colocacao_de_manilhas_e_recuperacao_da_passagem_rural_que_se_localiza_na_entrada_do_sitio_be_conhecida_como_ladeira_de_ze_timoteo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4073/calcamento_ladeira_proximo_a_zuca-1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4074/reforma_acougue_municipal_caminho_de_holanda.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4075/ambulancia_para_o_distrito_de_divinopolis.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4076/ginasio_azevem.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4077/calcamento_ladeira_pau_d_arco.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4078/passagem_molhada_sitio_cantinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4079/calcamento_da_ladeira_no_sitio_matuto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4080/ginasio_bairro_dos_remedios.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4085/of.044-camara-solicitacao_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4093/02_requerimento_ademar_rolim.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4094/01_requerimento_caic.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4095/requerimento_2.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4096/requerimento_1.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4097/requerimento_3.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4098/requerimento_01-2026_-_passagem_molhada_no_sitio_catole_dos_mangueira.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4099/requerimento_pavimentacao_jose_vicente_da_silva.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4100/requerimento_02-2026-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_cachoeirinha_regina_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4101/requerimento_neuribertson_de_souza_meireles.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4102/requerimento_vila_nova_ii.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4103/requerimento_rua_travessa_janete.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4104/requerimento_jardim_europa_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4105/requerimento_bairro_jardim_america.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4106/requerimento_adalto_luiz.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4107/requerimento_antonio_duarte_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4108/requerimento_rua_moacir_serafim_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4109/requerimento_rua_teresa_gomes_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4110/requerimento_rua_izaura_dantas_da_silva.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4111/requerimento_limpeza_e_capinacao_jose_vicente_da_silva.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4112/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4113/requerimento_4.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4114/requerimento_03-_passagem_molhada_no_sitio_barra_do_catole.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4115/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4116/requerimento_022_pavimentacao_a_paralelepipedo_da_rua_maestro_esmerindo_cabrinha_da_silva_no_bairro_remedios.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4117/03_requerimento_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4123/requerimento_05-2026-_pavimentacao_e_passagem_molhada_no_sitio_cachoeirinha_vizinho_gilberto..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4124/requerimento_06-2026-pavimentacao_e_passagem_molhada_no_sitio_pe_de_serra.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4125/requerimento_07-2026-pavimentacao_e_passagem_molhada_no_sitio_serrinha.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4126/requerimento_08-2026_-_calcamento_para_a_rua_jose_vicente_da_silva_bairro_vila_nova_iii..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4127/requerimento_09-2026_-_calcamento_para_travessa_que_pertence_a_rua_jose_alberto_lopes_rodrigues__por_tras_da_igreja_canaa_..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4128/requerimento_010-instalacao_de_quebra_mola_-_vila_nova_l.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4129/requerimento_011-2026_-_construcao_da_praca_pavimentacao_a_paralelepipedo_distrito_de_catole_dos_goncalves..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4130/requerimento_012-2026_-_pavimentacao_em_frente_a_escola_municipal_manoel_goncalves_da_silva_ate_a_ubs_carlindo_francisco_soares_no_distrito_de_catole_dos_goncalves..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4131/requerimento_013-2026_-_pavimentacao_a_paralelepipedo_e_construcao_da_praca_da_capela_nossa_senhora_de_fatima_na_comunidade_do_sitio_pocos_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4132/requeirimento_014_-_calcamento_da_ladeira_do__sitio_pocos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4133/requerimento_015-2026_-_instalacao_de_mais_um_transformador_de_maior_potencia_para_atender_as_comunidades_dos_sitios_catole_dos_marcelino_fua_e_saraiva..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4134/requerimento_015-2026-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_ze_dias.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4135/requerimento_016-_pavimentacao_de_paralelepipedo_do_sitio_catole_pe_de_serra..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4137/audiencia_publica_universidade_federal_do_sertao_no_municipio_de_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4140/requerimento_001-2026_-_solicitando_asfalto.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4141/requerimento_002-2026_-_votos_de_profundo_pesar_cindery_maria_rolim_freitas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4142/requerimento_n_15_2026_-_a_pavimentacao_da_ladeira_localizada_em_frente_as_residencias_de_zita_e_ivan_no_assentamento_mae_rainha.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4143/requerimento_027_-_construcao_da_praca_francisco_pereira_conhecido_como_pilica.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4144/requerimento_030_-calcamento_da_rua_nilson_manoel_de_souza_no_centro_de_cajazeiras_pb..pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4145/requerimento_34_-_calcamento_da_rua_projetada_bairro_sao_francisco_por_tras_da_reciclagem_de_pitico.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4146/requerimento_023_pavimentacao_ou_malha_asfaltica_-_rua_vicente_bezerra.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4147/requerimento_031_-calcamento_da_rua_antonio_ponciano_de_souza_no_bairro_sao_jose_em_cajazeiras_pb..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4148/requerimento_032_-calcamento_da_rua_jose_juarez_moreira__no_bairro_tacredo_neves_em_cajazeiras_pb..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4149/requerimento_033-_pavimentacao_da_rua_maria_vitalina_bezerra_bairro_jardim_oasis..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4150/requerimento_035_-calcamento_da_rua_joaquim_tavora_no_bairro_tecedores_em_cajazeiras_pb..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4151/requerimento_036_-_passagem_molhada_no_campo_do_vaqueiro..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4152/requerimento_037_-instalacao_de_um_cras_na_rua_antonio_fernandes_da_silva_bairro_vila_nova_i_ii_iii..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4153/requerimento_28_-_compra_de_uma_ambulancia_para_a_comunidade_do_sitio_serragem..pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4154/requerimento_029_-calcamento_da_rua_expedita_adriano_venceslau_no_centro_de_cajazeiras_pb..pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4155/requerimento_n_17_2026_-_projeto_de_lei_que_autoriza_a_doacao_de_estrada_municipal_ligada_a_pb-400_ao_governo_do_estado_para_fins_de_estadualizacao..pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4156/requerimento_038-_pavimentacao_da_rua_maria_nobrega_maia_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4157/requerimento_039-_pavimentacao_da_rua_francisco_martins_bairro_bela_vista_e_a_construcao_da_praca_francisco_martins..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4158/requerimento_n_18_2026_-_retorno_da_marcacao_de_exames_atraves_das_enfermeiras_chefes_das_ubsfs_da_zona_rural..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4159/requerimento_n_16_2026_-_conclusao_do_sistema_de_abastecimento_de_agua__e_instalacao_de_mais_uma_caixa_dagua_no_assentamento_mae_rainha.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4160/requerimento_n_19_2026_-__limpeza_do_acude_localizado_no_distrito_de_divinopolis..pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4161/requerimento_n_20_2026_-__conclusao_da_reforma_da_escola_jose_antonio_dias_localizada_no_distrito_de_boqueirao..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4162/requerimento_n_21_2026_-__construcao_de_passagem_molhada_no_sitio_capoeiras_sul_prox._a_residencia_de_dona_gildete..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4163/requerimento_n_22_2026_-_calcamento_a_paralelepipedo_das_vilas_do_assentamento_valdeci_santiago..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4164/requerimento_n_23_2026_-_calcamento_e_construcao_de_uma_praca_na_frente_e_ao_entorno_da_igreja_sao_pedro_no_sitio_cachoeirinha..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4165/requerimento_041_-_passem_molhada_no_sitio_catole_dos_zuza.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4166/requerimento_42_-_passem_molhada_no_sitio_catole_pe_de_serra.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4167/requerimento_43-_passagem_molhada_no_sitio_catole_dos_dantas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4168/requerimento_40_-_passem_molhada_no_sitio_guaribas_proximo_a_fazenda_de_deca_do_atacadao..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4169/requerimento_44-_passagem_molhada_no_sitio_cachoeirinha_dos_cesario.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4172/requerimento_45-_passagem_molhada_no_sitio_cachoeirinha_dos_batalha.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4175/requerimento_46-_passagem_molhada_no_sitio_barra_do_catole.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4178/requerimento_47-_passagem_molhada_no_sitio_capoeira_sul.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4180/requerimento_048-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_prensa_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4181/requerimento_49-_passagem_molhada_no_sitio_patamute_ii.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4183/requerimento_50-_construcao_de_uma_passagem_molhada_no_sitio_cajazeiras_velha_vizinho_a_residencia_de_marcilio_filho_de_furao..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4190/hemodinamica_2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4191/requerimento_0004_2026_criacao_da_secretaria_executiva_municipal_de_protecao_animal_ok.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4192/conclusao_da__praca_do_distrito__de__azevem.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4193/pavimentacao_da_rua_jose_timoteo_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4194/solicitacao_de_reposicao_de_lampadas_no_sitio_caicara_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4195/requerimento_51-_mutirao_de_limpeza_no_campo_do_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4196/requerimento_052-_reforma_e_ampliacao_do_posto_ancora_de_saude_do_sitio_cachoeirinha_regina_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4197/requerimento_053_-__calcamento_da_rua_suelisa_arruda_santos.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4198/requerimento_550-2026_-_calcamento_para_a_rua_jose_ludgero_da_silva_-_centro..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4199/requerimento_56-2026_-_recapeamento_asfaltico_da_rua_antonio_fernandes_da_silva-_vila_nova_i_e_tapa_buracos_da_ria_alberto_lopes_rodrigues__vila_nova_ii_-_cajazeiras__pb...pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4200/requerimento_57_-_poco_artesiano_para_atender_a_comunidade_do_sitio_barra_do_catole..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4201/requerimento_58_-_limpeza_e_capinagem_do_residencial_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4204/requerimento_sessao_especial_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4205/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4206/05_requerimento_praca_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4207/06_requerimento_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4209/requerimento_005-2026_-_equipe_da_defesa_civil_ao_bairro_cristo_rei_.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4210/requerimento__pavimentacao__rua_raimundo_murito_de_lima.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4211/requerimento_n_24_2026_-_solicitando_a_implementacao_de_estrutura_fisica_adequada_para_os_ambulantes_e_comerciantes_informais_que_atuam_em_locais_publicos_da_cidade..docx.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4212/requerimento__pavimentacao_rua_joao_coleta_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4213/requerimento_n_26_2026_-_solicitando_providencias_urgentes_no_riacho_de_ze_henrique.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4214/requerimento_n_25_2026_-_a_recuperacao_urgente_da_estrada_principal_do_riacho_do_meio_zona_rural_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4215/requerimento_pavimentacao_rua_antonio__moacir_de_meneses_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4217/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4218/requerimento_006-2026_-_calcamento_da_rua_maria_de_fatima_andrade_goncalves.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4219/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4220/requerimento__solicitando_a_recuperacao_e_revitalizacao_da_rua_luis_alves_pessoa_bairro_cristal_i.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4221/requerimento_solicitando_a_recuperacao_e_tapa_buraco_da_rua_joaquim_amacio_santana_bairro_capoeiras.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4222/requerimento_solicitando_a_recuperacao_e_revitalizacao_da_rua_edson_pires__goncalves_bairro_cristal_i.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4223/requerimento__reposicao_de_lampas_na_rua_cassimiro_de_lira_bairro_capoeiras.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4224/requerimento_solicitando_recuperacao_e_revitalizacao_da_rua_celerino_quirino_de_sousa_bairro_cristal_i.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4225/08_requerimento_analia.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4227/07_requerimento_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4228/09_requerimento_irma_nirvanda.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4229/10_requerimento_pedro_coelho.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4230/requerimento_6.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4231/requerimento_7.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4232/requerimento_059_-_recapeamento_do_calcamento_que_da_acesso_ao_residencial_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4233/requerimento_060_-_manutencao_e_conserto_dos_aparelhos_da_academia_popular_do_residencial_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4234/requerimento_061-_calcamento_da_rua_jose_venancio_bairro_jardim_primavera_ll.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4235/requerimento_062_-_calcamento_da_rua_travessa_vereadora_maria_do_carmo_ribeiro_bairro_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4236/requerimento_68-2026_-_calcamento_para_a_rua_diogenes_rodrigues_de_holanda_-_bairro_edmilson_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4237/requerimento_064_-_calcamento_da_rua_pedro_coelho_viana_vizinho_a_ubs_bairro_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4238/requerimento_069_-__implantacao_de_quebra-molas_-_rua_maria_de_lourdes_de_barros_bairro_edimilson_feitosa_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4239/requerimento_065-_calcamento_da_rua_joao_casimiro_de_lira_bairro_capoeiras.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4240/requerimento_066_-_calcamento_da_rua_por_tras_da_agrovila_vip_que_da_acesso_ao_instituto_medico_legal_iml_bairro_agrovila.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4241/requerimento_067_-__construcao_da_ponte_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4242/requerimento_070_-_saneamento_basico_da_rua_doutor_ferreira_junior_no_bairro_por_do_sol_em_cajazeiras_pb..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4245/requerimento_007-2026_-_programa_bolsa_familia_municipal.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4246/requerimento_071_-_saneamento_basico_da_rua_maria_vilma_holanda_moreira_no_bairro_capoeira_em_cajazeiras_pb..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4248/requerimento_8.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4249/requerimento_9.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4271/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4272/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4273/requerimento_073-_pavimentacao_da_rua_emilia_-_pio_x.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4274/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4279/requerimento_esporte_e_lazer_tg_07-011.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4280/requerimento_sessao_especial_tg_07-011..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4281/requerimento_06.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4282/11_requerimento_otacilio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4283/12_requerimento_tv_alberto_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4284/13_requerimento_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4285/requerimento_n_27_2026_-_a_destinacao_de_01_um_trator_agricola_para_a_associacao_rural_comunitaria_do_sitio_patamute_localizada_no_municipio_de_cajazeiras__pb..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4286/requerimento_10.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4297/requerimento_rua_izaura_dantas_da_silva.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4299/requerimento_pavimentacao_maria_angelina.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4301/requerimento_rua_luiz_barbosa.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4303/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4304/requerimento_008-2026_-_mocao_de_aplausos_prefeita.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4307/14_requerimento_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4312/requerimento__rua_antonio_aquino_neto_bairro_capoeiras..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4313/requerimento__rua_jose_quirino_de_souza___bairro_capoeiras..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4314/requerimento_rua_janio_nogueira_vilante_bairro_jardim_oasis..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4315/requerimento_rua_jose_marques_galvao.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4325/requerimento_rua_tereza_andrade_rolim.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4326/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4327/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4329/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4330/requerimento_028_-_extensao_da_coleta_de_lixo_ate_o_sitio_be.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4332/requerimento_009-2026_-_revitalizacao_da_parede_do_acude_e_a_conclusao_da_abertura_da_estrada.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4333/15_requerimento_jose_alidomar.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4334/16_requerimento_projetada_capoeiras.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4337/17_requerimento_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4338/requerimento_sessao_especial_itinerante_durante_a_3a_expo_cajazeiras_2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4339/passagem_molhada_sitio_riacho_da_arara_prox_lagartao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4340/passagem_molhada_sitio_riacho_da_arara-xique-xique.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4341/passagem_molhada_sitio_riacho_fechado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4342/calcamento_ladeira_sitio_arruido.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4343/18_requerimento_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4344/estrada_do_xique-xique_ao_santo_onofre.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4356/19_requerimento_remedios.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4359/poco_artesiano_sitio_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4360/poco_sitio_caicara_2.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4361/passagem_molhada_sitio_miranda.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4362/requerimento_n_28_2026_-_o_envio_da_lista_dos_beneficiarios_das_cestas_basicas_distribuidas_na_zona_rural_do_municipio_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4363/poco_riacho_fechado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4364/requerimento_010-2026_-_mocao_de_aplausos_ao_dr._jose_saturnino_de_albuquerque_segundo_ao_dr._manuel_caetano_de_brito_neto_e_ao_dr._dieglys_de_santana_sarmento.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4365/20_requerimento_fausto_rolim.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4366/passagem_molhada_riacho_do_meio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4370/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4372/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4377/sessao_itinerante.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4379/requerimento_07_1.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4380/requerimento_07_3.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4381/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4382/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4383/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4384/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4386/reforma_ubs_pau_d_arco.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4387/reforma_ubs_cocos.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4388/passagem_molhada_assentamento_frei_beda.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4389/requerimento_074_-_calcamento_e_saneamento_basico_como_tambem_limpeza_e_capinagem_da_travessa_antonio_barbosa_da_silva__bairro_dos_remedios_em_cajazeiras_pb..docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4390/poco_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4392/requerimento_75_eudes_alves_pequeno_408_cristal_i.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4393/requerimento_76_rua_jose_ludgero_da_silva_bairro_centro.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4397/requerimento_n_30_2026_-_a_colocacao_de_manilhas_no_riacho_localizado_nas_proximidades_da_residencia_da_senhora_narcisa_no_sitio_cocos_zona_rural_deste_municipio..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4403/requerimento_reforma_posto_ancora_cajazeiras_velha.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4404/requerimento_de_restauracao_ponte_rua_deodato.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4405/requerimento_de_pavimentacao_rua_deodato.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4406/requerimento_011-2026_-_mocao_de_aplausos_ao_procon.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4408/requerimento_012-2026_-_passagem_molhada_no_distrito_de_azevem.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4411/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4412/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4413/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4414/21_requerimento_rafael_holanda.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4419/requerimento_077__rua_francisco_fernandes_bairro_cristo_rei.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4425/22_requerimento_tv_vicente_leite.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4426/sessao_itinerante_agrovila.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4427/requerimento_08_1.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4428/requerimento_n_31_2026_-_limpeza_das_ruas_e_a_recuperacao_do_calcamento_no_bairro_cristal_i_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4431/requerimento_081_rua_maria_de_fatima_andrade_goncalves_bairro_pio_x.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4433/requerimento_082_passagem_molhada_no_sitio_cajazeiras_velha.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4435/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4436/doc-20260424-wa0105..pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4437/doc-20260424-wa0104..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4438/23_requerimento_jose_alves_pereira.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4441/24_requerimento_aristoteles_de_sena_galvao.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4442/25_requerimento_atendimento_noturno_centro_de_reabilitacao.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4445/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4447/26_requerimento_antonio_pessoa_de_abreu.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4448/requerimento_11.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4452/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4453/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4454/27_requerimento_agrovila.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4455/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4456/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4457/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4458/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4471/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4472/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4473/sessao_especial_maio_roxo-lutas_e_direitos_das_pessoas_portadoras_de_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4474/requerimento_083_nocao_de_pesar_a_dirleyson_honoro.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4475/requerimento_084_nocao_de_pesar_a__clenilson_santana.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4476/requerimento_016-2026_-_mocao_de_pesar_dirleyson.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4479/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4480/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4481/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4486/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4490/posto_policial_cocos.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4491/posto_policial_patamute.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4493/requerimento_085_rua_rosa_ananias.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4494/requerimento_086_rua_moesia_bairro_cristal_ii.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4496/28_requerimento_gilene.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4497/29_requerimento_tv_antonio_firmino.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4505/requerimento_031_-_acesso_a_internet_hrc.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4506/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4514/requerimento_06_1.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4516/requerimento_032_-_conserto_da_parede_do_sangradoro_do_acude_do_acude_do_azevem.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4526/requerimento_reposicao_de_lampadas_rua_joaquim_abilio_abrantes_.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4527/31_requerimento_jose_alcino_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4528/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4529/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4530/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4535/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4536/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4537/requerimento_16.2025.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4542/requerimento_n_32_2026_-_multirao_de_rg_nas_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4545/requerimento_18_2026.docx.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4550/requerimento_pavimentacao_avenida_mario_messias.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4551/requerimento_087_rua_agripino_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4554/33_requerimento_perpetao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4557/requerimento_033_-__utilizacao_da_escola_do_sitio_be.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4563/34_requerimento_leblon.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4574/requerimento_12.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4575/requerimento_13.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4584/requerimento_021-2026_-_recuperacao_da_travessa_jose_guedes.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4585/requerimento_019-2026_-_esgoto_da_travessa_jose_lopes.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4586/requerimento_020-2026_-_esgoto_e_pavimento_da_rua_antonio_felix.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4587/requerimento_022-2026_-_limpeza_urbana_na_rua_jose_guedes_rolim.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4588/requerimento_023-2026_-_pavimentacao_da_rua_luiz_rolim_de_lima_rua_do_meio.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4589/requerimento_024-2026_-_pavimentacao_da_rua_projetada_6_bpm.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4590/requerimento_025-2026_-_pavimentacao_da_rua_antonia_leite.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4591/requerimento_027-2026_-_recuperacao_da_travessa_leonardo_rolim.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4592/requerimento_026-2026_-_manutencao_da_iluminacao_publica_na_travessa_luiz_rolim_de_lima.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4593/requerimento_028-2026_-_estudo_tec_entrada_do_bairro_dos_remedios.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4594/requerimento_029-2026_-_rua_vitalina_cartaxo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4596/mocao_de_congratulacoes_luciano_copias.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4597/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4611/requerimento_77_mocao_de_aplausos_policiais_-_correto.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4395/requerimento_n_29_2026_-_solicitando_a_abertura_da_estrada_do_azevedo_localizada_no_sitio_cachoeirinha_bem_como_a_colocacao_de_manilhas_no_riacho_existente_no_trecho..pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4402/indicacao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4421/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4424/requerimento_08_2.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4429/indicacao.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4430/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4469/projeto_de_lei_autorizacao_para_instituicao_do_programa_municipal_centro-dia_para_pessoas_idosas_creche_para_idosos_.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4477/casa_de_apoio_campin_grande_pb.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4500/indicacao______-2026.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4513/indicacao______-2026_1.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4057/mocao_de_pesar_jose_marcos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4091/mocao_de_pesar_021_senhora_maria_lucia_lima.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4118/mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4136/mocao_de_apalusos_ao_reverendissimo__dom_francisco_de_assis_gabriel_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4138/mocao_de_congratulacao_a_policia_militar_do_estado_da_paraiba_pela_passagem_dos_seus_194_anos..pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4139/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4170/mocao_de_aplausos_carnaval_2026_prefeita_.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4171/mocao_de_aplausos_carnaval_2026.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4173/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4174/mocao_de_aplausos_carnaval_2026_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4176/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4177/mocao_de_aplausos_carnaval_2026_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4179/mocao_de_aplausos_carnaval_2026_hrc.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4182/mocao_de_aplausos_carnaval_2026_recicla_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4184/mocao_de_aplausos_carnaval_2026_sctrans.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4185/mocao_de_aplausos_as_tvs_de_cajazeiras_do_carnaval_2026.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4186/mocao_de_aplausos_aos_organizadores_dos_blocos_do_carnaval_2026.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4187/mocao_de_aplausos_as_radios_de_cajazeiras_do_carnaval_2026.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4188/mocao_de_aplausos_a_netline_telecom.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4216/mocao_de_pesar_024_senhor_jose_ranieri_alves_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4243/mocao_de_pesar_francisco_soares_rolim_..pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4250/mocao_de_congratulacao_ao_sr._valserlom_alexandre_da_silva.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4253/mocao_de_pesar_025-2026_heronildes_alves.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4263/mocao_de_pesar_aos_familiares_do_senhor_jose_soares_da_silva__ex._vereador_de_cajazeiras-pb..pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4264/mocao_de_congratulacoes_a_apaa__associacao_de_pais_e_amigos_do_autista_de_cajazeiras_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4267/mocao_de_aplausos__cmocao_de_aplausos_ao_jovem_ruan_mangueira_bailarino_cajazeirense_que_vem_se_destacando_no_cenario_artistico_nacional..pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4275/mocao_de_pesar_026-2026_jose_soares_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4276/mocao_de_pesar_aos_familiares_do_senhor_francisco_roberto_lima_dos_santos..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4287/mocao_de_pesar_027-2026_jose_florencio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4289/mocao_de_pesar_aos_familiares_da_senhora_sandra_ferreira..pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4291/mocao_de_aplausos_a_familia_amaro.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4293/mocao_congratulacoes_jota_franca.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4306/mocao_de_pesar_074-2026_francisco_henrique_goncalves.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4308/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4309/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4310/mocao_de_congratulacoes_helton_moreira.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4324/mocao_de_pesar_antonia_goncalves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4331/mocao_de_pesar_jose_nestorio_gomes.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4336/mocao_de_aplausos_aobra_alegrate_de_maria.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4345/mocao_de_aplausos_a_atleta_anna_julia.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4357/mocao_de_aplausos_a_prefeitura_municipal_de_cajazeiras_por_meio_da_secretaria_de_desenvolvimento_economico_pela_realizacao_da_5a_feira_da_mulher_empreendedora..pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4358/mocao_de_pesar__dona_mudinha_.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4371/doc-20260225-wa0161.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4373/mocao_de_aplausos_ao_ilustre_cajazeirense_jose_ronildo_souza_da_silva_pela_sua_nomeacao_ao_cargo_de_comandante-geral_da_policia_militar_da_paraiba..pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4374/mocao_de_aplausos_ao_coronel_douglas_ferreira_de_araujo_pela_sua_nomeacao_ao_cargo_de_subcomandante-geral_da_policia_militar_da_paraiba_pmpb..pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4375/mocao_de_aplausos_ao_ao_excelentissimo_senhor_lucas_ribeiro_novais_de_araujo_pela_sua_posse_como_governador_do_estado_da_paraiba..pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4376/mocao_de_aplausos_ao_excelentissimo_senhor_joao_azevedo_lins_filho..pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4378/mocao_de_aplausos_ao_grupo_de_teatro_fenix.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4398/mocao_de_aplausos_a_carlinhos_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4401/mocao_de_pesar_aos_familiares_do_senhor_jose_vinicius_de_araujo_aos_72_anos_agente_aposentado_do_fisco_estadual..pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4407/mocao_de_congratulacoes_a_paroquia_sao_joao_bosco_situada_na_zona_sul_de_cajazeiras__pb_pela_celebracao_dos_seus_60_anos_de_criacao_novo.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4409/requerimento_77_mocao_de_aplausos_policiais.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4415/mocao_de_aplausos_cnsl.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4418/mocao_de_aplausos.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4420/mocao_de_pesar_028_francisco_de_assis_batista..pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4423/mocao_de_aplausos_michele_andradepdf.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4434/requerimento_013-2026_-_mocao_de_aplausos_prefeita_e_sec_d_planejamento.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4439/mocao_de_aplausos_centros_espiritas.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4440/requerimento_014-2026_-_mocao_de_aplausos_dr_rodrigo_maia.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4443/mocao_de_pesar_029_lucia_duarte.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4446/mocao_de_pesar__antonia_moreira_de_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4470/mocao_de_pesar_030_titico.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4524/requerimento_015-2026_-_mocao_de_aplausos-isaac_veras.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4525/requerimento_016-2026_-_mocao_de_aplausos-joseanne_silene_costa_maciel.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4532/mocao_de_congratulacoes_eu_atleta.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4543/requerimento_017-2026_-_mocao_de_aplausos_aniversario_das_radios.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4549/mocao_de_aplausos_projeto_militar_mirim.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4558/mocao_de_pesar_034__-2026_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4561/mocao______-2026.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4567/mocao_de_aplausos_a_escola_vitoria_regia_em_nome_das_gestoras_escolares_sras._gilvaneide_dantas_e_elizabete_dantas_pela_realizacao_do_evento_forregia_2026..pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4568/_mocao_de_aplausos_a_sra._vanessa_rolim_barreto_medica_otorrinolaringologista_natural_de_cajazeiraspb.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4569/mocao_de_aplausos_escola_monte_carmelo_pela_realizacao_do_tradicional_evento_xxi_forromelo_ocorrido_no_dia_28_de_maio_de_2026..pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4570/mocao_de_aplausos_ao_grupo_tia_ju_pela_realizacao_do_evento_vii_arraia_do_grupo_tia_ju_ocorrido_no_dia_30_de_maio_de_2026_na_aabb_de_cajazeiras..pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4571/mocao_de_aplausos_ao_instituto_educacional_1a_opcao.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4573/mocao_de_aplausos_a_equipe_de__cosultorio_de_rua__do_municipio_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4598/mocao_de_aplausos_a_instituto_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4599/mocao_de_aplausos_a_escola_dona_nicea_claudino.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4600/mocao_de_aplausos_a_escola_geracao_construtiva.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4601/mocao_de_aplausos_a_escola_dom_moises_coelho.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4602/mocao_de_aplausos_a_escola_aprender_mais_cjz.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4081/of.038-camara-veto_total_autografo_de_lei_95.2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4082/of.032-camara-veto_total_autografo_de_lei_55.2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4083/of.034-camara-veto_total_autografo_de_lei_100.2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4086/of.031-camara-veto_total_autografo_23-dispoe_sobre_a_obrigatoriedade_da_construcao_de_faixa_elevada_.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4088/of.033-camara-veto_parcial_autografo_87-dispoe_sobre_a_obrigatoriedade_de_realizacao_de_competicoes_.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4581/razoes_do_veto.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4583/razoes_do_veto_cidade_mais_limpa.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4202/emenda_supressiva_01.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4348/emenda_aditiva_ats.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4349/emenda_modificativa_ats_quinquenio.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4350/emenda_supressiva_ats_quinquenio_.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4351/emenda_aditiva_ats_quinquenio_.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4484/emenda_supressiva_das_comissoes.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4485/emenda_modificativa_das_comissoes.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4509/emenda_aditiva_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4510/emenda_aditiva_09_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4511/emenda_aditiva_10_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4512/emenda_aditiva_11_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4547/emenda_modificativa_das_comissoes_1.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4548/emenda_supressiva_das_comissoes.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4576/emenda_01_2026.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4577/emenda_02_2026.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4578/emenda_03_2026.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4604/emenda_modificativa_das_comissoes.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4605/emenda_aditiva.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4606/anexo_unico.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4607/emenda_supressiva_.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4609/emenda_supressiva_das_comissoes.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4009/dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_a_acao_social_paroquial_irma_maria_fernanda_marabello-asp_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4189/pl_mulher_viva.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4208/projeto_de_lei_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4226/criterios_assossiacoes_de_utilidade_publica.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4244/monitor_de_transito.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4247/projeto_de_lei_-_programa_de_fiscalizacao_colaborativo_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4277/projetode_lei__aspki.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4323/projeto_de_lei_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4328/pl_que_revoga_a_lei_no2.040_de_5_marco_de_2012.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4385/projeto_sitio_pocos.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4417/acumac_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4487/projeto_de_lei__combate_a_descriminacao__lgbtqiapn.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4502/projeto_de_lei_altera_data_1.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4515/projeto_de_lei_no_torna_de_utilidade_publica_a_associacao__comunitaria_rural_do_sitio_terra_molhada_do_municipio_de_cajazeiras-pb_e_da_outras_providencias_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4531/projeto_de_lei__denominacao__de_antonio_timoteo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4556/pdl_-_medalha_deodato_cartaxo_de_sa_ao_dr._vituriano_de_abreu_elvira_da_silva_lucena.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4559/pdl_-_titulo_de_cidada_cajazeirense_a_dra_elvira_da_silva_lucena_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4564/projeto_de_lei_alteracao_da_zona_azul_2026.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4565/pdl_-_medalha_jose_geraldo_do_nascimento_ao_senhor_petson_santos_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4566/pdl_-_medalha_deodato_cartaxo_de_sa_ao_dr_pablo_de_almeida_leitao.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4553/programa_corrida_segura.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4084/of.035-camara-cessao_de_uso__escola_municipal_regina_vieira_sitio_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4087/oficio_no047_2026_que_dispoe_sobre_a_adequadacao_do__novo_piso_salrarial_para_os_profissionais_do_magisterio_no_ano_de_2026.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4089/of.045-camara-projeto_de_lei-organizacao_da_jornada_escolar_e_da_oferta_de_educacao_em_tempo_integra.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4090/of.046-camara-projeto_de_lei-fixa_o_valor_do_salario_minimo_da_administracao_publica_municipal_de_ca.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4252/05.projeto_de_lei-institui_a_politica_municipal_de_ciencia_tecnologia_e_inovacao__pmcti_cria_o_sistema_municipal_de_ciencia_tecnologia_e_inovacao_e_estabelece_mecanismos_de_estimulo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4316/07.projeto_de_lei-dispoe_sobre_a_criacao_do_adicional_por_tempo_de_servico__ats_quinquenio_no_ambito_da_administracao_publica_direta_e_indireta_do_municipio_de_cajazeiras.pb.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4317/08.projeto_de_lei_-autoriza_a_abertura_de_credito_especial_ao_orcamento_vigente_para_fins_que_mencio.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4416/10.projeto_de_lei-dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2027_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4444/of.237-projeto_de_lei_-programa_municipal_educa_mais.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4451/of.261-projeto_de_lei-cria_cargo_efetivo_agente_de_saude.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4541/of.329-projeto_de_lei-jornada_e_a_remuneracao_minima_proporcional_dos_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4595/of.348-projeto_de_lei-autoriza_o_poder_executivo_municipal_a_doar_imovel_publico_a_associacao_de_amparo_ao_idoso_mae_tereza_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4614/01._projeto_de_lei__reajuste_anual_sctrans.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4617/of.353-projeto_de_lei__reajuste_anual_sctrans.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4305/oficio_expedido_205_2026__relatorio_de_estimativa_de_impacto_orcamentario-financeiro.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4612/of.359-mensagem_retificadora-projeto_de_leidispoe_sobre_o_plano_de_beneficios_do_instituto_de_previdencia_do_municipio_de_cajazeiras_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4613/of.359-mensagem_retificadora-projeto_de_leidispoe_sobre_o_plano_de_beneficios_do_instituto_de_previdencia_do_municipio_de_cajazeiras_e_da_outras_providencias_1.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4619/digitalizacao_0003.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4582/autografo_de_lei_10_2026.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4580/autografo_de_lei_14_2026.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4621/digitalizacao_0002.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4620/digitalizacao_0001.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4618/digitalizacao_.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4203/projeto_de_lei_07_2026.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4278/projeto_de_lei_08_2026.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4320/parecer_ccj_pl_07_2026_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4321/parecer_adicional_por_tempo_de_servico.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4352/parecer_da_comissao_de_financar_e_orcamento.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4354/parecer_da_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4355/parecer_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4367/decreto_legislativo_21_2026.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4368/decreto_legislativo_22_2026.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4369/decreto_legislativo_25_2026.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4399/doc-20260413-wa0041..pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4400/decreto_legislativo_n20_2026.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4459/parecer_da_comissao_2.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4460/parecer_da_comissao.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4461/parecer_da_comissao_3.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4462/parecer_da_comissao_2.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4463/parecer_da_comissao_3.docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4464/parecer_da_comissao_3.docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4466/02_complementar-_corrinha.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4467/parecer_financeiro_e_orcamentario_02_complementar.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4468/022_2026__projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4478/parecer_faixa_elevadas_1.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4483/parecer_da_comissao_de_legislacao_justica.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4499/parecer_da_comissao_3.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4517/parecer_da_comissao.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4518/parecer_da_comissao_1.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4519/parecer_da_comissao_2.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4520/parecer_da_comissao_3.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4521/parecer_da_comissao_4.docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4522/parecer_da_comissao_1.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4523/parecer_comedouros_e_bebedouros_1.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4546/parecer_projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4603/parecer_projeto_de_lei_31.docx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajazeiras.pb.leg.br/media/sapl/public/materialegislativa/2026/4608/parecer_projeto_de_lei_33.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H115"/>
+  <dimension ref="A1:H603"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="230" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="52.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="249.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1851,2978 +6955,15636 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
         <v>36</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="F7" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...11 lines deleted...]
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
         <v>44</v>
-      </c>
-[...19 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...11 lines deleted...]
-      <c r="F10" t="s">
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="F11" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H12" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" t="s">
+        <v>55</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" t="s">
+        <v>55</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
         <v>66</v>
-      </c>
-[...19 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F18" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F19" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D20" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F20" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="D21" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F21" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E22" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F22" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="H22" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D23" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E23" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F23" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="H23" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E24" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F24" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="H24" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="D25" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E25" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F25" t="s">
+        <v>51</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="G25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="D26" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E26" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F26" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="H26" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="D27" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E27" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F27" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="D28" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E28" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F28" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="H28" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="D29" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E29" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F29" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="H29" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="D30" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E30" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F30" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="H30" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D31" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E31" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F31" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="H31" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="D32" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E32" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F32" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>137</v>
+      </c>
+      <c r="D33" t="s">
+        <v>49</v>
+      </c>
+      <c r="E33" t="s">
+        <v>50</v>
+      </c>
+      <c r="F33" t="s">
+        <v>138</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H33" t="s">
         <v>140</v>
-      </c>
-[...19 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>141</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>142</v>
+      </c>
+      <c r="D34" t="s">
+        <v>49</v>
+      </c>
+      <c r="E34" t="s">
+        <v>50</v>
+      </c>
+      <c r="F34" t="s">
+        <v>143</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="H34" t="s">
         <v>145</v>
-      </c>
-[...13 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>146</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>147</v>
+      </c>
+      <c r="D35" t="s">
+        <v>49</v>
+      </c>
+      <c r="E35" t="s">
+        <v>50</v>
+      </c>
+      <c r="F35" t="s">
+        <v>143</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="H35" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>150</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>151</v>
+      </c>
+      <c r="D36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E36" t="s">
+        <v>50</v>
+      </c>
+      <c r="F36" t="s">
+        <v>51</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="H36" t="s">
         <v>153</v>
-      </c>
-[...13 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>155</v>
+      </c>
+      <c r="D37" t="s">
+        <v>49</v>
+      </c>
+      <c r="E37" t="s">
+        <v>50</v>
+      </c>
+      <c r="F37" t="s">
+        <v>133</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="H37" t="s">
         <v>157</v>
-      </c>
-[...13 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>158</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>159</v>
+      </c>
+      <c r="D38" t="s">
+        <v>49</v>
+      </c>
+      <c r="E38" t="s">
+        <v>50</v>
+      </c>
+      <c r="F38" t="s">
         <v>160</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="G38" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="D38" t="s">
-[...8 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>163</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>164</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>49</v>
+      </c>
+      <c r="E39" t="s">
+        <v>50</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D39" t="s">
-[...8 lines deleted...]
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>167</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>168</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>49</v>
+      </c>
+      <c r="E40" t="s">
+        <v>50</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="D40" t="s">
-[...8 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>171</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>172</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>49</v>
+      </c>
+      <c r="E41" t="s">
+        <v>50</v>
+      </c>
+      <c r="F41" t="s">
+        <v>133</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="D41" t="s">
-[...8 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>175</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>176</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>49</v>
+      </c>
+      <c r="E42" t="s">
+        <v>50</v>
+      </c>
+      <c r="F42" t="s">
         <v>177</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>178</v>
       </c>
       <c r="H42" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>180</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>181</v>
       </c>
       <c r="D43" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E43" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F43" t="s">
-        <v>105</v>
+        <v>177</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>182</v>
       </c>
       <c r="H43" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>184</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>185</v>
       </c>
       <c r="D44" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E44" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F44" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H44" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>188</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>189</v>
       </c>
       <c r="D45" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E45" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F45" t="s">
-        <v>105</v>
+        <v>177</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>190</v>
       </c>
       <c r="H45" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>192</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>193</v>
       </c>
       <c r="D46" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E46" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F46" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>194</v>
       </c>
       <c r="H46" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>196</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>197</v>
       </c>
       <c r="D47" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E47" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F47" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H47" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>200</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>201</v>
       </c>
       <c r="D48" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E48" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F48" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>202</v>
       </c>
       <c r="H48" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>204</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>205</v>
       </c>
       <c r="D49" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E49" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F49" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>206</v>
       </c>
       <c r="H49" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>208</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>209</v>
       </c>
       <c r="D50" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E50" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F50" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>210</v>
       </c>
       <c r="H50" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>212</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>213</v>
       </c>
       <c r="D51" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E51" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F51" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H51" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>216</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>217</v>
       </c>
       <c r="D52" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E52" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F52" t="s">
-        <v>68</v>
+        <v>138</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>218</v>
       </c>
       <c r="H52" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>220</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>221</v>
       </c>
       <c r="D53" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E53" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F53" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>222</v>
       </c>
       <c r="H53" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>224</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
+        <v>68</v>
+      </c>
+      <c r="D54" t="s">
         <v>225</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" t="s">
-        <v>37</v>
+        <v>226</v>
       </c>
       <c r="F54" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H54" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>229</v>
+        <v>72</v>
       </c>
       <c r="D55" t="s">
-        <v>36</v>
+        <v>225</v>
       </c>
       <c r="E55" t="s">
-        <v>37</v>
+        <v>226</v>
       </c>
       <c r="F55" t="s">
-        <v>68</v>
+        <v>138</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>230</v>
       </c>
       <c r="H55" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>232</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>233</v>
+        <v>10</v>
       </c>
       <c r="D56" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E56" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F56" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H56" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>237</v>
+        <v>17</v>
       </c>
       <c r="D57" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E57" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F57" t="s">
-        <v>24</v>
+        <v>238</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H57" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>241</v>
+        <v>22</v>
       </c>
       <c r="D58" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E58" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F58" t="s">
-        <v>24</v>
+        <v>238</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H58" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>243</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>25</v>
+      </c>
+      <c r="D59" t="s">
+        <v>233</v>
+      </c>
+      <c r="E59" t="s">
+        <v>234</v>
+      </c>
+      <c r="F59" t="s">
+        <v>177</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="H59" t="s">
         <v>245</v>
-      </c>
-[...13 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>246</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>30</v>
+      </c>
+      <c r="D60" t="s">
+        <v>233</v>
+      </c>
+      <c r="E60" t="s">
+        <v>234</v>
+      </c>
+      <c r="F60" t="s">
+        <v>177</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H60" t="s">
         <v>248</v>
-      </c>
-[...19 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>253</v>
+        <v>68</v>
       </c>
       <c r="D61" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E61" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F61" t="s">
-        <v>68</v>
+        <v>177</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="H61" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>257</v>
+        <v>72</v>
       </c>
       <c r="D62" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E62" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F62" t="s">
-        <v>68</v>
+        <v>177</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="H62" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>261</v>
+        <v>76</v>
       </c>
       <c r="D63" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E63" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F63" t="s">
-        <v>24</v>
+        <v>177</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="H63" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>265</v>
+        <v>80</v>
       </c>
       <c r="D64" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E64" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F64" t="s">
-        <v>24</v>
+        <v>259</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="H64" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>269</v>
+        <v>88</v>
       </c>
       <c r="D65" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E65" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F65" t="s">
-        <v>24</v>
+        <v>259</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="H65" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>273</v>
+        <v>92</v>
       </c>
       <c r="D66" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E66" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F66" t="s">
-        <v>24</v>
+        <v>259</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="H66" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>277</v>
+        <v>96</v>
       </c>
       <c r="D67" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E67" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F67" t="s">
-        <v>24</v>
+        <v>259</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="H67" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>281</v>
+        <v>100</v>
       </c>
       <c r="D68" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E68" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>259</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="H68" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>285</v>
+        <v>104</v>
       </c>
       <c r="D69" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E69" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F69" t="s">
-        <v>68</v>
+        <v>259</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="H69" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>289</v>
+        <v>108</v>
       </c>
       <c r="D70" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E70" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F70" t="s">
-        <v>68</v>
+        <v>259</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="H70" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>293</v>
+        <v>112</v>
       </c>
       <c r="D71" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E71" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F71" t="s">
-        <v>68</v>
+        <v>259</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
       <c r="H71" t="s">
-        <v>295</v>
+        <v>282</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>297</v>
+        <v>116</v>
       </c>
       <c r="D72" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E72" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F72" t="s">
-        <v>68</v>
+        <v>259</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>298</v>
+        <v>284</v>
       </c>
       <c r="H72" t="s">
-        <v>299</v>
+        <v>285</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>301</v>
+        <v>120</v>
       </c>
       <c r="D73" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E73" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F73" t="s">
-        <v>68</v>
+        <v>287</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="H73" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>305</v>
+        <v>124</v>
       </c>
       <c r="D74" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E74" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F74" t="s">
-        <v>68</v>
+        <v>287</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>306</v>
+        <v>291</v>
       </c>
       <c r="H74" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>309</v>
+        <v>128</v>
       </c>
       <c r="D75" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E75" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F75" t="s">
-        <v>68</v>
+        <v>287</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>310</v>
+        <v>294</v>
       </c>
       <c r="H75" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>313</v>
+        <v>132</v>
       </c>
       <c r="D76" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E76" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F76" t="s">
-        <v>314</v>
+        <v>259</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>315</v>
+        <v>297</v>
       </c>
       <c r="H76" t="s">
-        <v>316</v>
+        <v>298</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>318</v>
+        <v>137</v>
       </c>
       <c r="D77" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E77" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
+        <v>259</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>319</v>
+        <v>300</v>
       </c>
       <c r="H77" t="s">
-        <v>320</v>
+        <v>301</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>321</v>
+        <v>302</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>322</v>
+        <v>147</v>
       </c>
       <c r="D78" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E78" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>259</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>323</v>
+        <v>303</v>
       </c>
       <c r="H78" t="s">
-        <v>324</v>
+        <v>304</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>326</v>
+        <v>151</v>
       </c>
       <c r="D79" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E79" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F79" t="s">
-        <v>327</v>
+        <v>259</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>328</v>
+        <v>306</v>
       </c>
       <c r="H79" t="s">
-        <v>329</v>
+        <v>307</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>330</v>
+        <v>308</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>331</v>
+        <v>155</v>
       </c>
       <c r="D80" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E80" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F80" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>332</v>
+        <v>309</v>
       </c>
       <c r="H80" t="s">
-        <v>333</v>
+        <v>310</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>334</v>
+        <v>311</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>335</v>
+        <v>159</v>
       </c>
       <c r="D81" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E81" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F81" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>336</v>
+        <v>312</v>
       </c>
       <c r="H81" t="s">
-        <v>337</v>
+        <v>313</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>338</v>
+        <v>314</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>339</v>
+        <v>164</v>
       </c>
       <c r="D82" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E82" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F82" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>341</v>
+        <v>315</v>
       </c>
       <c r="H82" t="s">
-        <v>342</v>
+        <v>316</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>343</v>
+        <v>317</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>344</v>
+        <v>168</v>
       </c>
       <c r="D83" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E83" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F83" t="s">
-        <v>345</v>
+        <v>55</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>346</v>
+        <v>318</v>
       </c>
       <c r="H83" t="s">
-        <v>347</v>
+        <v>319</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>348</v>
+        <v>320</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>349</v>
+        <v>172</v>
       </c>
       <c r="D84" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E84" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F84" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>350</v>
+        <v>321</v>
       </c>
       <c r="H84" t="s">
-        <v>351</v>
+        <v>322</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>352</v>
+        <v>323</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>353</v>
+        <v>176</v>
       </c>
       <c r="D85" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E85" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F85" t="s">
-        <v>345</v>
+        <v>55</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>354</v>
+        <v>324</v>
       </c>
       <c r="H85" t="s">
-        <v>355</v>
+        <v>325</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>356</v>
+        <v>326</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>357</v>
+        <v>181</v>
       </c>
       <c r="D86" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E86" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F86" t="s">
-        <v>345</v>
+        <v>55</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>358</v>
+        <v>327</v>
       </c>
       <c r="H86" t="s">
-        <v>359</v>
+        <v>328</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>360</v>
+        <v>329</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>361</v>
+        <v>185</v>
       </c>
       <c r="D87" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E87" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F87" t="s">
-        <v>345</v>
+        <v>55</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>362</v>
+        <v>330</v>
       </c>
       <c r="H87" t="s">
-        <v>363</v>
+        <v>331</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>364</v>
+        <v>332</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>365</v>
+        <v>189</v>
       </c>
       <c r="D88" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E88" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F88" t="s">
-        <v>345</v>
+        <v>55</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>366</v>
+        <v>333</v>
       </c>
       <c r="H88" t="s">
-        <v>367</v>
+        <v>334</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>368</v>
+        <v>335</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>369</v>
+        <v>193</v>
       </c>
       <c r="D89" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E89" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F89" t="s">
-        <v>345</v>
+        <v>55</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>370</v>
+        <v>336</v>
       </c>
       <c r="H89" t="s">
-        <v>371</v>
+        <v>337</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>372</v>
+        <v>338</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>373</v>
+        <v>197</v>
       </c>
       <c r="D90" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E90" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F90" t="s">
-        <v>345</v>
+        <v>287</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>374</v>
+        <v>339</v>
       </c>
       <c r="H90" t="s">
-        <v>375</v>
+        <v>340</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>376</v>
+        <v>341</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>377</v>
+        <v>201</v>
       </c>
       <c r="D91" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E91" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F91" t="s">
-        <v>345</v>
+        <v>287</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>378</v>
+        <v>342</v>
       </c>
       <c r="H91" t="s">
-        <v>379</v>
+        <v>343</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>380</v>
+        <v>344</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>381</v>
+        <v>205</v>
       </c>
       <c r="D92" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E92" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F92" t="s">
+        <v>287</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="G92" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H92" t="s">
-        <v>383</v>
+        <v>346</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>384</v>
+        <v>347</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>385</v>
+        <v>209</v>
       </c>
       <c r="D93" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E93" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F93" t="s">
-        <v>345</v>
+        <v>287</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="H93" t="s">
-        <v>387</v>
+        <v>349</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>388</v>
+        <v>350</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>389</v>
+        <v>213</v>
       </c>
       <c r="D94" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E94" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F94" t="s">
-        <v>345</v>
+        <v>287</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>390</v>
+        <v>351</v>
       </c>
       <c r="H94" t="s">
-        <v>391</v>
+        <v>352</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>392</v>
+        <v>353</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>393</v>
+        <v>217</v>
       </c>
       <c r="D95" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E95" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F95" t="s">
-        <v>345</v>
+        <v>287</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>394</v>
+        <v>354</v>
       </c>
       <c r="H95" t="s">
-        <v>395</v>
+        <v>355</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>396</v>
+        <v>356</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>397</v>
+        <v>221</v>
       </c>
       <c r="D96" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E96" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F96" t="s">
-        <v>41</v>
+        <v>287</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>398</v>
+        <v>357</v>
       </c>
       <c r="H96" t="s">
-        <v>43</v>
+        <v>358</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>399</v>
+        <v>359</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>400</v>
+        <v>360</v>
       </c>
       <c r="D97" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E97" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F97" t="s">
-        <v>327</v>
+        <v>287</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>401</v>
+        <v>361</v>
       </c>
       <c r="H97" t="s">
-        <v>402</v>
+        <v>362</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>403</v>
+        <v>363</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>404</v>
+        <v>364</v>
       </c>
       <c r="D98" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E98" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F98" t="s">
-        <v>340</v>
+        <v>287</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>405</v>
+        <v>365</v>
       </c>
       <c r="H98" t="s">
-        <v>406</v>
+        <v>366</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>407</v>
+        <v>367</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>408</v>
+        <v>368</v>
       </c>
       <c r="D99" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E99" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F99" t="s">
-        <v>409</v>
+        <v>287</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>410</v>
+        <v>369</v>
       </c>
       <c r="H99" t="s">
-        <v>411</v>
+        <v>370</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>412</v>
+        <v>371</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>413</v>
+        <v>372</v>
       </c>
       <c r="D100" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E100" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F100" t="s">
-        <v>24</v>
+        <v>287</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>414</v>
+        <v>373</v>
       </c>
       <c r="H100" t="s">
-        <v>415</v>
+        <v>374</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>416</v>
+        <v>375</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>417</v>
+        <v>376</v>
       </c>
       <c r="D101" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E101" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F101" t="s">
-        <v>13</v>
+        <v>259</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>418</v>
+        <v>377</v>
       </c>
       <c r="H101" t="s">
-        <v>419</v>
+        <v>378</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>420</v>
+        <v>379</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>421</v>
+        <v>380</v>
       </c>
       <c r="D102" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="E102" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="F102" t="s">
-        <v>24</v>
+        <v>259</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>422</v>
+        <v>381</v>
       </c>
       <c r="H102" t="s">
-        <v>423</v>
+        <v>382</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>424</v>
+        <v>383</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>10</v>
+        <v>384</v>
       </c>
       <c r="D103" t="s">
-        <v>425</v>
+        <v>233</v>
       </c>
       <c r="E103" t="s">
-        <v>426</v>
+        <v>234</v>
       </c>
       <c r="F103" t="s">
-        <v>427</v>
+        <v>259</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>428</v>
+        <v>385</v>
       </c>
       <c r="H103" t="s">
-        <v>429</v>
+        <v>386</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>430</v>
+        <v>387</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>23</v>
+        <v>388</v>
       </c>
       <c r="D104" t="s">
-        <v>425</v>
+        <v>233</v>
       </c>
       <c r="E104" t="s">
-        <v>426</v>
+        <v>234</v>
       </c>
       <c r="F104" t="s">
-        <v>24</v>
+        <v>259</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>431</v>
+        <v>389</v>
       </c>
       <c r="H104" t="s">
-        <v>432</v>
+        <v>390</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>433</v>
+        <v>391</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>28</v>
+        <v>392</v>
       </c>
       <c r="D105" t="s">
-        <v>425</v>
+        <v>233</v>
       </c>
       <c r="E105" t="s">
-        <v>426</v>
+        <v>234</v>
       </c>
       <c r="F105" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>434</v>
+        <v>393</v>
       </c>
       <c r="H105" t="s">
-        <v>435</v>
+        <v>394</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>436</v>
+        <v>395</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>10</v>
+        <v>396</v>
       </c>
       <c r="D106" t="s">
-        <v>437</v>
+        <v>233</v>
       </c>
       <c r="E106" t="s">
-        <v>438</v>
+        <v>234</v>
       </c>
       <c r="F106" t="s">
-        <v>314</v>
+        <v>55</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>439</v>
+        <v>397</v>
       </c>
       <c r="H106" t="s">
-        <v>440</v>
+        <v>398</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>441</v>
+        <v>399</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>23</v>
+        <v>400</v>
       </c>
       <c r="D107" t="s">
-        <v>437</v>
+        <v>233</v>
       </c>
       <c r="E107" t="s">
-        <v>438</v>
+        <v>234</v>
       </c>
       <c r="F107" t="s">
-        <v>314</v>
+        <v>55</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>442</v>
+        <v>401</v>
       </c>
       <c r="H107" t="s">
-        <v>443</v>
+        <v>402</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>444</v>
+        <v>403</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>28</v>
+        <v>404</v>
       </c>
       <c r="D108" t="s">
-        <v>437</v>
+        <v>233</v>
       </c>
       <c r="E108" t="s">
-        <v>438</v>
+        <v>234</v>
       </c>
       <c r="F108" t="s">
-        <v>314</v>
+        <v>55</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>445</v>
+        <v>405</v>
       </c>
       <c r="H108" t="s">
-        <v>446</v>
+        <v>406</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>447</v>
+        <v>407</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>32</v>
+        <v>408</v>
       </c>
       <c r="D109" t="s">
-        <v>437</v>
+        <v>233</v>
       </c>
       <c r="E109" t="s">
-        <v>438</v>
+        <v>234</v>
       </c>
       <c r="F109" t="s">
-        <v>314</v>
+        <v>55</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>448</v>
+        <v>409</v>
       </c>
       <c r="H109" t="s">
-        <v>449</v>
+        <v>410</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>450</v>
+        <v>411</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>51</v>
+        <v>412</v>
       </c>
       <c r="D110" t="s">
-        <v>437</v>
+        <v>233</v>
       </c>
       <c r="E110" t="s">
-        <v>438</v>
+        <v>234</v>
       </c>
       <c r="F110" t="s">
-        <v>314</v>
+        <v>259</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>451</v>
+        <v>413</v>
       </c>
       <c r="H110" t="s">
-        <v>452</v>
+        <v>414</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>453</v>
+        <v>415</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>10</v>
+        <v>416</v>
       </c>
       <c r="D111" t="s">
-        <v>11</v>
+        <v>233</v>
       </c>
       <c r="E111" t="s">
-        <v>454</v>
+        <v>234</v>
       </c>
       <c r="F111" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>455</v>
+        <v>417</v>
       </c>
       <c r="H111" t="s">
-        <v>456</v>
+        <v>418</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>457</v>
+        <v>419</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>10</v>
+        <v>420</v>
       </c>
       <c r="D112" t="s">
-        <v>458</v>
+        <v>233</v>
       </c>
       <c r="E112" t="s">
-        <v>459</v>
+        <v>234</v>
       </c>
       <c r="F112" t="s">
-        <v>314</v>
+        <v>55</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>460</v>
+        <v>421</v>
       </c>
       <c r="H112" t="s">
-        <v>461</v>
+        <v>422</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>462</v>
+        <v>423</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>23</v>
+        <v>424</v>
       </c>
       <c r="D113" t="s">
-        <v>458</v>
+        <v>233</v>
       </c>
       <c r="E113" t="s">
-        <v>459</v>
+        <v>234</v>
       </c>
       <c r="F113" t="s">
-        <v>314</v>
+        <v>55</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>463</v>
+        <v>425</v>
       </c>
       <c r="H113" t="s">
-        <v>464</v>
+        <v>426</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>465</v>
+        <v>427</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>28</v>
+        <v>428</v>
       </c>
       <c r="D114" t="s">
-        <v>458</v>
+        <v>233</v>
       </c>
       <c r="E114" t="s">
-        <v>459</v>
+        <v>234</v>
       </c>
       <c r="F114" t="s">
-        <v>314</v>
+        <v>55</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>466</v>
+        <v>429</v>
       </c>
       <c r="H114" t="s">
-        <v>467</v>
+        <v>430</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>431</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>432</v>
+      </c>
+      <c r="D115" t="s">
+        <v>233</v>
+      </c>
+      <c r="E115" t="s">
+        <v>234</v>
+      </c>
+      <c r="F115" t="s">
+        <v>55</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H115" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>435</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>436</v>
+      </c>
+      <c r="D116" t="s">
+        <v>233</v>
+      </c>
+      <c r="E116" t="s">
+        <v>234</v>
+      </c>
+      <c r="F116" t="s">
+        <v>259</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H116" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>439</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>440</v>
+      </c>
+      <c r="D117" t="s">
+        <v>233</v>
+      </c>
+      <c r="E117" t="s">
+        <v>234</v>
+      </c>
+      <c r="F117" t="s">
+        <v>259</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H117" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>443</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>444</v>
+      </c>
+      <c r="D118" t="s">
+        <v>233</v>
+      </c>
+      <c r="E118" t="s">
+        <v>234</v>
+      </c>
+      <c r="F118" t="s">
+        <v>259</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H118" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>447</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>448</v>
+      </c>
+      <c r="D119" t="s">
+        <v>233</v>
+      </c>
+      <c r="E119" t="s">
+        <v>234</v>
+      </c>
+      <c r="F119" t="s">
+        <v>259</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H119" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>451</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>452</v>
+      </c>
+      <c r="D120" t="s">
+        <v>233</v>
+      </c>
+      <c r="E120" t="s">
+        <v>234</v>
+      </c>
+      <c r="F120" t="s">
+        <v>259</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H120" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>455</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>456</v>
+      </c>
+      <c r="D121" t="s">
+        <v>233</v>
+      </c>
+      <c r="E121" t="s">
+        <v>234</v>
+      </c>
+      <c r="F121" t="s">
+        <v>259</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H121" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>459</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>460</v>
+      </c>
+      <c r="D122" t="s">
+        <v>233</v>
+      </c>
+      <c r="E122" t="s">
+        <v>234</v>
+      </c>
+      <c r="F122" t="s">
+        <v>259</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H122" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>463</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>464</v>
+      </c>
+      <c r="D123" t="s">
+        <v>233</v>
+      </c>
+      <c r="E123" t="s">
+        <v>234</v>
+      </c>
+      <c r="F123" t="s">
+        <v>259</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H123" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>467</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
         <v>468</v>
       </c>
-      <c r="B115" t="s">
-[...14 lines deleted...]
-      <c r="G115" s="1" t="s">
+      <c r="D124" t="s">
+        <v>233</v>
+      </c>
+      <c r="E124" t="s">
+        <v>234</v>
+      </c>
+      <c r="F124" t="s">
+        <v>26</v>
+      </c>
+      <c r="G124" s="1" t="s">
         <v>469</v>
       </c>
-      <c r="H115" t="s">
+      <c r="H124" t="s">
         <v>470</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>471</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>472</v>
+      </c>
+      <c r="D125" t="s">
+        <v>233</v>
+      </c>
+      <c r="E125" t="s">
+        <v>234</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H125" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>475</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>476</v>
+      </c>
+      <c r="D126" t="s">
+        <v>233</v>
+      </c>
+      <c r="E126" t="s">
+        <v>234</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H126" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>479</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>480</v>
+      </c>
+      <c r="D127" t="s">
+        <v>233</v>
+      </c>
+      <c r="E127" t="s">
+        <v>234</v>
+      </c>
+      <c r="F127" t="s">
+        <v>481</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H127" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>484</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>485</v>
+      </c>
+      <c r="D128" t="s">
+        <v>233</v>
+      </c>
+      <c r="E128" t="s">
+        <v>234</v>
+      </c>
+      <c r="F128" t="s">
+        <v>481</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H128" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>488</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>489</v>
+      </c>
+      <c r="D129" t="s">
+        <v>233</v>
+      </c>
+      <c r="E129" t="s">
+        <v>234</v>
+      </c>
+      <c r="F129" t="s">
+        <v>481</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H129" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>492</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>493</v>
+      </c>
+      <c r="D130" t="s">
+        <v>233</v>
+      </c>
+      <c r="E130" t="s">
+        <v>234</v>
+      </c>
+      <c r="F130" t="s">
+        <v>143</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H130" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>496</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>497</v>
+      </c>
+      <c r="D131" t="s">
+        <v>233</v>
+      </c>
+      <c r="E131" t="s">
+        <v>234</v>
+      </c>
+      <c r="F131" t="s">
+        <v>160</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H131" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>500</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>501</v>
+      </c>
+      <c r="D132" t="s">
+        <v>233</v>
+      </c>
+      <c r="E132" t="s">
+        <v>234</v>
+      </c>
+      <c r="F132" t="s">
+        <v>143</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H132" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>504</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>505</v>
+      </c>
+      <c r="D133" t="s">
+        <v>233</v>
+      </c>
+      <c r="E133" t="s">
+        <v>234</v>
+      </c>
+      <c r="F133" t="s">
+        <v>160</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H133" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>508</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>509</v>
+      </c>
+      <c r="D134" t="s">
+        <v>233</v>
+      </c>
+      <c r="E134" t="s">
+        <v>234</v>
+      </c>
+      <c r="F134" t="s">
+        <v>160</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H134" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>512</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>513</v>
+      </c>
+      <c r="D135" t="s">
+        <v>233</v>
+      </c>
+      <c r="E135" t="s">
+        <v>234</v>
+      </c>
+      <c r="F135" t="s">
+        <v>160</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H135" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>516</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>517</v>
+      </c>
+      <c r="D136" t="s">
+        <v>233</v>
+      </c>
+      <c r="E136" t="s">
+        <v>234</v>
+      </c>
+      <c r="F136" t="s">
+        <v>160</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H136" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>520</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>521</v>
+      </c>
+      <c r="D137" t="s">
+        <v>233</v>
+      </c>
+      <c r="E137" t="s">
+        <v>234</v>
+      </c>
+      <c r="F137" t="s">
+        <v>160</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H137" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>524</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>525</v>
+      </c>
+      <c r="D138" t="s">
+        <v>233</v>
+      </c>
+      <c r="E138" t="s">
+        <v>234</v>
+      </c>
+      <c r="F138" t="s">
+        <v>160</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H138" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>528</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>529</v>
+      </c>
+      <c r="D139" t="s">
+        <v>233</v>
+      </c>
+      <c r="E139" t="s">
+        <v>234</v>
+      </c>
+      <c r="F139" t="s">
+        <v>160</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H139" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>532</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>533</v>
+      </c>
+      <c r="D140" t="s">
+        <v>233</v>
+      </c>
+      <c r="E140" t="s">
+        <v>234</v>
+      </c>
+      <c r="F140" t="s">
+        <v>160</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H140" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>536</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>537</v>
+      </c>
+      <c r="D141" t="s">
+        <v>233</v>
+      </c>
+      <c r="E141" t="s">
+        <v>234</v>
+      </c>
+      <c r="F141" t="s">
+        <v>160</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H141" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>540</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>541</v>
+      </c>
+      <c r="D142" t="s">
+        <v>233</v>
+      </c>
+      <c r="E142" t="s">
+        <v>234</v>
+      </c>
+      <c r="F142" t="s">
+        <v>160</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H142" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>544</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>545</v>
+      </c>
+      <c r="D143" t="s">
+        <v>233</v>
+      </c>
+      <c r="E143" t="s">
+        <v>234</v>
+      </c>
+      <c r="F143" t="s">
+        <v>160</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H143" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>548</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>549</v>
+      </c>
+      <c r="D144" t="s">
+        <v>233</v>
+      </c>
+      <c r="E144" t="s">
+        <v>234</v>
+      </c>
+      <c r="F144" t="s">
+        <v>238</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H144" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>551</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>552</v>
+      </c>
+      <c r="D145" t="s">
+        <v>233</v>
+      </c>
+      <c r="E145" t="s">
+        <v>234</v>
+      </c>
+      <c r="F145" t="s">
+        <v>481</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H145" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>555</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>556</v>
+      </c>
+      <c r="D146" t="s">
+        <v>233</v>
+      </c>
+      <c r="E146" t="s">
+        <v>234</v>
+      </c>
+      <c r="F146" t="s">
+        <v>143</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H146" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>559</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>560</v>
+      </c>
+      <c r="D147" t="s">
+        <v>233</v>
+      </c>
+      <c r="E147" t="s">
+        <v>234</v>
+      </c>
+      <c r="F147" t="s">
+        <v>18</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H147" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>563</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>564</v>
+      </c>
+      <c r="D148" t="s">
+        <v>233</v>
+      </c>
+      <c r="E148" t="s">
+        <v>234</v>
+      </c>
+      <c r="F148" t="s">
+        <v>55</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H148" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>567</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>568</v>
+      </c>
+      <c r="D149" t="s">
+        <v>233</v>
+      </c>
+      <c r="E149" t="s">
+        <v>234</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H149" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>571</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>572</v>
+      </c>
+      <c r="D150" t="s">
+        <v>233</v>
+      </c>
+      <c r="E150" t="s">
+        <v>234</v>
+      </c>
+      <c r="F150" t="s">
+        <v>143</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H150" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>575</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>576</v>
+      </c>
+      <c r="D151" t="s">
+        <v>233</v>
+      </c>
+      <c r="E151" t="s">
+        <v>234</v>
+      </c>
+      <c r="F151" t="s">
+        <v>143</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H151" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>579</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>580</v>
+      </c>
+      <c r="D152" t="s">
+        <v>233</v>
+      </c>
+      <c r="E152" t="s">
+        <v>234</v>
+      </c>
+      <c r="F152" t="s">
+        <v>143</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H152" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>583</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>584</v>
+      </c>
+      <c r="D153" t="s">
+        <v>233</v>
+      </c>
+      <c r="E153" t="s">
+        <v>234</v>
+      </c>
+      <c r="F153" t="s">
+        <v>143</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H153" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>587</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>588</v>
+      </c>
+      <c r="D154" t="s">
+        <v>233</v>
+      </c>
+      <c r="E154" t="s">
+        <v>234</v>
+      </c>
+      <c r="F154" t="s">
+        <v>143</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H154" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>591</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>592</v>
+      </c>
+      <c r="D155" t="s">
+        <v>233</v>
+      </c>
+      <c r="E155" t="s">
+        <v>234</v>
+      </c>
+      <c r="F155" t="s">
+        <v>143</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H155" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>595</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>596</v>
+      </c>
+      <c r="D156" t="s">
+        <v>233</v>
+      </c>
+      <c r="E156" t="s">
+        <v>234</v>
+      </c>
+      <c r="F156" t="s">
+        <v>143</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H156" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>599</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>600</v>
+      </c>
+      <c r="D157" t="s">
+        <v>233</v>
+      </c>
+      <c r="E157" t="s">
+        <v>234</v>
+      </c>
+      <c r="F157" t="s">
+        <v>143</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H157" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>603</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>604</v>
+      </c>
+      <c r="D158" t="s">
+        <v>233</v>
+      </c>
+      <c r="E158" t="s">
+        <v>234</v>
+      </c>
+      <c r="F158" t="s">
+        <v>143</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H158" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>607</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>608</v>
+      </c>
+      <c r="D159" t="s">
+        <v>233</v>
+      </c>
+      <c r="E159" t="s">
+        <v>234</v>
+      </c>
+      <c r="F159" t="s">
+        <v>143</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H159" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>611</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>612</v>
+      </c>
+      <c r="D160" t="s">
+        <v>233</v>
+      </c>
+      <c r="E160" t="s">
+        <v>234</v>
+      </c>
+      <c r="F160" t="s">
+        <v>143</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H160" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>615</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>616</v>
+      </c>
+      <c r="D161" t="s">
+        <v>233</v>
+      </c>
+      <c r="E161" t="s">
+        <v>234</v>
+      </c>
+      <c r="F161" t="s">
+        <v>143</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H161" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>619</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>620</v>
+      </c>
+      <c r="D162" t="s">
+        <v>233</v>
+      </c>
+      <c r="E162" t="s">
+        <v>234</v>
+      </c>
+      <c r="F162" t="s">
+        <v>143</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H162" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>623</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>624</v>
+      </c>
+      <c r="D163" t="s">
+        <v>233</v>
+      </c>
+      <c r="E163" t="s">
+        <v>234</v>
+      </c>
+      <c r="F163" t="s">
+        <v>51</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H163" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>627</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>628</v>
+      </c>
+      <c r="D164" t="s">
+        <v>233</v>
+      </c>
+      <c r="E164" t="s">
+        <v>234</v>
+      </c>
+      <c r="F164" t="s">
+        <v>133</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H164" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>631</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>632</v>
+      </c>
+      <c r="D165" t="s">
+        <v>233</v>
+      </c>
+      <c r="E165" t="s">
+        <v>234</v>
+      </c>
+      <c r="F165" t="s">
+        <v>133</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H165" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>635</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>636</v>
+      </c>
+      <c r="D166" t="s">
+        <v>233</v>
+      </c>
+      <c r="E166" t="s">
+        <v>234</v>
+      </c>
+      <c r="F166" t="s">
+        <v>287</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H166" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>639</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>640</v>
+      </c>
+      <c r="D167" t="s">
+        <v>233</v>
+      </c>
+      <c r="E167" t="s">
+        <v>234</v>
+      </c>
+      <c r="F167" t="s">
+        <v>143</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H167" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>643</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>644</v>
+      </c>
+      <c r="D168" t="s">
+        <v>233</v>
+      </c>
+      <c r="E168" t="s">
+        <v>234</v>
+      </c>
+      <c r="F168" t="s">
+        <v>143</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H168" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>647</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>648</v>
+      </c>
+      <c r="D169" t="s">
+        <v>233</v>
+      </c>
+      <c r="E169" t="s">
+        <v>234</v>
+      </c>
+      <c r="F169" t="s">
+        <v>143</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H169" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>651</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>652</v>
+      </c>
+      <c r="D170" t="s">
+        <v>233</v>
+      </c>
+      <c r="E170" t="s">
+        <v>234</v>
+      </c>
+      <c r="F170" t="s">
+        <v>55</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H170" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>655</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>656</v>
+      </c>
+      <c r="D171" t="s">
+        <v>233</v>
+      </c>
+      <c r="E171" t="s">
+        <v>234</v>
+      </c>
+      <c r="F171" t="s">
+        <v>143</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H171" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>659</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>660</v>
+      </c>
+      <c r="D172" t="s">
+        <v>233</v>
+      </c>
+      <c r="E172" t="s">
+        <v>234</v>
+      </c>
+      <c r="F172" t="s">
+        <v>143</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H172" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>663</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>664</v>
+      </c>
+      <c r="D173" t="s">
+        <v>233</v>
+      </c>
+      <c r="E173" t="s">
+        <v>234</v>
+      </c>
+      <c r="F173" t="s">
+        <v>143</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H173" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>667</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>668</v>
+      </c>
+      <c r="D174" t="s">
+        <v>233</v>
+      </c>
+      <c r="E174" t="s">
+        <v>234</v>
+      </c>
+      <c r="F174" t="s">
+        <v>143</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H174" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>671</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>672</v>
+      </c>
+      <c r="D175" t="s">
+        <v>233</v>
+      </c>
+      <c r="E175" t="s">
+        <v>234</v>
+      </c>
+      <c r="F175" t="s">
+        <v>143</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H175" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>675</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>676</v>
+      </c>
+      <c r="D176" t="s">
+        <v>233</v>
+      </c>
+      <c r="E176" t="s">
+        <v>234</v>
+      </c>
+      <c r="F176" t="s">
+        <v>143</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H176" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>679</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>680</v>
+      </c>
+      <c r="D177" t="s">
+        <v>233</v>
+      </c>
+      <c r="E177" t="s">
+        <v>234</v>
+      </c>
+      <c r="F177" t="s">
+        <v>143</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H177" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>683</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>684</v>
+      </c>
+      <c r="D178" t="s">
+        <v>233</v>
+      </c>
+      <c r="E178" t="s">
+        <v>234</v>
+      </c>
+      <c r="F178" t="s">
+        <v>143</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H178" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>687</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>688</v>
+      </c>
+      <c r="D179" t="s">
+        <v>233</v>
+      </c>
+      <c r="E179" t="s">
+        <v>234</v>
+      </c>
+      <c r="F179" t="s">
+        <v>287</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H179" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>691</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>692</v>
+      </c>
+      <c r="D180" t="s">
+        <v>233</v>
+      </c>
+      <c r="E180" t="s">
+        <v>234</v>
+      </c>
+      <c r="F180" t="s">
+        <v>143</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H180" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>695</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>696</v>
+      </c>
+      <c r="D181" t="s">
+        <v>233</v>
+      </c>
+      <c r="E181" t="s">
+        <v>234</v>
+      </c>
+      <c r="F181" t="s">
+        <v>143</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H181" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>699</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>700</v>
+      </c>
+      <c r="D182" t="s">
+        <v>233</v>
+      </c>
+      <c r="E182" t="s">
+        <v>234</v>
+      </c>
+      <c r="F182" t="s">
+        <v>287</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H182" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>703</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>704</v>
+      </c>
+      <c r="D183" t="s">
+        <v>233</v>
+      </c>
+      <c r="E183" t="s">
+        <v>234</v>
+      </c>
+      <c r="F183" t="s">
+        <v>287</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H183" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>707</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>708</v>
+      </c>
+      <c r="D184" t="s">
+        <v>233</v>
+      </c>
+      <c r="E184" t="s">
+        <v>234</v>
+      </c>
+      <c r="F184" t="s">
+        <v>287</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H184" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>711</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>712</v>
+      </c>
+      <c r="D185" t="s">
+        <v>233</v>
+      </c>
+      <c r="E185" t="s">
+        <v>234</v>
+      </c>
+      <c r="F185" t="s">
+        <v>287</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H185" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>715</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>716</v>
+      </c>
+      <c r="D186" t="s">
+        <v>233</v>
+      </c>
+      <c r="E186" t="s">
+        <v>234</v>
+      </c>
+      <c r="F186" t="s">
+        <v>287</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H186" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>719</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>720</v>
+      </c>
+      <c r="D187" t="s">
+        <v>233</v>
+      </c>
+      <c r="E187" t="s">
+        <v>234</v>
+      </c>
+      <c r="F187" t="s">
+        <v>287</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H187" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>723</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>724</v>
+      </c>
+      <c r="D188" t="s">
+        <v>233</v>
+      </c>
+      <c r="E188" t="s">
+        <v>234</v>
+      </c>
+      <c r="F188" t="s">
+        <v>287</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H188" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>727</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>728</v>
+      </c>
+      <c r="D189" t="s">
+        <v>233</v>
+      </c>
+      <c r="E189" t="s">
+        <v>234</v>
+      </c>
+      <c r="F189" t="s">
+        <v>143</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H189" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>731</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>732</v>
+      </c>
+      <c r="D190" t="s">
+        <v>233</v>
+      </c>
+      <c r="E190" t="s">
+        <v>234</v>
+      </c>
+      <c r="F190" t="s">
+        <v>143</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H190" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>735</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>736</v>
+      </c>
+      <c r="D191" t="s">
+        <v>233</v>
+      </c>
+      <c r="E191" t="s">
+        <v>234</v>
+      </c>
+      <c r="F191" t="s">
+        <v>143</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H191" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>739</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>740</v>
+      </c>
+      <c r="D192" t="s">
+        <v>233</v>
+      </c>
+      <c r="E192" t="s">
+        <v>234</v>
+      </c>
+      <c r="F192" t="s">
+        <v>143</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H192" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>743</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>744</v>
+      </c>
+      <c r="D193" t="s">
+        <v>233</v>
+      </c>
+      <c r="E193" t="s">
+        <v>234</v>
+      </c>
+      <c r="F193" t="s">
+        <v>143</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H193" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>747</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>748</v>
+      </c>
+      <c r="D194" t="s">
+        <v>233</v>
+      </c>
+      <c r="E194" t="s">
+        <v>234</v>
+      </c>
+      <c r="F194" t="s">
+        <v>143</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H194" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>751</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>752</v>
+      </c>
+      <c r="D195" t="s">
+        <v>233</v>
+      </c>
+      <c r="E195" t="s">
+        <v>234</v>
+      </c>
+      <c r="F195" t="s">
+        <v>143</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H195" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>755</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>756</v>
+      </c>
+      <c r="D196" t="s">
+        <v>233</v>
+      </c>
+      <c r="E196" t="s">
+        <v>234</v>
+      </c>
+      <c r="F196" t="s">
+        <v>143</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H196" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>759</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>760</v>
+      </c>
+      <c r="D197" t="s">
+        <v>233</v>
+      </c>
+      <c r="E197" t="s">
+        <v>234</v>
+      </c>
+      <c r="F197" t="s">
+        <v>143</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H197" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>763</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>764</v>
+      </c>
+      <c r="D198" t="s">
+        <v>233</v>
+      </c>
+      <c r="E198" t="s">
+        <v>234</v>
+      </c>
+      <c r="F198" t="s">
+        <v>143</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H198" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>767</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>768</v>
+      </c>
+      <c r="D199" t="s">
+        <v>233</v>
+      </c>
+      <c r="E199" t="s">
+        <v>234</v>
+      </c>
+      <c r="F199" t="s">
+        <v>143</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H199" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>771</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>772</v>
+      </c>
+      <c r="D200" t="s">
+        <v>233</v>
+      </c>
+      <c r="E200" t="s">
+        <v>234</v>
+      </c>
+      <c r="F200" t="s">
+        <v>160</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H200" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>775</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>776</v>
+      </c>
+      <c r="D201" t="s">
+        <v>233</v>
+      </c>
+      <c r="E201" t="s">
+        <v>234</v>
+      </c>
+      <c r="F201" t="s">
+        <v>133</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H201" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>779</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>780</v>
+      </c>
+      <c r="D202" t="s">
+        <v>233</v>
+      </c>
+      <c r="E202" t="s">
+        <v>234</v>
+      </c>
+      <c r="F202" t="s">
+        <v>138</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H202" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>783</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>784</v>
+      </c>
+      <c r="D203" t="s">
+        <v>233</v>
+      </c>
+      <c r="E203" t="s">
+        <v>234</v>
+      </c>
+      <c r="F203" t="s">
+        <v>138</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H203" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>787</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>788</v>
+      </c>
+      <c r="D204" t="s">
+        <v>233</v>
+      </c>
+      <c r="E204" t="s">
+        <v>234</v>
+      </c>
+      <c r="F204" t="s">
+        <v>138</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H204" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>791</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>792</v>
+      </c>
+      <c r="D205" t="s">
+        <v>233</v>
+      </c>
+      <c r="E205" t="s">
+        <v>234</v>
+      </c>
+      <c r="F205" t="s">
+        <v>143</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H205" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>795</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>796</v>
+      </c>
+      <c r="D206" t="s">
+        <v>233</v>
+      </c>
+      <c r="E206" t="s">
+        <v>234</v>
+      </c>
+      <c r="F206" t="s">
+        <v>143</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H206" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>799</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>800</v>
+      </c>
+      <c r="D207" t="s">
+        <v>233</v>
+      </c>
+      <c r="E207" t="s">
+        <v>234</v>
+      </c>
+      <c r="F207" t="s">
+        <v>143</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H207" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>803</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>804</v>
+      </c>
+      <c r="D208" t="s">
+        <v>233</v>
+      </c>
+      <c r="E208" t="s">
+        <v>234</v>
+      </c>
+      <c r="F208" t="s">
+        <v>143</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H208" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>807</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>808</v>
+      </c>
+      <c r="D209" t="s">
+        <v>233</v>
+      </c>
+      <c r="E209" t="s">
+        <v>234</v>
+      </c>
+      <c r="F209" t="s">
+        <v>143</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H209" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>811</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>812</v>
+      </c>
+      <c r="D210" t="s">
+        <v>233</v>
+      </c>
+      <c r="E210" t="s">
+        <v>234</v>
+      </c>
+      <c r="F210" t="s">
+        <v>143</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H210" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>815</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>816</v>
+      </c>
+      <c r="D211" t="s">
+        <v>233</v>
+      </c>
+      <c r="E211" t="s">
+        <v>234</v>
+      </c>
+      <c r="F211" t="s">
+        <v>143</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H211" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>819</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>820</v>
+      </c>
+      <c r="D212" t="s">
+        <v>233</v>
+      </c>
+      <c r="E212" t="s">
+        <v>234</v>
+      </c>
+      <c r="F212" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H212" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>823</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>824</v>
+      </c>
+      <c r="D213" t="s">
+        <v>233</v>
+      </c>
+      <c r="E213" t="s">
+        <v>234</v>
+      </c>
+      <c r="F213" t="s">
+        <v>18</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H213" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>827</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>828</v>
+      </c>
+      <c r="D214" t="s">
+        <v>233</v>
+      </c>
+      <c r="E214" t="s">
+        <v>234</v>
+      </c>
+      <c r="F214" t="s">
+        <v>13</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H214" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>831</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>832</v>
+      </c>
+      <c r="D215" t="s">
+        <v>233</v>
+      </c>
+      <c r="E215" t="s">
+        <v>234</v>
+      </c>
+      <c r="F215" t="s">
+        <v>13</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H215" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>835</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>836</v>
+      </c>
+      <c r="D216" t="s">
+        <v>233</v>
+      </c>
+      <c r="E216" t="s">
+        <v>234</v>
+      </c>
+      <c r="F216" t="s">
+        <v>133</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H216" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>839</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>840</v>
+      </c>
+      <c r="D217" t="s">
+        <v>233</v>
+      </c>
+      <c r="E217" t="s">
+        <v>234</v>
+      </c>
+      <c r="F217" t="s">
+        <v>138</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H217" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>843</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>844</v>
+      </c>
+      <c r="D218" t="s">
+        <v>233</v>
+      </c>
+      <c r="E218" t="s">
+        <v>234</v>
+      </c>
+      <c r="F218" t="s">
+        <v>287</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H218" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>847</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>848</v>
+      </c>
+      <c r="D219" t="s">
+        <v>233</v>
+      </c>
+      <c r="E219" t="s">
+        <v>234</v>
+      </c>
+      <c r="F219" t="s">
+        <v>138</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H219" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>851</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>852</v>
+      </c>
+      <c r="D220" t="s">
+        <v>233</v>
+      </c>
+      <c r="E220" t="s">
+        <v>234</v>
+      </c>
+      <c r="F220" t="s">
+        <v>287</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H220" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>855</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>856</v>
+      </c>
+      <c r="D221" t="s">
+        <v>233</v>
+      </c>
+      <c r="E221" t="s">
+        <v>234</v>
+      </c>
+      <c r="F221" t="s">
+        <v>287</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H221" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>859</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>860</v>
+      </c>
+      <c r="D222" t="s">
+        <v>233</v>
+      </c>
+      <c r="E222" t="s">
+        <v>234</v>
+      </c>
+      <c r="F222" t="s">
+        <v>138</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H222" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>863</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>864</v>
+      </c>
+      <c r="D223" t="s">
+        <v>233</v>
+      </c>
+      <c r="E223" t="s">
+        <v>234</v>
+      </c>
+      <c r="F223" t="s">
+        <v>18</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H223" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>867</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>868</v>
+      </c>
+      <c r="D224" t="s">
+        <v>233</v>
+      </c>
+      <c r="E224" t="s">
+        <v>234</v>
+      </c>
+      <c r="F224" t="s">
+        <v>133</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H224" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>871</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>872</v>
+      </c>
+      <c r="D225" t="s">
+        <v>233</v>
+      </c>
+      <c r="E225" t="s">
+        <v>234</v>
+      </c>
+      <c r="F225" t="s">
+        <v>18</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H225" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>875</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>876</v>
+      </c>
+      <c r="D226" t="s">
+        <v>233</v>
+      </c>
+      <c r="E226" t="s">
+        <v>234</v>
+      </c>
+      <c r="F226" t="s">
+        <v>138</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H226" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>879</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>880</v>
+      </c>
+      <c r="D227" t="s">
+        <v>233</v>
+      </c>
+      <c r="E227" t="s">
+        <v>234</v>
+      </c>
+      <c r="F227" t="s">
+        <v>138</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H227" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>883</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>884</v>
+      </c>
+      <c r="D228" t="s">
+        <v>233</v>
+      </c>
+      <c r="E228" t="s">
+        <v>234</v>
+      </c>
+      <c r="F228" t="s">
+        <v>138</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H228" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>887</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>888</v>
+      </c>
+      <c r="D229" t="s">
+        <v>233</v>
+      </c>
+      <c r="E229" t="s">
+        <v>234</v>
+      </c>
+      <c r="F229" t="s">
+        <v>138</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H229" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>891</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>892</v>
+      </c>
+      <c r="D230" t="s">
+        <v>233</v>
+      </c>
+      <c r="E230" t="s">
+        <v>234</v>
+      </c>
+      <c r="F230" t="s">
+        <v>138</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H230" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>895</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>896</v>
+      </c>
+      <c r="D231" t="s">
+        <v>233</v>
+      </c>
+      <c r="E231" t="s">
+        <v>234</v>
+      </c>
+      <c r="F231" t="s">
+        <v>13</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H231" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>899</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>900</v>
+      </c>
+      <c r="D232" t="s">
+        <v>233</v>
+      </c>
+      <c r="E232" t="s">
+        <v>234</v>
+      </c>
+      <c r="F232" t="s">
+        <v>13</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H232" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>903</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>904</v>
+      </c>
+      <c r="D233" t="s">
+        <v>233</v>
+      </c>
+      <c r="E233" t="s">
+        <v>234</v>
+      </c>
+      <c r="F233" t="s">
+        <v>13</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H233" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>907</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>908</v>
+      </c>
+      <c r="D234" t="s">
+        <v>233</v>
+      </c>
+      <c r="E234" t="s">
+        <v>234</v>
+      </c>
+      <c r="F234" t="s">
+        <v>13</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H234" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>911</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>912</v>
+      </c>
+      <c r="D235" t="s">
+        <v>233</v>
+      </c>
+      <c r="E235" t="s">
+        <v>234</v>
+      </c>
+      <c r="F235" t="s">
+        <v>481</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="H235" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>915</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>916</v>
+      </c>
+      <c r="D236" t="s">
+        <v>233</v>
+      </c>
+      <c r="E236" t="s">
+        <v>234</v>
+      </c>
+      <c r="F236" t="s">
+        <v>481</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H236" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>919</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>920</v>
+      </c>
+      <c r="D237" t="s">
+        <v>233</v>
+      </c>
+      <c r="E237" t="s">
+        <v>234</v>
+      </c>
+      <c r="F237" t="s">
+        <v>143</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H237" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>923</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>924</v>
+      </c>
+      <c r="D238" t="s">
+        <v>233</v>
+      </c>
+      <c r="E238" t="s">
+        <v>234</v>
+      </c>
+      <c r="F238" t="s">
+        <v>143</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H238" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>927</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>928</v>
+      </c>
+      <c r="D239" t="s">
+        <v>233</v>
+      </c>
+      <c r="E239" t="s">
+        <v>234</v>
+      </c>
+      <c r="F239" t="s">
+        <v>143</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H239" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>931</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>932</v>
+      </c>
+      <c r="D240" t="s">
+        <v>233</v>
+      </c>
+      <c r="E240" t="s">
+        <v>234</v>
+      </c>
+      <c r="F240" t="s">
+        <v>143</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H240" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>935</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>936</v>
+      </c>
+      <c r="D241" t="s">
+        <v>233</v>
+      </c>
+      <c r="E241" t="s">
+        <v>234</v>
+      </c>
+      <c r="F241" t="s">
+        <v>143</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H241" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>939</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>940</v>
+      </c>
+      <c r="D242" t="s">
+        <v>233</v>
+      </c>
+      <c r="E242" t="s">
+        <v>234</v>
+      </c>
+      <c r="F242" t="s">
+        <v>143</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H242" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>943</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>944</v>
+      </c>
+      <c r="D243" t="s">
+        <v>233</v>
+      </c>
+      <c r="E243" t="s">
+        <v>234</v>
+      </c>
+      <c r="F243" t="s">
+        <v>143</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H243" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>947</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>948</v>
+      </c>
+      <c r="D244" t="s">
+        <v>233</v>
+      </c>
+      <c r="E244" t="s">
+        <v>234</v>
+      </c>
+      <c r="F244" t="s">
+        <v>143</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H244" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>951</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>952</v>
+      </c>
+      <c r="D245" t="s">
+        <v>233</v>
+      </c>
+      <c r="E245" t="s">
+        <v>234</v>
+      </c>
+      <c r="F245" t="s">
+        <v>143</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H245" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>955</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>956</v>
+      </c>
+      <c r="D246" t="s">
+        <v>233</v>
+      </c>
+      <c r="E246" t="s">
+        <v>234</v>
+      </c>
+      <c r="F246" t="s">
+        <v>143</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H246" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>959</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>960</v>
+      </c>
+      <c r="D247" t="s">
+        <v>233</v>
+      </c>
+      <c r="E247" t="s">
+        <v>234</v>
+      </c>
+      <c r="F247" t="s">
+        <v>143</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H247" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>963</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>964</v>
+      </c>
+      <c r="D248" t="s">
+        <v>233</v>
+      </c>
+      <c r="E248" t="s">
+        <v>234</v>
+      </c>
+      <c r="F248" t="s">
+        <v>133</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H248" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>967</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>968</v>
+      </c>
+      <c r="D249" t="s">
+        <v>233</v>
+      </c>
+      <c r="E249" t="s">
+        <v>234</v>
+      </c>
+      <c r="F249" t="s">
+        <v>143</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H249" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>971</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>972</v>
+      </c>
+      <c r="D250" t="s">
+        <v>233</v>
+      </c>
+      <c r="E250" t="s">
+        <v>234</v>
+      </c>
+      <c r="F250" t="s">
+        <v>481</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H250" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>975</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>976</v>
+      </c>
+      <c r="D251" t="s">
+        <v>233</v>
+      </c>
+      <c r="E251" t="s">
+        <v>234</v>
+      </c>
+      <c r="F251" t="s">
+        <v>481</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H251" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>979</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>980</v>
+      </c>
+      <c r="D252" t="s">
+        <v>233</v>
+      </c>
+      <c r="E252" t="s">
+        <v>234</v>
+      </c>
+      <c r="F252" t="s">
+        <v>238</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H252" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>982</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>983</v>
+      </c>
+      <c r="D253" t="s">
+        <v>233</v>
+      </c>
+      <c r="E253" t="s">
+        <v>234</v>
+      </c>
+      <c r="F253" t="s">
+        <v>238</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H253" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>985</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>986</v>
+      </c>
+      <c r="D254" t="s">
+        <v>233</v>
+      </c>
+      <c r="E254" t="s">
+        <v>234</v>
+      </c>
+      <c r="F254" t="s">
+        <v>143</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H254" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>989</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>990</v>
+      </c>
+      <c r="D255" t="s">
+        <v>233</v>
+      </c>
+      <c r="E255" t="s">
+        <v>234</v>
+      </c>
+      <c r="F255" t="s">
+        <v>238</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H255" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>992</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>993</v>
+      </c>
+      <c r="D256" t="s">
+        <v>233</v>
+      </c>
+      <c r="E256" t="s">
+        <v>234</v>
+      </c>
+      <c r="F256" t="s">
+        <v>51</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H256" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>996</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>997</v>
+      </c>
+      <c r="D257" t="s">
+        <v>233</v>
+      </c>
+      <c r="E257" t="s">
+        <v>234</v>
+      </c>
+      <c r="F257" t="s">
+        <v>51</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H257" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D258" t="s">
+        <v>233</v>
+      </c>
+      <c r="E258" t="s">
+        <v>234</v>
+      </c>
+      <c r="F258" t="s">
+        <v>177</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D259" t="s">
+        <v>233</v>
+      </c>
+      <c r="E259" t="s">
+        <v>234</v>
+      </c>
+      <c r="F259" t="s">
+        <v>13</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D260" t="s">
+        <v>233</v>
+      </c>
+      <c r="E260" t="s">
+        <v>234</v>
+      </c>
+      <c r="F260" t="s">
+        <v>13</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D261" t="s">
+        <v>233</v>
+      </c>
+      <c r="E261" t="s">
+        <v>234</v>
+      </c>
+      <c r="F261" t="s">
+        <v>13</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D262" t="s">
+        <v>233</v>
+      </c>
+      <c r="E262" t="s">
+        <v>234</v>
+      </c>
+      <c r="F262" t="s">
+        <v>287</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D263" t="s">
+        <v>233</v>
+      </c>
+      <c r="E263" t="s">
+        <v>234</v>
+      </c>
+      <c r="F263" t="s">
+        <v>481</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D264" t="s">
+        <v>233</v>
+      </c>
+      <c r="E264" t="s">
+        <v>234</v>
+      </c>
+      <c r="F264" t="s">
+        <v>160</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D265" t="s">
+        <v>233</v>
+      </c>
+      <c r="E265" t="s">
+        <v>234</v>
+      </c>
+      <c r="F265" t="s">
+        <v>160</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D266" t="s">
+        <v>233</v>
+      </c>
+      <c r="E266" t="s">
+        <v>234</v>
+      </c>
+      <c r="F266" t="s">
+        <v>160</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D267" t="s">
+        <v>233</v>
+      </c>
+      <c r="E267" t="s">
+        <v>234</v>
+      </c>
+      <c r="F267" t="s">
+        <v>160</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D268" t="s">
+        <v>233</v>
+      </c>
+      <c r="E268" t="s">
+        <v>234</v>
+      </c>
+      <c r="F268" t="s">
+        <v>160</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D269" t="s">
+        <v>233</v>
+      </c>
+      <c r="E269" t="s">
+        <v>234</v>
+      </c>
+      <c r="F269" t="s">
+        <v>160</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D270" t="s">
+        <v>233</v>
+      </c>
+      <c r="E270" t="s">
+        <v>234</v>
+      </c>
+      <c r="F270" t="s">
+        <v>238</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H270" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D271" t="s">
+        <v>233</v>
+      </c>
+      <c r="E271" t="s">
+        <v>234</v>
+      </c>
+      <c r="F271" t="s">
+        <v>133</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D272" t="s">
+        <v>233</v>
+      </c>
+      <c r="E272" t="s">
+        <v>234</v>
+      </c>
+      <c r="F272" t="s">
+        <v>13</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D273" t="s">
+        <v>233</v>
+      </c>
+      <c r="E273" t="s">
+        <v>234</v>
+      </c>
+      <c r="F273" t="s">
+        <v>138</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D274" t="s">
+        <v>233</v>
+      </c>
+      <c r="E274" t="s">
+        <v>234</v>
+      </c>
+      <c r="F274" t="s">
+        <v>138</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D275" t="s">
+        <v>233</v>
+      </c>
+      <c r="E275" t="s">
+        <v>234</v>
+      </c>
+      <c r="F275" t="s">
+        <v>138</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D276" t="s">
+        <v>233</v>
+      </c>
+      <c r="E276" t="s">
+        <v>234</v>
+      </c>
+      <c r="F276" t="s">
+        <v>138</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D277" t="s">
+        <v>233</v>
+      </c>
+      <c r="E277" t="s">
+        <v>234</v>
+      </c>
+      <c r="F277" t="s">
+        <v>160</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D278" t="s">
+        <v>233</v>
+      </c>
+      <c r="E278" t="s">
+        <v>234</v>
+      </c>
+      <c r="F278" t="s">
+        <v>18</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D279" t="s">
+        <v>233</v>
+      </c>
+      <c r="E279" t="s">
+        <v>234</v>
+      </c>
+      <c r="F279" t="s">
+        <v>18</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D280" t="s">
+        <v>233</v>
+      </c>
+      <c r="E280" t="s">
+        <v>234</v>
+      </c>
+      <c r="F280" t="s">
+        <v>238</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H280" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D281" t="s">
+        <v>233</v>
+      </c>
+      <c r="E281" t="s">
+        <v>234</v>
+      </c>
+      <c r="F281" t="s">
+        <v>55</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D282" t="s">
+        <v>233</v>
+      </c>
+      <c r="E282" t="s">
+        <v>234</v>
+      </c>
+      <c r="F282" t="s">
+        <v>133</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D283" t="s">
+        <v>233</v>
+      </c>
+      <c r="E283" t="s">
+        <v>234</v>
+      </c>
+      <c r="F283" t="s">
+        <v>13</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D284" t="s">
+        <v>233</v>
+      </c>
+      <c r="E284" t="s">
+        <v>234</v>
+      </c>
+      <c r="F284" t="s">
+        <v>13</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D285" t="s">
+        <v>233</v>
+      </c>
+      <c r="E285" t="s">
+        <v>234</v>
+      </c>
+      <c r="F285" t="s">
+        <v>13</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D286" t="s">
+        <v>233</v>
+      </c>
+      <c r="E286" t="s">
+        <v>234</v>
+      </c>
+      <c r="F286" t="s">
+        <v>51</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D287" t="s">
+        <v>233</v>
+      </c>
+      <c r="E287" t="s">
+        <v>234</v>
+      </c>
+      <c r="F287" t="s">
+        <v>259</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D288" t="s">
+        <v>233</v>
+      </c>
+      <c r="E288" t="s">
+        <v>234</v>
+      </c>
+      <c r="F288" t="s">
+        <v>259</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D289" t="s">
+        <v>233</v>
+      </c>
+      <c r="E289" t="s">
+        <v>234</v>
+      </c>
+      <c r="F289" t="s">
+        <v>259</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D290" t="s">
+        <v>233</v>
+      </c>
+      <c r="E290" t="s">
+        <v>234</v>
+      </c>
+      <c r="F290" t="s">
+        <v>259</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D291" t="s">
+        <v>233</v>
+      </c>
+      <c r="E291" t="s">
+        <v>234</v>
+      </c>
+      <c r="F291" t="s">
+        <v>13</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D292" t="s">
+        <v>233</v>
+      </c>
+      <c r="E292" t="s">
+        <v>234</v>
+      </c>
+      <c r="F292" t="s">
+        <v>259</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D293" t="s">
+        <v>233</v>
+      </c>
+      <c r="E293" t="s">
+        <v>234</v>
+      </c>
+      <c r="F293" t="s">
+        <v>13</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D294" t="s">
+        <v>233</v>
+      </c>
+      <c r="E294" t="s">
+        <v>234</v>
+      </c>
+      <c r="F294" t="s">
+        <v>259</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D295" t="s">
+        <v>233</v>
+      </c>
+      <c r="E295" t="s">
+        <v>234</v>
+      </c>
+      <c r="F295" t="s">
+        <v>259</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D296" t="s">
+        <v>233</v>
+      </c>
+      <c r="E296" t="s">
+        <v>234</v>
+      </c>
+      <c r="F296" t="s">
+        <v>259</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D297" t="s">
+        <v>233</v>
+      </c>
+      <c r="E297" t="s">
+        <v>234</v>
+      </c>
+      <c r="F297" t="s">
+        <v>287</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D298" t="s">
+        <v>233</v>
+      </c>
+      <c r="E298" t="s">
+        <v>234</v>
+      </c>
+      <c r="F298" t="s">
+        <v>259</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D299" t="s">
+        <v>233</v>
+      </c>
+      <c r="E299" t="s">
+        <v>234</v>
+      </c>
+      <c r="F299" t="s">
+        <v>133</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D300" t="s">
+        <v>233</v>
+      </c>
+      <c r="E300" t="s">
+        <v>234</v>
+      </c>
+      <c r="F300" t="s">
+        <v>13</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D301" t="s">
+        <v>233</v>
+      </c>
+      <c r="E301" t="s">
+        <v>234</v>
+      </c>
+      <c r="F301" t="s">
+        <v>259</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D302" t="s">
+        <v>233</v>
+      </c>
+      <c r="E302" t="s">
+        <v>234</v>
+      </c>
+      <c r="F302" t="s">
+        <v>238</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H302" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D303" t="s">
+        <v>233</v>
+      </c>
+      <c r="E303" t="s">
+        <v>234</v>
+      </c>
+      <c r="F303" t="s">
+        <v>177</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D304" t="s">
+        <v>233</v>
+      </c>
+      <c r="E304" t="s">
+        <v>234</v>
+      </c>
+      <c r="F304" t="s">
+        <v>177</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D305" t="s">
+        <v>233</v>
+      </c>
+      <c r="E305" t="s">
+        <v>234</v>
+      </c>
+      <c r="F305" t="s">
+        <v>177</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D306" t="s">
+        <v>233</v>
+      </c>
+      <c r="E306" t="s">
+        <v>234</v>
+      </c>
+      <c r="F306" t="s">
+        <v>177</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D307" t="s">
+        <v>233</v>
+      </c>
+      <c r="E307" t="s">
+        <v>234</v>
+      </c>
+      <c r="F307" t="s">
+        <v>238</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H307" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D308" t="s">
+        <v>233</v>
+      </c>
+      <c r="E308" t="s">
+        <v>234</v>
+      </c>
+      <c r="F308" t="s">
+        <v>238</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H308" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D309" t="s">
+        <v>233</v>
+      </c>
+      <c r="E309" t="s">
+        <v>234</v>
+      </c>
+      <c r="F309" t="s">
+        <v>238</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H309" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D310" t="s">
+        <v>233</v>
+      </c>
+      <c r="E310" t="s">
+        <v>234</v>
+      </c>
+      <c r="F310" t="s">
+        <v>238</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="H310" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D311" t="s">
+        <v>233</v>
+      </c>
+      <c r="E311" t="s">
+        <v>234</v>
+      </c>
+      <c r="F311" t="s">
+        <v>259</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D312" t="s">
+        <v>233</v>
+      </c>
+      <c r="E312" t="s">
+        <v>234</v>
+      </c>
+      <c r="F312" t="s">
+        <v>259</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D313" t="s">
+        <v>233</v>
+      </c>
+      <c r="E313" t="s">
+        <v>234</v>
+      </c>
+      <c r="F313" t="s">
+        <v>259</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D314" t="s">
+        <v>233</v>
+      </c>
+      <c r="E314" t="s">
+        <v>234</v>
+      </c>
+      <c r="F314" t="s">
+        <v>143</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D315" t="s">
+        <v>233</v>
+      </c>
+      <c r="E315" t="s">
+        <v>234</v>
+      </c>
+      <c r="F315" t="s">
+        <v>259</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D316" t="s">
+        <v>233</v>
+      </c>
+      <c r="E316" t="s">
+        <v>234</v>
+      </c>
+      <c r="F316" t="s">
+        <v>143</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D317" t="s">
+        <v>233</v>
+      </c>
+      <c r="E317" t="s">
+        <v>234</v>
+      </c>
+      <c r="F317" t="s">
+        <v>143</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D318" t="s">
+        <v>233</v>
+      </c>
+      <c r="E318" t="s">
+        <v>234</v>
+      </c>
+      <c r="F318" t="s">
+        <v>287</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D319" t="s">
+        <v>233</v>
+      </c>
+      <c r="E319" t="s">
+        <v>234</v>
+      </c>
+      <c r="F319" t="s">
+        <v>160</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D320" t="s">
+        <v>233</v>
+      </c>
+      <c r="E320" t="s">
+        <v>234</v>
+      </c>
+      <c r="F320" t="s">
+        <v>160</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D321" t="s">
+        <v>233</v>
+      </c>
+      <c r="E321" t="s">
+        <v>234</v>
+      </c>
+      <c r="F321" t="s">
+        <v>160</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D322" t="s">
+        <v>233</v>
+      </c>
+      <c r="E322" t="s">
+        <v>234</v>
+      </c>
+      <c r="F322" t="s">
+        <v>133</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D323" t="s">
+        <v>233</v>
+      </c>
+      <c r="E323" t="s">
+        <v>234</v>
+      </c>
+      <c r="F323" t="s">
+        <v>133</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D324" t="s">
+        <v>233</v>
+      </c>
+      <c r="E324" t="s">
+        <v>234</v>
+      </c>
+      <c r="F324" t="s">
+        <v>238</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H324" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D325" t="s">
+        <v>233</v>
+      </c>
+      <c r="E325" t="s">
+        <v>234</v>
+      </c>
+      <c r="F325" t="s">
+        <v>238</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="H325" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D326" t="s">
+        <v>233</v>
+      </c>
+      <c r="E326" t="s">
+        <v>234</v>
+      </c>
+      <c r="F326" t="s">
+        <v>238</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H326" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D327" t="s">
+        <v>233</v>
+      </c>
+      <c r="E327" t="s">
+        <v>234</v>
+      </c>
+      <c r="F327" t="s">
+        <v>13</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D328" t="s">
+        <v>233</v>
+      </c>
+      <c r="E328" t="s">
+        <v>234</v>
+      </c>
+      <c r="F328" t="s">
+        <v>143</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D329" t="s">
+        <v>233</v>
+      </c>
+      <c r="E329" t="s">
+        <v>234</v>
+      </c>
+      <c r="F329" t="s">
+        <v>13</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D330" t="s">
+        <v>233</v>
+      </c>
+      <c r="E330" t="s">
+        <v>234</v>
+      </c>
+      <c r="F330" t="s">
+        <v>138</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D331" t="s">
+        <v>233</v>
+      </c>
+      <c r="E331" t="s">
+        <v>234</v>
+      </c>
+      <c r="F331" t="s">
+        <v>177</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D332" t="s">
+        <v>233</v>
+      </c>
+      <c r="E332" t="s">
+        <v>234</v>
+      </c>
+      <c r="F332" t="s">
+        <v>287</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D333" t="s">
+        <v>233</v>
+      </c>
+      <c r="E333" t="s">
+        <v>234</v>
+      </c>
+      <c r="F333" t="s">
+        <v>143</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D334" t="s">
+        <v>233</v>
+      </c>
+      <c r="E334" t="s">
+        <v>234</v>
+      </c>
+      <c r="F334" t="s">
+        <v>143</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D335" t="s">
+        <v>233</v>
+      </c>
+      <c r="E335" t="s">
+        <v>234</v>
+      </c>
+      <c r="F335" t="s">
+        <v>238</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D336" t="s">
+        <v>233</v>
+      </c>
+      <c r="E336" t="s">
+        <v>234</v>
+      </c>
+      <c r="F336" t="s">
+        <v>177</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D337" t="s">
+        <v>233</v>
+      </c>
+      <c r="E337" t="s">
+        <v>234</v>
+      </c>
+      <c r="F337" t="s">
+        <v>177</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D338" t="s">
+        <v>233</v>
+      </c>
+      <c r="E338" t="s">
+        <v>234</v>
+      </c>
+      <c r="F338" t="s">
+        <v>13</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D339" t="s">
+        <v>233</v>
+      </c>
+      <c r="E339" t="s">
+        <v>234</v>
+      </c>
+      <c r="F339" t="s">
+        <v>13</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D340" t="s">
+        <v>233</v>
+      </c>
+      <c r="E340" t="s">
+        <v>234</v>
+      </c>
+      <c r="F340" t="s">
+        <v>13</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D341" t="s">
+        <v>233</v>
+      </c>
+      <c r="E341" t="s">
+        <v>234</v>
+      </c>
+      <c r="F341" t="s">
+        <v>18</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D342" t="s">
+        <v>233</v>
+      </c>
+      <c r="E342" t="s">
+        <v>234</v>
+      </c>
+      <c r="F342" t="s">
+        <v>13</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D343" t="s">
+        <v>233</v>
+      </c>
+      <c r="E343" t="s">
+        <v>234</v>
+      </c>
+      <c r="F343" t="s">
+        <v>481</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D344" t="s">
+        <v>233</v>
+      </c>
+      <c r="E344" t="s">
+        <v>234</v>
+      </c>
+      <c r="F344" t="s">
+        <v>238</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D345" t="s">
+        <v>233</v>
+      </c>
+      <c r="E345" t="s">
+        <v>234</v>
+      </c>
+      <c r="F345" t="s">
+        <v>238</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D346" t="s">
+        <v>233</v>
+      </c>
+      <c r="E346" t="s">
+        <v>234</v>
+      </c>
+      <c r="F346" t="s">
+        <v>13</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D347" t="s">
+        <v>233</v>
+      </c>
+      <c r="E347" t="s">
+        <v>234</v>
+      </c>
+      <c r="F347" t="s">
+        <v>238</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D348" t="s">
+        <v>233</v>
+      </c>
+      <c r="E348" t="s">
+        <v>234</v>
+      </c>
+      <c r="F348" t="s">
+        <v>18</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D349" t="s">
+        <v>233</v>
+      </c>
+      <c r="E349" t="s">
+        <v>234</v>
+      </c>
+      <c r="F349" t="s">
+        <v>18</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D350" t="s">
+        <v>233</v>
+      </c>
+      <c r="E350" t="s">
+        <v>234</v>
+      </c>
+      <c r="F350" t="s">
+        <v>18</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D351" t="s">
+        <v>233</v>
+      </c>
+      <c r="E351" t="s">
+        <v>234</v>
+      </c>
+      <c r="F351" t="s">
+        <v>238</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D352" t="s">
+        <v>233</v>
+      </c>
+      <c r="E352" t="s">
+        <v>234</v>
+      </c>
+      <c r="F352" t="s">
+        <v>18</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D353" t="s">
+        <v>233</v>
+      </c>
+      <c r="E353" t="s">
+        <v>234</v>
+      </c>
+      <c r="F353" t="s">
+        <v>160</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D354" t="s">
+        <v>233</v>
+      </c>
+      <c r="E354" t="s">
+        <v>234</v>
+      </c>
+      <c r="F354" t="s">
+        <v>143</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D355" t="s">
+        <v>233</v>
+      </c>
+      <c r="E355" t="s">
+        <v>234</v>
+      </c>
+      <c r="F355" t="s">
+        <v>143</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D356" t="s">
+        <v>233</v>
+      </c>
+      <c r="E356" t="s">
+        <v>234</v>
+      </c>
+      <c r="F356" t="s">
+        <v>133</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D357" t="s">
+        <v>233</v>
+      </c>
+      <c r="E357" t="s">
+        <v>234</v>
+      </c>
+      <c r="F357" t="s">
+        <v>238</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D358" t="s">
+        <v>233</v>
+      </c>
+      <c r="E358" t="s">
+        <v>234</v>
+      </c>
+      <c r="F358" t="s">
+        <v>238</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D359" t="s">
+        <v>233</v>
+      </c>
+      <c r="E359" t="s">
+        <v>234</v>
+      </c>
+      <c r="F359" t="s">
+        <v>238</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D360" t="s">
+        <v>233</v>
+      </c>
+      <c r="E360" t="s">
+        <v>234</v>
+      </c>
+      <c r="F360" t="s">
+        <v>238</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D361" t="s">
+        <v>233</v>
+      </c>
+      <c r="E361" t="s">
+        <v>234</v>
+      </c>
+      <c r="F361" t="s">
+        <v>259</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D362" t="s">
+        <v>233</v>
+      </c>
+      <c r="E362" t="s">
+        <v>234</v>
+      </c>
+      <c r="F362" t="s">
+        <v>259</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D363" t="s">
+        <v>233</v>
+      </c>
+      <c r="E363" t="s">
+        <v>234</v>
+      </c>
+      <c r="F363" t="s">
+        <v>143</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D364" t="s">
+        <v>233</v>
+      </c>
+      <c r="E364" t="s">
+        <v>234</v>
+      </c>
+      <c r="F364" t="s">
+        <v>143</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D365" t="s">
+        <v>233</v>
+      </c>
+      <c r="E365" t="s">
+        <v>234</v>
+      </c>
+      <c r="F365" t="s">
+        <v>13</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D366" t="s">
+        <v>233</v>
+      </c>
+      <c r="E366" t="s">
+        <v>234</v>
+      </c>
+      <c r="F366" t="s">
+        <v>13</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D367" t="s">
+        <v>233</v>
+      </c>
+      <c r="E367" t="s">
+        <v>234</v>
+      </c>
+      <c r="F367" t="s">
+        <v>55</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D368" t="s">
+        <v>233</v>
+      </c>
+      <c r="E368" t="s">
+        <v>234</v>
+      </c>
+      <c r="F368" t="s">
+        <v>18</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D369" t="s">
+        <v>233</v>
+      </c>
+      <c r="E369" t="s">
+        <v>234</v>
+      </c>
+      <c r="F369" t="s">
+        <v>177</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D370" t="s">
+        <v>233</v>
+      </c>
+      <c r="E370" t="s">
+        <v>234</v>
+      </c>
+      <c r="F370" t="s">
+        <v>55</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D371" t="s">
+        <v>233</v>
+      </c>
+      <c r="E371" t="s">
+        <v>234</v>
+      </c>
+      <c r="F371" t="s">
+        <v>138</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D372" t="s">
+        <v>233</v>
+      </c>
+      <c r="E372" t="s">
+        <v>234</v>
+      </c>
+      <c r="F372" t="s">
+        <v>13</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D373" t="s">
+        <v>233</v>
+      </c>
+      <c r="E373" t="s">
+        <v>234</v>
+      </c>
+      <c r="F373" t="s">
+        <v>238</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D374" t="s">
+        <v>233</v>
+      </c>
+      <c r="E374" t="s">
+        <v>234</v>
+      </c>
+      <c r="F374" t="s">
+        <v>238</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D375" t="s">
+        <v>233</v>
+      </c>
+      <c r="E375" t="s">
+        <v>234</v>
+      </c>
+      <c r="F375" t="s">
+        <v>238</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D376" t="s">
+        <v>233</v>
+      </c>
+      <c r="E376" t="s">
+        <v>234</v>
+      </c>
+      <c r="F376" t="s">
+        <v>238</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D377" t="s">
+        <v>233</v>
+      </c>
+      <c r="E377" t="s">
+        <v>234</v>
+      </c>
+      <c r="F377" t="s">
+        <v>238</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D378" t="s">
+        <v>233</v>
+      </c>
+      <c r="E378" t="s">
+        <v>234</v>
+      </c>
+      <c r="F378" t="s">
+        <v>238</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D379" t="s">
+        <v>233</v>
+      </c>
+      <c r="E379" t="s">
+        <v>234</v>
+      </c>
+      <c r="F379" t="s">
+        <v>287</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D380" t="s">
+        <v>233</v>
+      </c>
+      <c r="E380" t="s">
+        <v>234</v>
+      </c>
+      <c r="F380" t="s">
+        <v>133</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D381" t="s">
+        <v>233</v>
+      </c>
+      <c r="E381" t="s">
+        <v>234</v>
+      </c>
+      <c r="F381" t="s">
+        <v>160</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D382" t="s">
+        <v>233</v>
+      </c>
+      <c r="E382" t="s">
+        <v>234</v>
+      </c>
+      <c r="F382" t="s">
+        <v>143</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D383" t="s">
+        <v>233</v>
+      </c>
+      <c r="E383" t="s">
+        <v>234</v>
+      </c>
+      <c r="F383" t="s">
+        <v>13</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D384" t="s">
+        <v>233</v>
+      </c>
+      <c r="E384" t="s">
+        <v>234</v>
+      </c>
+      <c r="F384" t="s">
+        <v>55</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D385" t="s">
+        <v>233</v>
+      </c>
+      <c r="E385" t="s">
+        <v>234</v>
+      </c>
+      <c r="F385" t="s">
+        <v>13</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D386" t="s">
+        <v>233</v>
+      </c>
+      <c r="E386" t="s">
+        <v>234</v>
+      </c>
+      <c r="F386" t="s">
+        <v>481</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D387" t="s">
+        <v>233</v>
+      </c>
+      <c r="E387" t="s">
+        <v>234</v>
+      </c>
+      <c r="F387" t="s">
+        <v>481</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D388" t="s">
+        <v>233</v>
+      </c>
+      <c r="E388" t="s">
+        <v>234</v>
+      </c>
+      <c r="F388" t="s">
+        <v>133</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D389" t="s">
+        <v>233</v>
+      </c>
+      <c r="E389" t="s">
+        <v>234</v>
+      </c>
+      <c r="F389" t="s">
+        <v>133</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D390" t="s">
+        <v>233</v>
+      </c>
+      <c r="E390" t="s">
+        <v>234</v>
+      </c>
+      <c r="F390" t="s">
+        <v>133</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D391" t="s">
+        <v>233</v>
+      </c>
+      <c r="E391" t="s">
+        <v>234</v>
+      </c>
+      <c r="F391" t="s">
+        <v>133</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D392" t="s">
+        <v>233</v>
+      </c>
+      <c r="E392" t="s">
+        <v>234</v>
+      </c>
+      <c r="F392" t="s">
+        <v>133</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D393" t="s">
+        <v>233</v>
+      </c>
+      <c r="E393" t="s">
+        <v>234</v>
+      </c>
+      <c r="F393" t="s">
+        <v>133</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D394" t="s">
+        <v>233</v>
+      </c>
+      <c r="E394" t="s">
+        <v>234</v>
+      </c>
+      <c r="F394" t="s">
+        <v>133</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D395" t="s">
+        <v>233</v>
+      </c>
+      <c r="E395" t="s">
+        <v>234</v>
+      </c>
+      <c r="F395" t="s">
+        <v>133</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D396" t="s">
+        <v>233</v>
+      </c>
+      <c r="E396" t="s">
+        <v>234</v>
+      </c>
+      <c r="F396" t="s">
+        <v>133</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D397" t="s">
+        <v>233</v>
+      </c>
+      <c r="E397" t="s">
+        <v>234</v>
+      </c>
+      <c r="F397" t="s">
+        <v>133</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D398" t="s">
+        <v>233</v>
+      </c>
+      <c r="E398" t="s">
+        <v>234</v>
+      </c>
+      <c r="F398" t="s">
+        <v>133</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D399" t="s">
+        <v>233</v>
+      </c>
+      <c r="E399" t="s">
+        <v>234</v>
+      </c>
+      <c r="F399" t="s">
+        <v>160</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D400" t="s">
+        <v>233</v>
+      </c>
+      <c r="E400" t="s">
+        <v>234</v>
+      </c>
+      <c r="F400" t="s">
+        <v>18</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D401" t="s">
+        <v>233</v>
+      </c>
+      <c r="E401" t="s">
+        <v>234</v>
+      </c>
+      <c r="F401" t="s">
+        <v>143</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>10</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F402" t="s">
+        <v>287</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>17</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F403" t="s">
+        <v>177</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>22</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F404" t="s">
+        <v>177</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>25</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F405" t="s">
+        <v>177</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>30</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F406" t="s">
+        <v>177</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>68</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F407" t="s">
+        <v>177</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>72</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F408" t="s">
+        <v>51</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>76</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F409" t="s">
+        <v>177</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>80</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F410" t="s">
+        <v>177</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>84</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F411" t="s">
+        <v>177</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>10</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F412" t="s">
+        <v>138</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>17</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F413" t="s">
+        <v>55</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>22</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F414" t="s">
+        <v>177</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>25</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F415" t="s">
+        <v>1590</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>30</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F416" t="s">
+        <v>51</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>68</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F417" t="s">
+        <v>18</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>72</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F418" t="s">
+        <v>160</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>76</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F419" t="s">
+        <v>160</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>80</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F420" t="s">
+        <v>18</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>84</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F421" t="s">
+        <v>160</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>88</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F422" t="s">
+        <v>18</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>92</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F423" t="s">
+        <v>160</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>96</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F424" t="s">
+        <v>160</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>100</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F425" t="s">
+        <v>160</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>104</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F426" t="s">
+        <v>160</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>108</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F427" t="s">
+        <v>51</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>112</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F428" t="s">
+        <v>51</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>116</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F429" t="s">
+        <v>51</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>120</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F430" t="s">
+        <v>51</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>124</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F431" t="s">
+        <v>55</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>128</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F432" t="s">
+        <v>1590</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>132</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F433" t="s">
+        <v>51</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>137</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F434" t="s">
+        <v>55</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>142</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F435" t="s">
+        <v>51</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>147</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F436" t="s">
+        <v>51</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>151</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F437" t="s">
+        <v>51</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>155</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F438" t="s">
+        <v>55</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>159</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F439" t="s">
+        <v>51</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>164</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F440" t="s">
+        <v>55</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>168</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F441" t="s">
+        <v>55</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>172</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F442" t="s">
+        <v>51</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>176</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F443" t="s">
+        <v>55</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>181</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F444" t="s">
+        <v>51</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>185</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F445" t="s">
+        <v>51</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>189</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F446" t="s">
+        <v>160</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>193</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F447" t="s">
+        <v>160</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>197</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F448" t="s">
+        <v>143</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>201</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F449" t="s">
+        <v>18</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>205</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F450" t="s">
+        <v>18</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>209</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F451" t="s">
+        <v>160</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>213</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F452" t="s">
+        <v>1590</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>217</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F453" t="s">
+        <v>1590</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>221</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F454" t="s">
+        <v>51</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>360</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F455" t="s">
+        <v>51</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>364</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F456" t="s">
+        <v>51</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>368</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F457" t="s">
+        <v>138</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>372</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F458" t="s">
+        <v>1590</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>376</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F459" t="s">
+        <v>51</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>380</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F460" t="s">
+        <v>51</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>384</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F461" t="s">
+        <v>51</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>388</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F462" t="s">
+        <v>51</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>392</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F463" t="s">
+        <v>51</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>396</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F464" t="s">
+        <v>259</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>400</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F465" t="s">
+        <v>51</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>404</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F466" t="s">
+        <v>51</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>408</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F467" t="s">
+        <v>143</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F468" t="s">
+        <v>160</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>412</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F469" t="s">
+        <v>481</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>416</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F470" t="s">
+        <v>55</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>420</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F471" t="s">
+        <v>160</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>424</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F472" t="s">
+        <v>133</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>428</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F473" t="s">
+        <v>160</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>432</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F474" t="s">
+        <v>133</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>436</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F475" t="s">
+        <v>55</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>440</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F476" t="s">
+        <v>138</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>444</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F477" t="s">
+        <v>55</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>448</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F478" t="s">
+        <v>133</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>452</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F479" t="s">
+        <v>133</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>456</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F480" t="s">
+        <v>160</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>460</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F481" t="s">
+        <v>133</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>464</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F482" t="s">
+        <v>51</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>468</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F483" t="s">
+        <v>55</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>472</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F484" t="s">
+        <v>177</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>476</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F485" t="s">
+        <v>177</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>480</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F486" t="s">
+        <v>51</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>485</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F487" t="s">
+        <v>51</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>489</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F488" t="s">
+        <v>51</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>493</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F489" t="s">
+        <v>51</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>497</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F490" t="s">
+        <v>51</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>501</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F491" t="s">
+        <v>138</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>505</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F492" t="s">
+        <v>51</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>509</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F493" t="s">
+        <v>51</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>513</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F494" t="s">
+        <v>51</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>517</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F495" t="s">
+        <v>51</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>521</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F496" t="s">
+        <v>51</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>10</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1827</v>
+      </c>
+      <c r="F497" t="s">
+        <v>26</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>17</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1827</v>
+      </c>
+      <c r="F498" t="s">
+        <v>26</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>22</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1827</v>
+      </c>
+      <c r="F499" t="s">
+        <v>26</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>25</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1827</v>
+      </c>
+      <c r="F500" t="s">
+        <v>26</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>30</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1827</v>
+      </c>
+      <c r="F501" t="s">
+        <v>26</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>68</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1827</v>
+      </c>
+      <c r="F502" t="s">
+        <v>36</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>72</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1827</v>
+      </c>
+      <c r="F503" t="s">
+        <v>36</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>10</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F504" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>17</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F505" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>22</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F506" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>25</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F507" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>30</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F508" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>68</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F509" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>72</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F510" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>76</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F511" t="s">
+        <v>177</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>80</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F512" t="s">
+        <v>177</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>84</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F513" t="s">
+        <v>177</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>88</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F514" t="s">
+        <v>177</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>92</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F515" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>96</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F516" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>100</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F517" t="s">
+        <v>287</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>104</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F518" t="s">
+        <v>287</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>108</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F519" t="s">
+        <v>287</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>112</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1850</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>116</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1850</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>120</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1850</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>124</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1850</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>128</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F524" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>10</v>
+      </c>
+      <c r="D525" t="s">
+        <v>11</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F525" t="s">
+        <v>51</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>17</v>
+      </c>
+      <c r="D526" t="s">
+        <v>11</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F526" t="s">
+        <v>160</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>22</v>
+      </c>
+      <c r="D527" t="s">
+        <v>11</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F527" t="s">
+        <v>1921</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>25</v>
+      </c>
+      <c r="D528" t="s">
+        <v>11</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F528" t="s">
+        <v>177</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>30</v>
+      </c>
+      <c r="D529" t="s">
+        <v>11</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F529" t="s">
+        <v>13</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>68</v>
+      </c>
+      <c r="D530" t="s">
+        <v>11</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F530" t="s">
+        <v>18</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>72</v>
+      </c>
+      <c r="D531" t="s">
+        <v>11</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F531" t="s">
+        <v>51</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>76</v>
+      </c>
+      <c r="D532" t="s">
+        <v>11</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F532" t="s">
+        <v>177</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>80</v>
+      </c>
+      <c r="D533" t="s">
+        <v>11</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F533" t="s">
+        <v>160</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>84</v>
+      </c>
+      <c r="D534" t="s">
+        <v>11</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F534" t="s">
+        <v>238</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>88</v>
+      </c>
+      <c r="D535" t="s">
+        <v>11</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F535" t="s">
+        <v>177</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>92</v>
+      </c>
+      <c r="D536" t="s">
+        <v>11</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F536" t="s">
+        <v>138</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>96</v>
+      </c>
+      <c r="D537" t="s">
+        <v>11</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F537" t="s">
+        <v>177</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>100</v>
+      </c>
+      <c r="D538" t="s">
+        <v>11</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F538" t="s">
+        <v>287</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>104</v>
+      </c>
+      <c r="D539" t="s">
+        <v>11</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F539" t="s">
+        <v>1590</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>112</v>
+      </c>
+      <c r="D540" t="s">
+        <v>11</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F540" t="s">
+        <v>287</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>116</v>
+      </c>
+      <c r="D541" t="s">
+        <v>11</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F541" t="s">
+        <v>287</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>120</v>
+      </c>
+      <c r="D542" t="s">
+        <v>11</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F542" t="s">
+        <v>1590</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>124</v>
+      </c>
+      <c r="D543" t="s">
+        <v>11</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F543" t="s">
+        <v>287</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>128</v>
+      </c>
+      <c r="D544" t="s">
+        <v>11</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F544" t="s">
+        <v>287</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>176</v>
+      </c>
+      <c r="D545" t="s">
+        <v>11</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F545" t="s">
+        <v>13</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>10</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F546" t="s">
+        <v>26</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>17</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F547" t="s">
+        <v>26</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>22</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F548" t="s">
+        <v>26</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>25</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F549" t="s">
+        <v>26</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>30</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F550" t="s">
+        <v>36</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="H550" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>68</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F551" t="s">
+        <v>26</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="H551" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>72</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F552" t="s">
+        <v>26</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>76</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F553" t="s">
+        <v>26</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>80</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F554" t="s">
+        <v>26</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>84</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F555" t="s">
+        <v>26</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>88</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F556" t="s">
+        <v>26</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>185</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F557" t="s">
+        <v>26</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>189</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F558" t="s">
+        <v>2017</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>197</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F559" t="s">
+        <v>36</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>201</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F560" t="s">
+        <v>26</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>10</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E561" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F561" t="s">
+        <v>36</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>17</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E562" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F562" t="s">
+        <v>36</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>22</v>
+      </c>
+      <c r="D563" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E563" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F563" t="s">
+        <v>36</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>25</v>
+      </c>
+      <c r="D564" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E564" t="s">
+        <v>2037</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>84</v>
+      </c>
+      <c r="D565" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E565" t="s">
+        <v>2037</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>100</v>
+      </c>
+      <c r="D566" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E566" t="s">
+        <v>2037</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>128</v>
+      </c>
+      <c r="D567" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E567" t="s">
+        <v>2037</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>172</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E568" t="s">
+        <v>2037</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>189</v>
+      </c>
+      <c r="D569" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E569" t="s">
+        <v>2037</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>10</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E570" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F570" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>76</v>
+      </c>
+      <c r="D571" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E571" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F571" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>80</v>
+      </c>
+      <c r="D572" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E572" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F572" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>84</v>
+      </c>
+      <c r="D573" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E573" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F573" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>88</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E574" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F574" t="s">
+        <v>2069</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>92</v>
+      </c>
+      <c r="D575" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E575" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F575" t="s">
+        <v>2073</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>96</v>
+      </c>
+      <c r="D576" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E576" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F576" t="s">
+        <v>2069</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>100</v>
+      </c>
+      <c r="D577" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E577" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F577" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>104</v>
+      </c>
+      <c r="D578" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E578" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F578" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>108</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E579" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F579" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>112</v>
+      </c>
+      <c r="D580" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E580" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F580" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>116</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E581" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F581" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>120</v>
+      </c>
+      <c r="D582" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E582" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F582" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>124</v>
+      </c>
+      <c r="D583" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E583" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F583" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>128</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E584" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F584" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>132</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E585" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F585" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>137</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E586" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F586" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>142</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E587" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F587" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>147</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E588" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F588" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>151</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F589" t="s">
+        <v>2069</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>155</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E590" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F590" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>159</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E591" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F591" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>164</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E592" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F592" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>168</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E593" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F593" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>172</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E594" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F594" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>176</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E595" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F595" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>181</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E596" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F596" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>185</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E597" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F597" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>189</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E598" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F598" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>193</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E599" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F599" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>197</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E600" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F600" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>201</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E601" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F601" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H601" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>205</v>
+      </c>
+      <c r="D602" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E602" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F602" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>209</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E603" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F603" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2156</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4897,50 +22659,538 @@
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>